--- v0 (2025-10-16)
+++ v1 (2026-05-15)
@@ -276,75 +276,75 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331093">
         <w:rPr>
           <w:rFonts w:ascii="Noto Serif Armenian" w:eastAsia="Times New Roman" w:hAnsi="Noto Serif Armenian" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Program Criteria</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F4F8274" w14:textId="27D3B655" w:rsidR="00C708F5" w:rsidRDefault="00331093" w:rsidP="00331093">
+    <w:p w14:paraId="7F4F8274" w14:textId="11973AB2" w:rsidR="00C708F5" w:rsidRDefault="00331093" w:rsidP="00331093">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Times New Roman" w:hAnsi="Work Sans" w:cs="Times New Roman"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Times New Roman" w:hAnsi="Work Sans" w:cs="Times New Roman"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>Injury / illness is minor (does not require changes to work duties or time off).</w:t>
+        <w:t>Injury / illness is minor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16DAC75F" w14:textId="1CF84039" w:rsidR="00331093" w:rsidRDefault="00331093" w:rsidP="00331093">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Times New Roman" w:hAnsi="Work Sans" w:cs="Times New Roman"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Times New Roman" w:hAnsi="Work Sans" w:cs="Times New Roman"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
@@ -1340,61 +1340,61 @@
           <w:rFonts w:ascii="Noto Serif Armenian" w:eastAsia="Times New Roman" w:hAnsi="Noto Serif Armenian" w:cs="Times New Roman"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000E488C" w:rsidRPr="000E488C" w:rsidSect="0010149F">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2127" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="170" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04AD4054" w14:textId="77777777" w:rsidR="006300E6" w:rsidRDefault="006300E6" w:rsidP="006300E6">
+    <w:p w14:paraId="1B79E50D" w14:textId="77777777" w:rsidR="009A5A4F" w:rsidRDefault="009A5A4F" w:rsidP="006300E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7CA8E415" w14:textId="77777777" w:rsidR="006300E6" w:rsidRDefault="006300E6" w:rsidP="006300E6">
+    <w:p w14:paraId="0B4029A1" w14:textId="77777777" w:rsidR="009A5A4F" w:rsidRDefault="009A5A4F" w:rsidP="006300E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Work Sans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="5000E07B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1434,50 +1434,51 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Serif Armenian">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000447" w:usb1="40002000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Serif Armenian Light">
+    <w:altName w:val="Sylfaen"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000447" w:usb1="40002000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="11341" w:type="dxa"/>
       <w:tblInd w:w="-426" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3916"/>
       <w:gridCol w:w="3485"/>
       <w:gridCol w:w="3940"/>
     </w:tblGrid>
     <w:tr w:rsidR="00636030" w14:paraId="4030101E" w14:textId="77777777" w:rsidTr="00636030">
       <w:tc>
@@ -2166,61 +2167,61 @@
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve"> 2024</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="325405D7" w14:textId="6A8A2BC2" w:rsidR="0090282F" w:rsidRPr="000D112C" w:rsidRDefault="0090282F" w:rsidP="000D112C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14C8B5C0" w14:textId="77777777" w:rsidR="006300E6" w:rsidRDefault="006300E6" w:rsidP="006300E6">
+    <w:p w14:paraId="40C71CBD" w14:textId="77777777" w:rsidR="009A5A4F" w:rsidRDefault="009A5A4F" w:rsidP="006300E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E97CD97" w14:textId="77777777" w:rsidR="006300E6" w:rsidRDefault="006300E6" w:rsidP="006300E6">
+    <w:p w14:paraId="53C96D40" w14:textId="77777777" w:rsidR="009A5A4F" w:rsidRDefault="009A5A4F" w:rsidP="006300E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1F67A91A" w14:textId="0CCB3086" w:rsidR="0090282F" w:rsidRDefault="008436CC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="000D112C">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
@@ -3469,150 +3470,153 @@
   <w:num w:numId="4" w16cid:durableId="81878672">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1080518724">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="430854919">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="579288038">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1427460557">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="28673"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006300E6"/>
     <w:rsid w:val="000C4DAE"/>
     <w:rsid w:val="000D112C"/>
     <w:rsid w:val="000E141D"/>
     <w:rsid w:val="000E488C"/>
     <w:rsid w:val="000F2976"/>
     <w:rsid w:val="000F60E1"/>
     <w:rsid w:val="0010149F"/>
     <w:rsid w:val="00111CC9"/>
     <w:rsid w:val="00160019"/>
     <w:rsid w:val="002F15BB"/>
     <w:rsid w:val="00311AE1"/>
+    <w:rsid w:val="00314114"/>
     <w:rsid w:val="00331093"/>
     <w:rsid w:val="00332817"/>
     <w:rsid w:val="00346D27"/>
     <w:rsid w:val="0036399E"/>
     <w:rsid w:val="00477B6C"/>
     <w:rsid w:val="005013D6"/>
     <w:rsid w:val="00560310"/>
     <w:rsid w:val="00582C11"/>
     <w:rsid w:val="006300E6"/>
     <w:rsid w:val="00636030"/>
     <w:rsid w:val="00647935"/>
     <w:rsid w:val="00682DF9"/>
     <w:rsid w:val="006846D3"/>
     <w:rsid w:val="006C5A40"/>
     <w:rsid w:val="006F3BA1"/>
     <w:rsid w:val="0070732F"/>
     <w:rsid w:val="00714E49"/>
     <w:rsid w:val="007223B2"/>
     <w:rsid w:val="00760388"/>
     <w:rsid w:val="00761D64"/>
+    <w:rsid w:val="00796B68"/>
     <w:rsid w:val="007E0BFF"/>
     <w:rsid w:val="00801566"/>
     <w:rsid w:val="0083147D"/>
     <w:rsid w:val="008436CC"/>
     <w:rsid w:val="00880A02"/>
     <w:rsid w:val="008F0A0E"/>
     <w:rsid w:val="0090282F"/>
     <w:rsid w:val="00911AAF"/>
     <w:rsid w:val="00935473"/>
     <w:rsid w:val="0097303D"/>
+    <w:rsid w:val="009A5A4F"/>
     <w:rsid w:val="009D5A53"/>
     <w:rsid w:val="00AA03C0"/>
     <w:rsid w:val="00AB443D"/>
     <w:rsid w:val="00AD0A6F"/>
     <w:rsid w:val="00AE17A0"/>
     <w:rsid w:val="00AE2CCE"/>
     <w:rsid w:val="00B24396"/>
     <w:rsid w:val="00B90D7D"/>
     <w:rsid w:val="00C528F8"/>
     <w:rsid w:val="00C708F5"/>
     <w:rsid w:val="00CE0C66"/>
     <w:rsid w:val="00D01AC0"/>
     <w:rsid w:val="00D37218"/>
     <w:rsid w:val="00D55278"/>
     <w:rsid w:val="00DB70E8"/>
     <w:rsid w:val="00E7312D"/>
     <w:rsid w:val="00ED651F"/>
     <w:rsid w:val="00EE5F95"/>
     <w:rsid w:val="00F649AE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="28673"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="065F9094"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F7242B3B-7F48-4223-B753-0F47164411FE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -4908,69 +4912,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>314</Words>
-  <Characters>1791</Characters>
+  <Words>313</Words>
+  <Characters>1738</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>4</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>57</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2101</CharactersWithSpaces>
+  <CharactersWithSpaces>2025</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bronwyn Casey</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>