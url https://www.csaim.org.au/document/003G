--- v0 (2025-11-02)
+++ v1 (2026-07-06)
@@ -1,1550 +1,1448 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="259D54AA" w14:textId="66363148" w:rsidR="0035226C" w:rsidRDefault="00302519" w:rsidP="00302519">
-[...1 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w14:paraId="521047EF" w14:textId="2E251ABB" w:rsidR="007B77D6" w:rsidRPr="006F0467" w:rsidRDefault="006F0467" w:rsidP="006F0467">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Covid-19 Risk Assessment Guidelines</w:t>
+        <w:t>Automated External Defibrillator Requirements for Catholic Church Endowment Society Sites</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A6A2D79" w14:textId="77777777" w:rsidR="00302519" w:rsidRDefault="00302519" w:rsidP="00302519">
-[...1 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w14:paraId="4C9CCBF4" w14:textId="77777777" w:rsidR="00AA7A78" w:rsidRDefault="00AA7A78" w:rsidP="006F0467">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E63DA29" w14:textId="2841936A" w:rsidR="006F0467" w:rsidRPr="006F0467" w:rsidRDefault="006F0467" w:rsidP="006F0467">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F0467">
+        <w:t xml:space="preserve">Following release of the Automated External Defibrillators (Public Access) Act 2022 (SA), Regulations and guidance material were developed and released </w:t>
+      </w:r>
+      <w:r w:rsidR="00C80009">
+        <w:t>providing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F0467">
+        <w:t xml:space="preserve"> clarity </w:t>
+      </w:r>
+      <w:r w:rsidR="006009ED">
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F0467">
+        <w:t xml:space="preserve"> the requirements.  The relevant legislation </w:t>
+      </w:r>
+      <w:r w:rsidR="00395924">
+        <w:t>came</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F0467">
+        <w:t xml:space="preserve"> into force on 1 January 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00C80009">
+        <w:t xml:space="preserve"> with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F0467">
+        <w:t xml:space="preserve"> 12 months to ensure compliance to the requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B54A0F" w14:textId="151A8EAF" w:rsidR="006F0467" w:rsidRPr="006F0467" w:rsidRDefault="006F0467" w:rsidP="006F0467">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F0467">
+        <w:t>Several key points to highlight:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E70242" w14:textId="5F18CF7F" w:rsidR="006F0467" w:rsidRPr="006F0467" w:rsidRDefault="006F0467" w:rsidP="006F0467">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F0467">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t>Responsibility for purchasing and installing AEDs rests with the building owner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794E6B86" w14:textId="049F4822" w:rsidR="006F0467" w:rsidRPr="006F0467" w:rsidRDefault="006F0467" w:rsidP="006F0467">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F0467">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t>When purchasing an AED(s</w:t>
+      </w:r>
+      <w:r w:rsidR="009757D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F0467">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> complete a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="009757D9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          </w:rPr>
+          <w:t>Pre-Purchase Checklist (046F)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006F0467">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="507FF3CE" w14:textId="6D9EE1FE" w:rsidR="006F0467" w:rsidRPr="006F0467" w:rsidRDefault="006F0467" w:rsidP="006F0467">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F0467">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t>AEDs purchased and installed must have an Australian Therapeutic Goods Administration (TGA) approval.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B9170D" w14:textId="73715AF0" w:rsidR="006F0467" w:rsidRPr="006F0467" w:rsidRDefault="006F0467" w:rsidP="006F0467">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F0467">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">While not mandatory, if </w:t>
+      </w:r>
+      <w:r w:rsidR="006009ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F0467">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> site does not have trained first aiders, nurses etc. then training in the use of AEDs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009757D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F0467">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be provided at the time of ins</w:t>
+      </w:r>
+      <w:r w:rsidR="006009ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t>tallation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F0467">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Most suppliers of AEDs can either facilitate this training or assist in arranging </w:t>
+      </w:r>
+      <w:r w:rsidR="006009ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t>it</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F0467">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B6392B" w14:textId="570BA4D5" w:rsidR="006F0467" w:rsidRPr="006F0467" w:rsidRDefault="006F0467" w:rsidP="006F0467">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F0467">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t>AEDs cannot be installed in a cabinet, container, or other structure requiring a key or code to access.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53BC1298" w14:textId="046FA252" w:rsidR="006F0467" w:rsidRPr="00813D63" w:rsidRDefault="006F0467" w:rsidP="006F0467">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813D63">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t>Many AEDs available have an ongoing daily self-check feature that will provide an audible message if a fault is detected.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71222150" w14:textId="77777777" w:rsidR="006F0467" w:rsidRPr="006F0467" w:rsidRDefault="006F0467" w:rsidP="006F0467">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F0467">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t>Buses (which can carry 14 or more adults) owned and operated by CCES sites to transport students, residents, clients etc. are exempt from requiring an AED.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="456500EF" w14:textId="1D6B27CE" w:rsidR="006F0467" w:rsidRPr="006F0467" w:rsidRDefault="00C80009" w:rsidP="006F0467">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:noProof/>
-[...53 lines deleted...]
-        </w:drawing>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="006F0467" w:rsidRPr="006F0467">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onsider whether the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t>AED may</w:t>
+      </w:r>
+      <w:r w:rsidR="006F0467" w:rsidRPr="006F0467">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be used on a child (8 years of age or under or 25kg or less).</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...1056 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4EE1A8DD" w14:textId="402EE239" w:rsidR="006F0467" w:rsidRPr="006F0467" w:rsidRDefault="00C80009" w:rsidP="006F0467">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="006F0467" w:rsidRPr="006F0467">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hen purchasing an AED </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ensure </w:t>
+      </w:r>
+      <w:r w:rsidR="006F0467" w:rsidRPr="006F0467">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that it is equipped with two sets of defibrillation pads, shears and a razor as a minimum. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="006F0467" w:rsidRPr="006F0467">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> patient prep pack should be considered which includes a surgical razor, trauma shears, drying towel, nitrile gloves, disposal bag and a resuscitation mask.</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00BE0CAA" w:rsidRPr="00BE0CAA" w:rsidSect="00EB2094">
-      <w:headerReference w:type="default" r:id="rId14"/>
+    <w:p w14:paraId="42181089" w14:textId="3C68E98D" w:rsidR="006F0467" w:rsidRPr="006F0467" w:rsidRDefault="006F0467" w:rsidP="006F0467">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F0467">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t>Signage must conform to the Australian Resuscitation Council approved AED symbol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00E0DC0F" w14:textId="4F65A623" w:rsidR="006F0467" w:rsidRPr="006F0467" w:rsidRDefault="006F0467" w:rsidP="006F0467">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F0467">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t>AED(s) need to be registered through the SA Ambulance Service. Follow the prompts in this link to register your AED(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="003E1222">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F0467">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="003E1222">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          </w:rPr>
+          <w:t>SA Ambulance AED Register</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006F0467">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F0467">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D66D8A1" w14:textId="742F04B5" w:rsidR="006F0467" w:rsidRPr="006F0467" w:rsidRDefault="006F0467" w:rsidP="006F0467">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F0467">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once installed, an ongoing program of inspection </w:t>
+      </w:r>
+      <w:r w:rsidR="00C80009">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F0467">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be implemented. These inspections need to be completed at least quarterly. </w:t>
+      </w:r>
+      <w:r w:rsidR="003357C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="003357C3" w:rsidRPr="003357C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          </w:rPr>
+          <w:t>AED Testing Record (083F)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003357C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or equivalent.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F0467">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C760733" w14:textId="77777777" w:rsidR="006F0467" w:rsidRPr="006F0467" w:rsidRDefault="006F0467" w:rsidP="006F0467">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F0467">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>EDUCATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56FF313A" w14:textId="046F65ED" w:rsidR="006F0467" w:rsidRPr="006F0467" w:rsidRDefault="006F0467" w:rsidP="006F0467">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F0467">
+        <w:t>All schools (including early learning centres) require one AED per site, which must be readily accessible. Signage is required where the AED is physically located and near the main entrance to the school. Ideally this AED should be located at or near the front desk area.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17106819" w14:textId="77777777" w:rsidR="006F0467" w:rsidRPr="006F0467" w:rsidRDefault="006F0467" w:rsidP="006F0467">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F0467">
+        <w:t>If the school has a multi-purpose facility (i.e. hall, gym, sporting complex etc.) which is rented out, then an AED will also need to be provided for this area, along with relevant signage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B763B61" w14:textId="77777777" w:rsidR="006F0467" w:rsidRPr="006F0467" w:rsidRDefault="006F0467" w:rsidP="006F0467">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F0467">
+        <w:t xml:space="preserve">If the school operates a boarding house, then one AED </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003357C3">
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F0467">
+        <w:t xml:space="preserve"> be provided in this area, along with relevant signage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D0F033" w14:textId="6C7CF1C0" w:rsidR="006F0467" w:rsidRPr="006F0467" w:rsidRDefault="006F0467" w:rsidP="006F0467">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F0467">
+        <w:lastRenderedPageBreak/>
+        <w:t>Schools will need to ensure that any AED unit purchased can be used on children 8 years of age or under (25kg or under). Some AEDs available have the ability to switch between adult or child mode</w:t>
+      </w:r>
+      <w:r w:rsidR="003357C3">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F0467">
+        <w:t xml:space="preserve"> or pads specifically for children need to be purchased and available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="379BA706" w14:textId="77777777" w:rsidR="006F0467" w:rsidRPr="006F0467" w:rsidRDefault="006F0467" w:rsidP="006F0467">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F0467">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>PARISH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69636A7E" w14:textId="18B7D735" w:rsidR="006F0467" w:rsidRPr="006F0467" w:rsidRDefault="006F0467" w:rsidP="006F0467">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F0467">
+        <w:t>All Places of Worship (i.e. Churches, Chapels or other designated areas) that are in use require one AED per location, which must be readily accessible, while the Place of Worship is open. Signage is required where the AED is physically located and near the main entrance to the Place of Worship.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F95165" w14:textId="67AFA332" w:rsidR="006F0467" w:rsidRPr="006F0467" w:rsidRDefault="006F0467" w:rsidP="006F0467">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F0467">
+        <w:t>Parish Offices where the public can freely access during operating hours and the building has a total floor area of 600m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F0467">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F0467">
+        <w:t xml:space="preserve"> or more, will require an AED, along with relevant signage. If the AED provided in the Place of Worship (if adjacent to the Parish Office) is always readily accessible, then this would be considered adequate. If however, access to the AED in a Place of Worship is not </w:t>
+      </w:r>
+      <w:r w:rsidR="003357C3" w:rsidRPr="006F0467">
+        <w:t xml:space="preserve">always </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F0467">
+        <w:t>readily accessible, then the Parish Office area will require a dedicated AED, along with relevant signage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B45F90" w14:textId="77777777" w:rsidR="006F0467" w:rsidRPr="006F0467" w:rsidRDefault="006F0467" w:rsidP="006F0467">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F0467">
+        <w:t xml:space="preserve">If the Parish has a hall or similar which is rented out and the AED provided in the Church, Chapel or other designated area (if adjacent to the hall or similar) is always not readily accessible, then an AED </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003357C3">
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F0467">
+        <w:t xml:space="preserve"> be provided for this area, along with relevant signage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AC30947" w14:textId="77777777" w:rsidR="006F0467" w:rsidRPr="006F0467" w:rsidRDefault="006F0467" w:rsidP="006F0467">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F0467">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>SOCIAL SERVICES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E81500C" w14:textId="02CEA90A" w:rsidR="00013307" w:rsidRDefault="006F0467" w:rsidP="006F0467">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F0467">
+        <w:t>Most social services sites are likely to only require one AED</w:t>
+      </w:r>
+      <w:r w:rsidR="006009ED">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00013307">
+        <w:t xml:space="preserve"> if any</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F0467">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="000607CC">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F0467">
+        <w:t>onsider</w:t>
+      </w:r>
+      <w:r w:rsidR="00013307">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="420A6C73" w14:textId="77777777" w:rsidR="00013307" w:rsidRDefault="00013307" w:rsidP="00013307">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Can the </w:t>
+      </w:r>
+      <w:r w:rsidR="006F0467" w:rsidRPr="00013307">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t>public freely access any part of the building or facility</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD5EF2D" w14:textId="24C3118B" w:rsidR="00013307" w:rsidRPr="00013307" w:rsidRDefault="00013307" w:rsidP="006F0467">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="006F0467" w:rsidRPr="00013307">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t>s the total floor area of the building or facility 600m</w:t>
+      </w:r>
+      <w:r w:rsidR="006F0467" w:rsidRPr="00013307">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="006F0467" w:rsidRPr="00013307">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or greater? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5747CD32" w14:textId="119ED226" w:rsidR="006F0467" w:rsidRPr="006F0467" w:rsidRDefault="006F0467" w:rsidP="006F0467">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F0467">
+        <w:t>If the answer to both is ‘yes’, then one AED along with relevant signage is required</w:t>
+      </w:r>
+      <w:r w:rsidR="00013307">
+        <w:t>. Signage must be installed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F0467">
+        <w:t xml:space="preserve"> where the AED is physically located and near the main entrance to the building or facility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF98BF9" w14:textId="77777777" w:rsidR="00013307" w:rsidRDefault="006F0467" w:rsidP="006F0467">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F0467">
+        <w:t xml:space="preserve">More than one AED may be required where </w:t>
+      </w:r>
+      <w:r w:rsidR="00013307">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F0467">
+        <w:t xml:space="preserve"> building or facility meets the following criteria</w:t>
+      </w:r>
+      <w:r w:rsidR="00013307">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B5564A" w14:textId="7EC23518" w:rsidR="00013307" w:rsidRPr="006009ED" w:rsidRDefault="006F0467" w:rsidP="00013307">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00013307">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Activities undertaken at the site fall under the definition of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006009ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‘Commercial Purposes’ </w:t>
+      </w:r>
+      <w:r w:rsidR="006009ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006009ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t>the occupier of the land solely or primarily sells goods or provides services for money</w:t>
+      </w:r>
+      <w:r w:rsidR="006009ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="290A4550" w14:textId="0A50771A" w:rsidR="00013307" w:rsidRPr="00013307" w:rsidRDefault="00013307" w:rsidP="00013307">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="006F0467" w:rsidRPr="00013307">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t>he publicly accessible floor area is 1200m</w:t>
+      </w:r>
+      <w:r w:rsidR="006F0467" w:rsidRPr="00013307">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="006F0467" w:rsidRPr="00013307">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or greater</w:t>
+      </w:r>
+      <w:r w:rsidR="006F0467" w:rsidRPr="00013307">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7897E049" w14:textId="1257EDAA" w:rsidR="006F0467" w:rsidRPr="00013307" w:rsidRDefault="00013307" w:rsidP="00013307">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="006F0467" w:rsidRPr="00013307">
+        <w:t>ne</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> AED</w:t>
+      </w:r>
+      <w:r w:rsidR="006F0467" w:rsidRPr="00013307">
+        <w:t xml:space="preserve"> per 1200m</w:t>
+      </w:r>
+      <w:r w:rsidR="006F0467" w:rsidRPr="00013307">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="006F0467" w:rsidRPr="00013307">
+        <w:t xml:space="preserve"> of publicly accessible floor space </w:t>
+      </w:r>
+      <w:r>
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidR="006F0467" w:rsidRPr="00013307">
+        <w:t xml:space="preserve">. These should be evenly installed throughout the building or facility. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75844AA6" w14:textId="615E13EF" w:rsidR="006F0467" w:rsidRPr="00CF0619" w:rsidRDefault="006F0467" w:rsidP="006F0467">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF0619">
+        <w:t xml:space="preserve">Note: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0619">
+        <w:tab/>
+        <w:t xml:space="preserve">Even if </w:t>
+      </w:r>
+      <w:r w:rsidR="00013307">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0619">
+        <w:t xml:space="preserve"> site does not require an AED, it is recommended that one be purchased as these are</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD2977" w:rsidRPr="00CF0619">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0619">
+        <w:t>well proven in saving a person’s life.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F30C580" w14:textId="415ADF8B" w:rsidR="006F0467" w:rsidRPr="006F0467" w:rsidRDefault="00CF0619" w:rsidP="006F0467">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>AGED CARE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D15C1CD" w14:textId="326D1124" w:rsidR="006F0467" w:rsidRPr="006F0467" w:rsidRDefault="006F0467" w:rsidP="006F0467">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F0467">
+        <w:t xml:space="preserve">Aged Care Facilities will likely require multiple AEDs to be purchased and installed. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD75D1">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD75D1" w:rsidRPr="00013307">
+        <w:t>ne</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD75D1">
+        <w:t xml:space="preserve"> AED</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD75D1" w:rsidRPr="00013307">
+        <w:t xml:space="preserve"> per 1200m</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD75D1" w:rsidRPr="00013307">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD75D1" w:rsidRPr="00013307">
+        <w:t xml:space="preserve"> of publicly accessible floor space </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD75D1">
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD75D1" w:rsidRPr="00013307">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F0467">
+        <w:t xml:space="preserve"> Publicly accessible areas include spaces such as Chapels, lobbies, foyers, corridors, lifts, stairs coffee/tea areas and cafes. AEDs should </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F0467">
+        <w:lastRenderedPageBreak/>
+        <w:t>be evenly installed throughout the facility. Signage is required where the AEDs are physically located and near the main entrance to the facility.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk187218803"/>
+    </w:p>
+    <w:p w14:paraId="06B8AA85" w14:textId="76599CDB" w:rsidR="006F0467" w:rsidRPr="006F0467" w:rsidRDefault="006F0467" w:rsidP="006F0467">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F0467">
+        <w:t>Where a Chapel (Place of Worship) is in place within the Aged Care Facility, the site must ensure that ready access to one or more AEDs in the facility is available for this location.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75726A02" w14:textId="77777777" w:rsidR="006F0467" w:rsidRPr="006F0467" w:rsidRDefault="006F0467" w:rsidP="006F0467">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F0467">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Please contact your Safety Business Partner at Catholic Safety and Injury Management for further guidance, if required.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="4159C9AF" w14:textId="77777777" w:rsidR="006F0467" w:rsidRPr="006F0467" w:rsidRDefault="006F0467" w:rsidP="006F0467">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FA4A847" w14:textId="77777777" w:rsidR="006F0467" w:rsidRPr="006F0467" w:rsidRDefault="006F0467" w:rsidP="006F0467">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BB034A6" w14:textId="77777777" w:rsidR="009B25E3" w:rsidRPr="006F0467" w:rsidRDefault="009B25E3" w:rsidP="006F0467">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="009B25E3" w:rsidRPr="006F0467" w:rsidSect="00EB2094">
+      <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2410" w:right="851" w:bottom="1418" w:left="851" w:header="709" w:footer="987" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C988C5C" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="4DDF576B" w14:textId="77777777" w:rsidR="001E0853" w:rsidRDefault="001E0853" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A92CBEE" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="2D195430" w14:textId="77777777" w:rsidR="001E0853" w:rsidRDefault="001E0853" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Arial Bold">
+    <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Work Sans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="5000E07B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Noto Serif Armenian">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000447" w:usb1="40002000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Serif Armenian Light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000447" w:usb1="40002000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50D4D63D" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="7E612DF0" w14:textId="77777777" w:rsidR="001E0853" w:rsidRDefault="001E0853" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="479D56A9" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="48E1A302" w14:textId="77777777" w:rsidR="001E0853" w:rsidRDefault="001E0853" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="10313C38" w14:textId="55879793" w:rsidR="000A4560" w:rsidRDefault="00EB2094">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4142854B" w14:textId="77777777" w:rsidR="00AA7A78" w:rsidRDefault="00AA7A78">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73FBB326" wp14:editId="439480DA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30005581" wp14:editId="17DD05BD">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-179565</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-211455</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1835797" cy="900000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1009493016" name="Picture 1" descr="A logo with text on it&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="65078166" name="Picture 65078166" descr="A logo with text on it&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1009493016" name="Picture 1" descr="A logo with text on it&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1835797" cy="900000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00BE0CAA">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B88A99A" wp14:editId="78C16296">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1531EF44" wp14:editId="37B4C1BF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-636880</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-450850</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7698340" cy="10749915"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1170955871" name="Group 2"/>
+              <wp:docPr id="1659857881" name="Group 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                   <wpg:wgp>
                     <wpg:cNvGrpSpPr/>
                     <wpg:grpSpPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7698340" cy="10749915"/>
                         <a:chOff x="26428" y="-591981"/>
                         <a:chExt cx="7698340" cy="10749915"/>
                       </a:xfrm>
                     </wpg:grpSpPr>
                     <wps:wsp>
-                      <wps:cNvPr id="1201934101" name="Rectangle 1201934101"/>
+                      <wps:cNvPr id="363259368" name="Rectangle 363259368"/>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="66668" y="9248614"/>
                           <a:ext cx="7658100" cy="909320"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:tbl>
                             <w:tblPr>
                               <w:tblStyle w:val="TableGrid"/>
                               <w:tblW w:w="10206" w:type="dxa"/>
                               <w:tblInd w:w="789" w:type="dxa"/>
                               <w:tblBorders>
                                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                               </w:tblBorders>
                               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                             </w:tblPr>
                             <w:tblGrid>
-                              <w:gridCol w:w="4314"/>
+                              <w:gridCol w:w="5023"/>
                               <w:gridCol w:w="1701"/>
-                              <w:gridCol w:w="4191"/>
+                              <w:gridCol w:w="3482"/>
                             </w:tblGrid>
-                            <w:tr w:rsidR="00197A7D" w14:paraId="74BB47D5" w14:textId="77777777" w:rsidTr="00302519">
+                            <w:tr w:rsidR="00B308FC" w14:paraId="2C4BD9D0" w14:textId="77777777" w:rsidTr="00963287">
                               <w:trPr>
                                 <w:trHeight w:val="283"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
-                                  <w:tcW w:w="4314" w:type="dxa"/>
+                                  <w:tcW w:w="5023" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="27FF6C87" w14:textId="652001A2" w:rsidR="00197A7D" w:rsidRPr="00BE0CAA" w:rsidRDefault="00302519" w:rsidP="00197A7D">
+                                <w:p w14:paraId="7C229B0B" w14:textId="796966A8" w:rsidR="00B308FC" w:rsidRPr="00BE0CAA" w:rsidRDefault="00963287" w:rsidP="00B308FC">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
-                                    <w:t>Covid-19 Risk Assessment Guidelines (003G)</w:t>
+                                    <w:t>Automated External Defibrillator Requirements for Catholic Church Endowment Society Sites (00</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00E135C5">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                                      <w:color w:val="FFFAEC" w:themeColor="accent4"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>3G)</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="1701" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="0CF33310" w14:textId="07AFBC37" w:rsidR="00197A7D" w:rsidRPr="00BE0CAA" w:rsidRDefault="00197A7D" w:rsidP="00197A7D">
+                                <w:p w14:paraId="56A2F74C" w14:textId="4580AF60" w:rsidR="00B308FC" w:rsidRPr="00BE0CAA" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">Version </w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00302519">
+                                  <w:r w:rsidR="00963287">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>1</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
-                                  <w:tcW w:w="4191" w:type="dxa"/>
+                                  <w:tcW w:w="3482" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="68FAB33E" w14:textId="7C355AD0" w:rsidR="00197A7D" w:rsidRPr="00BE0CAA" w:rsidRDefault="00197A7D" w:rsidP="00197A7D">
+                                <w:p w14:paraId="44F5FF31" w14:textId="37DF0BA6" w:rsidR="00B308FC" w:rsidRPr="00BE0CAA" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:jc w:val="right"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00BE0CAA">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">Page </w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00BE0CAA">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
@@ -1606,158 +1504,176 @@
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:fldChar w:fldCharType="begin"/>
                                   </w:r>
                                   <w:r w:rsidRPr="00BE0CAA">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:noProof/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:instrText xml:space="preserve"> DOCPROPERTY  Pages  \* MERGEFORMAT </w:instrText>
                                   </w:r>
                                   <w:r w:rsidRPr="00BE0CAA">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:noProof/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:fldChar w:fldCharType="separate"/>
                                   </w:r>
-                                  <w:r w:rsidR="00302519">
+                                  <w:r w:rsidR="006009ED">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:noProof/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
-                                    <w:t>1</w:t>
+                                    <w:t>3</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00BE0CAA">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:noProof/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:fldChar w:fldCharType="end"/>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00197A7D" w14:paraId="4101A4A0" w14:textId="77777777" w:rsidTr="00302519">
+                            <w:tr w:rsidR="00B308FC" w14:paraId="5CAAB0CA" w14:textId="77777777" w:rsidTr="00963287">
                               <w:trPr>
                                 <w:trHeight w:val="283"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
-                                  <w:tcW w:w="4314" w:type="dxa"/>
+                                  <w:tcW w:w="5023" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="4FBFAF50" w14:textId="77777777" w:rsidR="00197A7D" w:rsidRDefault="00197A7D" w:rsidP="00197A7D">
+                                <w:p w14:paraId="74EFC053" w14:textId="2369102F" w:rsidR="00B308FC" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00BE0CAA">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>Uncontrolled document when printed</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="1701" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="07B57080" w14:textId="12B2BB68" w:rsidR="00197A7D" w:rsidRDefault="00302519" w:rsidP="00197A7D">
+                                <w:p w14:paraId="2CB22019" w14:textId="249A6E5D" w:rsidR="00B308FC" w:rsidRDefault="00963287" w:rsidP="00B308FC">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
-                                    <w:t>May 2020</w:t>
+                                    <w:t>June</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00B308FC">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                                      <w:color w:val="FFFAEC" w:themeColor="accent4"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> 202</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                                      <w:color w:val="FFFAEC" w:themeColor="accent4"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>6</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
-                                  <w:tcW w:w="4191" w:type="dxa"/>
+                                  <w:tcW w:w="3482" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="56A98935" w14:textId="77777777" w:rsidR="00197A7D" w:rsidRDefault="00197A7D" w:rsidP="00197A7D">
+                                <w:p w14:paraId="488620F2" w14:textId="77777777" w:rsidR="00B308FC" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                           </w:tbl>
-                          <w:p w14:paraId="26037A21" w14:textId="77777777" w:rsidR="00BE0CAA" w:rsidRDefault="00BE0CAA" w:rsidP="00197A7D"/>
+                          <w:p w14:paraId="1B4D1D29" w14:textId="77777777" w:rsidR="00AA7A78" w:rsidRDefault="00AA7A78" w:rsidP="00197A7D"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                     <wps:wsp>
-                      <wps:cNvPr id="1" name="Flowchart: Document 1"/>
+                      <wps:cNvPr id="596337604" name="Flowchart: Document 1"/>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="26428" y="-591981"/>
                           <a:ext cx="7658100" cy="1438275"/>
                         </a:xfrm>
                         <a:prstGeom prst="flowChartDocument">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent2"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
@@ -1767,143 +1683,152 @@
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="1B88A99A" id="Group 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-50.15pt;margin-top:-35.5pt;width:606.15pt;height:846.45pt;z-index:-251655168;mso-width-relative:margin;mso-height-relative:margin" coordorigin="264,-5919" coordsize="76983,107499" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDMRmUaTgMAAKwKAAAOAAAAZHJzL2Uyb0RvYy54bWzsVl1P2zAUfZ+0/2D5HZKUtDQRASEYaBIC&#10;BEw8G8dpIjm2Z7uk7Nfv2k7SDsqQ2McTPBg798PXx+ee+uBo1XL0yLRppChwshtjxASVZSMWBf52&#10;d7Yzx8hYIkrCpWAFfmIGHx1+/nTQqZxNZC15yTSCJMLknSpwba3Ko8jQmrXE7ErFBBgrqVtiYakX&#10;UalJB9lbHk3ieBZ1UpdKS8qMga+nwYgPff6qYtReVZVhFvECQ23Wj9qPD26MDg9IvtBE1Q3tyyDv&#10;qKIljYBNx1SnxBK01M2LVG1DtTSysrtUtpGsqoYyfwY4TRI/O825lkvlz7LIu4UaYQJon+H07rT0&#10;8vFcq1t1rQGJTi0AC79yZ1lVunX/oUq08pA9jZCxlUUUPu7PsvleCshSsCXxfpplyTSgSmuA3gVO&#10;ZukEaAAOO9MsyebJYP/yVpJoKCL6pbROAVnMGg/zZ3jc1kQxD7PJAY9rjZoSDgMXku2lSZxgJEgL&#10;3L0BNhGx4Axt2DxsPm4E0eQG8NyC4Az+AhDZJJ3PkjQAscZyOk/iHssszvYmnp8jCCRX2thzJlvk&#10;JgXWUJBnHXm8MBYqAdfBxW3PhRuFPGs4D1b3BbAcKvQz+8RZ8L5hFRzd3ZjP6puQnXCNHgm0D6GU&#10;CZsEU01KFj4n0xhqDunHCF8KF5DQZa5g/zF3n8A1+MvcIU3v70KZ7+ExOP5dYSF4jPA7S2HH4LYR&#10;Um9LwOFU/c7BfwApQONQsquHFbi46YMsn4AjWgYxMYqeNXAdF8TYa6JBPeAGQRHtFQwVl12BZT/D&#10;qJb6x7bvzh9IDFaMOlCjApvvS6IZRvyrAHpnSeqazPpFOt0HZiC9aXnYtIhleyLhxoC5UJ2fOn/L&#10;h2mlZXsPwnnsdgUTERT2LjC1elic2KCSIL2UHR97N5AsReyFuFXUJXcAO7rdre6JVj0nLbD5Ug4t&#10;RfJn1Ay+LlLI46WVVeN5u8a1hx7aO6D97/t8aO8zuCtaE21zdCrpsgWyI88LVxzowtv9/YrQbe3v&#10;JN2bT/a9VL7e4I4+J66koSCP+TNInSA4QI3kTela3S+29ddkaNNNzw+RqP6WSHwow/9SBv8egCeR&#10;/53pn2/uzbW59kqyfmQe/gQAAP//AwBQSwMEFAAGAAgAAAAhAD5DZyviAAAADgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwVu7uylWjdmUUtRTEWwF8bZNpklodjZkt0n6752e9PYe&#10;83jzvWw1uVYM2IfGkwE9VyCQCl82VBn42r/NnkCEaKm0rSc0cMEAq/z2JrNp6Uf6xGEXK8ElFFJr&#10;oI6xS6UMRY3OhrnvkPh29L2zkW1fybK3I5e7ViZKLaWzDfGH2na4qbE47c7OwPtox/VCvw7b03Fz&#10;+dk/fHxvNRpzfzetX0BEnOJfGK74jA45Mx38mcogWgMzrdSCs6weNa+6RrROWB1YLRP9DDLP5P8Z&#10;+S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzEZlGk4DAACsCgAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAPkNnK+IAAAAOAQAADwAAAAAAAAAA&#10;AAAAAACoBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAALcGAAAAAA==&#10;">
-              <v:rect id="Rectangle 1201934101" o:spid="_x0000_s1027" style="position:absolute;left:666;top:92486;width:76581;height:9093;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAQxohHyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X/A7hBr65pKvorMvGGAxERFh1D3s7mlvTrbmUJnbVT28Ewcf7/b/FanStGKgPjWcN2VSBIK68&#10;abjW8PG+vZ2DCBHZYOuZNHxRgNXy+mqBhfEX3tFQxlqkEA4FarAxdoWUobLkMEx9R5y4o+8dxnT2&#10;tTQ9XlK4a+VMqXvpsOHUYLGjjaXqXH46DS+nh7y0w3r4zt9ob/3+9bDdBK1vJuP6CUSkMf6L/9zP&#10;Js2fqewxv8tUBr8/JQDk8gcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAQxohHyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" fillcolor="#533e7c [3204]" stroked="f" strokeweight="1pt">
+            <v:group w14:anchorId="1531EF44" id="Group 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-50.15pt;margin-top:-35.5pt;width:606.15pt;height:846.45pt;z-index:-251649024;mso-width-relative:margin;mso-height-relative:margin" coordorigin="264,-5919" coordsize="76983,107499" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhXr8KVwMAALIKAAAOAAAAZHJzL2Uyb0RvYy54bWzsVstu3CAU3VfqPyD2jR/j8YytOFWUNFGl&#10;qI2aVlkTjMeWMFBg4km/vhewPWk6aaW+Vs2CAPfB5fjcMxy/3vUc3TNtOikqnBzFGDFBZd2JTYU/&#10;fbx4tcbIWCJqwqVgFX5gBr8+efnieFAlS2Urec00giTClIOqcGutKqPI0Jb1xBxJxQQYG6l7YmGp&#10;N1GtyQDZex6lcZxHg9S10pIyY2D3PBjxic/fNIza901jmEW8wlCb9aP2450bo5NjUm40UW1HxzLI&#10;L1TRk07AoXOqc2IJ2uruu1R9R7U0srFHVPaRbJqOMn8HuE0SP7nNpZZb5e+yKYeNmmECaJ/g9Mtp&#10;6bv7S61u1LUGJAa1ASz8yt1l1+je/Ycq0c5D9jBDxnYWUdhc5cV6kQGyFGxJvMqKIlkGVGkL0LvA&#10;NM9SoAE4vFoWSbFOJvubnyWJpiKib0obFJDF7PEwv4fHTUsU8zCbEvC41qirK7zIF+myWORQuSA9&#10;UPcDkImIDWdob/Kg+agZQlMaQPMAfjn8BRiKNFvnSRZg2CO5XCfxiGQRF4vUs3OGgJRKG3vJZI/c&#10;pMIa6vGcI/dXxkIl4Dq5uOO5cKOQFx3nwep2AMmpQj+zD5wF7w+sgYu77+Wz+hZkZ1yjewLNQyhl&#10;wibB1JKahe1kGUPNIf0c4UvhAhK6zA2cP+ceE7j2/j53SDP6u1DmO3gOjn9UWAieI/zJUtg5uO+E&#10;1IcScLjVeHLwn0AK0DiU7O5uBy5ueifrB2CIlkFKjKIXHXyOK2LsNdGgHfAFQQ/texgaLocKy3GG&#10;USv1l0P7zh8oDFaMBtCiCpvPW6IZRvytAHIXSeZazPpFtlwBM5B+bLl7bBHb/kzCF0tAeRX1U+dv&#10;+TRttOxvQTZP3algIoLC2RWmVk+LMxs0EoSXstNT7waCpYi9EjeKuuQOYEe3j7tbotXISQtsfien&#10;hiLlE2oGXxcp5OnWyqbzvN3jOkIPzR3Q/utdvizyxWKVx9nU5RfwzWhLtC3RuaTbHkiPPD9ckaAO&#10;P+/zZ+TuYJ8n2WKdrrxgPt/ojkZnrqSpII/9E2idMDhgjeRd7VreLw71WTq162PP/2LR/Cmx+K8Q&#10;/0oh/KsAHkb+92Z8xLmX1+O1V5T9U/PkKwAAAP//AwBQSwMEFAAGAAgAAAAhAD5DZyviAAAADgEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwVu7uylWjdmUUtRTEWwF8bZNpklodjZk&#10;t0n6752e9PYe83jzvWw1uVYM2IfGkwE9VyCQCl82VBn42r/NnkCEaKm0rSc0cMEAq/z2JrNp6Uf6&#10;xGEXK8ElFFJroI6xS6UMRY3OhrnvkPh29L2zkW1fybK3I5e7ViZKLaWzDfGH2na4qbE47c7OwPto&#10;x/VCvw7b03Fz+dk/fHxvNRpzfzetX0BEnOJfGK74jA45Mx38mcogWgMzrdSCs6weNa+6RrROWB1Y&#10;LRP9DDLP5P8Z+S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYV6/ClcDAACyCgAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAPkNnK+IAAAAOAQAA&#10;DwAAAAAAAAAAAAAAAACxBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMAGAAAAAA==&#10;">
+              <v:rect id="Rectangle 363259368" o:spid="_x0000_s1027" style="position:absolute;left:666;top:92486;width:76581;height:9093;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBIS86MyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/PS8Mw&#10;FL4L/g/hCd621IVVrcvGGAxERLDbDt4ezVvT2byUJnadf705DDx+fL8Xq9G1YqA+NJ41PEwzEMSV&#10;Nw3XGva77eQJRIjIBlvPpOFCAVbL25sFFsaf+ZOGMtYihXAoUIONsSukDJUlh2HqO+LEHX3vMCbY&#10;19L0eE7hrpWzLMulw4ZTg8WONpaq7/LHaXg7ParSDuvhV33QwfrD+9d2E7S+vxvXLyAijfFffHW/&#10;Gg0qV7P5s8rT5nQp3QG5/AMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBIS86MyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" fillcolor="#533e7c [3204]" stroked="f" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblStyle w:val="TableGrid"/>
                         <w:tblW w:w="10206" w:type="dxa"/>
                         <w:tblInd w:w="789" w:type="dxa"/>
                         <w:tblBorders>
                           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         </w:tblBorders>
                         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                       </w:tblPr>
                       <w:tblGrid>
-                        <w:gridCol w:w="4314"/>
+                        <w:gridCol w:w="5023"/>
                         <w:gridCol w:w="1701"/>
-                        <w:gridCol w:w="4191"/>
+                        <w:gridCol w:w="3482"/>
                       </w:tblGrid>
-                      <w:tr w:rsidR="00197A7D" w14:paraId="74BB47D5" w14:textId="77777777" w:rsidTr="00302519">
+                      <w:tr w:rsidR="00B308FC" w14:paraId="2C4BD9D0" w14:textId="77777777" w:rsidTr="00963287">
                         <w:trPr>
                           <w:trHeight w:val="283"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
-                            <w:tcW w:w="4314" w:type="dxa"/>
+                            <w:tcW w:w="5023" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="27FF6C87" w14:textId="652001A2" w:rsidR="00197A7D" w:rsidRPr="00BE0CAA" w:rsidRDefault="00302519" w:rsidP="00197A7D">
+                          <w:p w14:paraId="7C229B0B" w14:textId="796966A8" w:rsidR="00B308FC" w:rsidRPr="00BE0CAA" w:rsidRDefault="00963287" w:rsidP="00B308FC">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>Covid-19 Risk Assessment Guidelines (003G)</w:t>
+                              <w:t>Automated External Defibrillator Requirements for Catholic Church Endowment Society Sites (00</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E135C5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                                <w:color w:val="FFFAEC" w:themeColor="accent4"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>3G)</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="1701" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="0CF33310" w14:textId="07AFBC37" w:rsidR="00197A7D" w:rsidRPr="00BE0CAA" w:rsidRDefault="00197A7D" w:rsidP="00197A7D">
+                          <w:p w14:paraId="56A2F74C" w14:textId="4580AF60" w:rsidR="00B308FC" w:rsidRPr="00BE0CAA" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Version </w:t>
                             </w:r>
-                            <w:r w:rsidR="00302519">
+                            <w:r w:rsidR="00963287">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>1</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
-                            <w:tcW w:w="4191" w:type="dxa"/>
+                            <w:tcW w:w="3482" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="68FAB33E" w14:textId="7C355AD0" w:rsidR="00197A7D" w:rsidRPr="00BE0CAA" w:rsidRDefault="00197A7D" w:rsidP="00197A7D">
+                          <w:p w14:paraId="44F5FF31" w14:textId="37DF0BA6" w:rsidR="00B308FC" w:rsidRPr="00BE0CAA" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BE0CAA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Page </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00BE0CAA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
@@ -1965,726 +1890,1085 @@
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r w:rsidRPr="00BE0CAA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:noProof/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> DOCPROPERTY  Pages  \* MERGEFORMAT </w:instrText>
                             </w:r>
                             <w:r w:rsidRPr="00BE0CAA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:noProof/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
-                            <w:r w:rsidR="00302519">
+                            <w:r w:rsidR="006009ED">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:noProof/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>1</w:t>
+                              <w:t>3</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00BE0CAA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:noProof/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00197A7D" w14:paraId="4101A4A0" w14:textId="77777777" w:rsidTr="00302519">
+                      <w:tr w:rsidR="00B308FC" w14:paraId="5CAAB0CA" w14:textId="77777777" w:rsidTr="00963287">
                         <w:trPr>
                           <w:trHeight w:val="283"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
-                            <w:tcW w:w="4314" w:type="dxa"/>
+                            <w:tcW w:w="5023" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="4FBFAF50" w14:textId="77777777" w:rsidR="00197A7D" w:rsidRDefault="00197A7D" w:rsidP="00197A7D">
+                          <w:p w14:paraId="74EFC053" w14:textId="2369102F" w:rsidR="00B308FC" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BE0CAA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Uncontrolled document when printed</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="1701" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="07B57080" w14:textId="12B2BB68" w:rsidR="00197A7D" w:rsidRDefault="00302519" w:rsidP="00197A7D">
+                          <w:p w14:paraId="2CB22019" w14:textId="249A6E5D" w:rsidR="00B308FC" w:rsidRDefault="00963287" w:rsidP="00B308FC">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>May 2020</w:t>
+                              <w:t>June</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B308FC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                                <w:color w:val="FFFAEC" w:themeColor="accent4"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> 202</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                                <w:color w:val="FFFAEC" w:themeColor="accent4"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>6</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
-                            <w:tcW w:w="4191" w:type="dxa"/>
+                            <w:tcW w:w="3482" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="56A98935" w14:textId="77777777" w:rsidR="00197A7D" w:rsidRDefault="00197A7D" w:rsidP="00197A7D">
+                          <w:p w14:paraId="488620F2" w14:textId="77777777" w:rsidR="00B308FC" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
-                    <w:p w14:paraId="26037A21" w14:textId="77777777" w:rsidR="00BE0CAA" w:rsidRDefault="00BE0CAA" w:rsidP="00197A7D"/>
+                    <w:p w14:paraId="1B4D1D29" w14:textId="77777777" w:rsidR="00AA7A78" w:rsidRDefault="00AA7A78" w:rsidP="00197A7D"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
               <v:shapetype id="_x0000_t114" coordsize="21600,21600" o:spt="114" path="m,20172v945,400,1887,628,2795,913c3587,21312,4342,21370,5060,21597v2037,,2567,-227,3095,-285c8722,21197,9325,20970,9855,20800v490,-228,945,-400,1472,-740c11817,19887,12347,19660,12875,19375v567,-228,1095,-513,1700,-740c15177,18462,15782,18122,16537,17950v718,-113,1398,-398,2228,-513c19635,17437,20577,17322,21597,17322l21597,,,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path o:connecttype="custom" o:connectlocs="10800,0;0,10800;10800,20400;21600,10800" textboxrect="0,0,21600,17322"/>
               </v:shapetype>
-              <v:shape id="Flowchart: Document 1" o:spid="_x0000_s1028" type="#_x0000_t114" style="position:absolute;left:264;top:-5919;width:76581;height:14381;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC9iPKUwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFHrTTQsVia4ixYIgORgL6m3Mjkk0Oxuzq4n/3hWEnobH+5zJrDOVuFHjSssKPgcRCOLM&#10;6pJzBX+b3/4IhPPIGivLpOBODmbTt94EY21bXtMt9bkIIexiVFB4X8dSuqwgg25ga+LAHW1j0AfY&#10;5FI32IZwU8mvKBpKgyWHhgJr+ikoO6dXo2Cb4OV7myTtabFf7C4nc5jrdKXUx3s3H4Pw1Pl/8cu9&#10;1GE+PF95Xjl9AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL2I8pTBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" fillcolor="#c9b5ef [3205]" stroked="f" strokeweight="1pt"/>
+              <v:shape id="Flowchart: Document 1" o:spid="_x0000_s1028" type="#_x0000_t114" style="position:absolute;left:264;top:-5919;width:76581;height:14381;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAcTZQkzQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW81U1rTW3qKiIWBMmhqWB7e82+JrHZtzG7mvTfu4LQ4zAz3zDTeW9qcaLWVZYVPAwj&#10;EMS51RUXCrYfb/cTEM4ja6wtk4I/cjCf3d5MMdG243c6Zb4QAcIuQQWl900ipctLMuiGtiEO3o9t&#10;Dfog20LqFrsAN7V8jKJYGqw4LJTY0LKk/Dc7GgW7FA/jXZp2+9XX6vOwN98LnW2UGtz1i1cQnnr/&#10;H76211rB+CUejZ7j6Akul8IdkLMzAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/&#10;AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABxNlCTN&#10;AAAA4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAAB&#10;AwAAAAA=&#10;" fillcolor="#c9b5ef [3205]" stroked="f" strokeweight="1pt"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28017315"/>
+    <w:nsid w:val="00915F17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="46547F5A"/>
+    <w:tmpl w:val="9EEAFED4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="8774EEAE">
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B6D39F4"/>
+    <w:nsid w:val="1CDD0A52"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C4DA7D26"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="GPPHeading1"/>
+      <w:lvlText w:val="%1.0"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1134" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3.1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1843" w:hanging="709"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2439" w:hanging="879"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3090"/>
+        </w:tabs>
+        <w:ind w:left="3090" w:hanging="1105"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3402" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3969" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4536" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5103" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27A111CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BCE42676"/>
+    <w:tmpl w:val="BE2E74BA"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61F00B28"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54755952"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3E84C678"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading1"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading2"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading3"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading4"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64776E69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4FD6180C"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:tmpl w:val="130AC1CC"/>
+    <w:lvl w:ilvl="0" w:tplc="49D4A4C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="SICBulletPointsSecondary"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3524" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="133670"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4244" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4964" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="7124" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="7844" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="8564" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="9284" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="676B3B2F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8ADA7184"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="8774EEAE">
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
-[...34 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="579606883">
+  <w:num w:numId="1" w16cid:durableId="1727024286">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1066801438">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="55057329">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2068718701">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="453450871">
-[...2 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="1082458191">
+  <w:num w:numId="5" w16cid:durableId="1940748449">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="118956855">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="6" w16cid:durableId="119223928">
+    <w:abstractNumId w:val="5"/>
   </w:num>
+  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000A4560"/>
+    <w:rsid w:val="00000B2C"/>
+    <w:rsid w:val="00013307"/>
+    <w:rsid w:val="000607CC"/>
+    <w:rsid w:val="00090DE8"/>
     <w:rsid w:val="000A4560"/>
+    <w:rsid w:val="000D75C3"/>
     <w:rsid w:val="00120BFC"/>
+    <w:rsid w:val="00150414"/>
+    <w:rsid w:val="0016649D"/>
     <w:rsid w:val="00197A7D"/>
-    <w:rsid w:val="00302519"/>
+    <w:rsid w:val="001D13C8"/>
+    <w:rsid w:val="001E0853"/>
+    <w:rsid w:val="00264141"/>
+    <w:rsid w:val="00283265"/>
+    <w:rsid w:val="003357C3"/>
     <w:rsid w:val="0035226C"/>
+    <w:rsid w:val="00356151"/>
+    <w:rsid w:val="00390A9C"/>
+    <w:rsid w:val="00395924"/>
+    <w:rsid w:val="003E1222"/>
+    <w:rsid w:val="003F4B31"/>
+    <w:rsid w:val="004E584D"/>
     <w:rsid w:val="005034BA"/>
+    <w:rsid w:val="00596FE3"/>
+    <w:rsid w:val="005A65D3"/>
+    <w:rsid w:val="005D3974"/>
+    <w:rsid w:val="006009ED"/>
+    <w:rsid w:val="0061632A"/>
+    <w:rsid w:val="006F0467"/>
+    <w:rsid w:val="00713A14"/>
+    <w:rsid w:val="00737BDE"/>
+    <w:rsid w:val="007B77D6"/>
     <w:rsid w:val="007C2910"/>
+    <w:rsid w:val="007E53AA"/>
+    <w:rsid w:val="00813D63"/>
+    <w:rsid w:val="008213CB"/>
+    <w:rsid w:val="00876506"/>
+    <w:rsid w:val="00881786"/>
+    <w:rsid w:val="00893936"/>
+    <w:rsid w:val="008B6ADD"/>
+    <w:rsid w:val="008C5144"/>
+    <w:rsid w:val="008C68CF"/>
+    <w:rsid w:val="009214F7"/>
+    <w:rsid w:val="00963287"/>
+    <w:rsid w:val="009757D9"/>
+    <w:rsid w:val="009B25E3"/>
+    <w:rsid w:val="00A17710"/>
+    <w:rsid w:val="00AA7A78"/>
+    <w:rsid w:val="00AD4256"/>
+    <w:rsid w:val="00AF52AF"/>
+    <w:rsid w:val="00B1075A"/>
+    <w:rsid w:val="00B308FC"/>
     <w:rsid w:val="00BE0CAA"/>
+    <w:rsid w:val="00C02B8E"/>
+    <w:rsid w:val="00C80009"/>
+    <w:rsid w:val="00CB4075"/>
+    <w:rsid w:val="00CD2977"/>
+    <w:rsid w:val="00CF0619"/>
+    <w:rsid w:val="00E135C5"/>
+    <w:rsid w:val="00E506C0"/>
     <w:rsid w:val="00EB2094"/>
+    <w:rsid w:val="00EB35AE"/>
+    <w:rsid w:val="00EE2988"/>
     <w:rsid w:val="00F141B7"/>
+    <w:rsid w:val="00F210C1"/>
+    <w:rsid w:val="00F24ABB"/>
     <w:rsid w:val="00FC0BBC"/>
+    <w:rsid w:val="00FD75D1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="238AE3E1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{23823AF7-FABF-4492-83CB-405EDE6E321B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Work Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Work Sans" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3017,50 +3301,272 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:aliases w:val="Procedure 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00283265"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="284" w:hanging="284"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="533E7C" w:themeColor="accent1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:aliases w:val="Procedure 2,ISS NUMBER INDENT"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00283265"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:ind w:left="851" w:hanging="567"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:aliases w:val="Procedure 3,ISS Indent 3"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B77D6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+      </w:numPr>
+      <w:ind w:left="1588" w:hanging="737"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00390A9C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+      </w:numPr>
+      <w:ind w:left="2234" w:hanging="646"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:bCs/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B77D6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1008" w:hanging="1008"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="3D2E5C" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B77D6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1152" w:hanging="1152"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="291E3D" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B77D6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1296" w:hanging="1296"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="291E3D" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B77D6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1440" w:hanging="1440"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B77D6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1584" w:hanging="1584"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -3107,85 +3613,940 @@
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000A4560"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00BE0CAA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:aliases w:val="Procedure 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00283265"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="533E7C" w:themeColor="accent1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C02B8E"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:aliases w:val="Procedure 2 Char,ISS NUMBER INDENT Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00283265"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="533E7C" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="Bullet points,BRS Bullet Lists"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00302519"/>
+    <w:rsid w:val="00C02B8E"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
-      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:aliases w:val="Procedure 3 Char,ISS Indent 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007B77D6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="533E7C" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B308FC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="420"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
+      </w:tabs>
+      <w:spacing w:after="100"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E506C0"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="220"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E506C0"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00390A9C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+      <w:bCs/>
+      <w:color w:val="533E7C" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007B77D6"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007B77D6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="3D2E5C" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007B77D6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="291E3D" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B77D6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="291E3D" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B77D6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B77D6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007B77D6"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B77D6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:link w:val="Style1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B77D6"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B77D6"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:aliases w:val="Bullet points Char,BRS Bullet Lists Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="007B77D6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style1Char">
+    <w:name w:val="Style1 Char"/>
+    <w:basedOn w:val="ListParagraphChar"/>
+    <w:link w:val="Style1"/>
+    <w:rsid w:val="007B77D6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B77D6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SICBulletPoints">
+    <w:name w:val="SIC Bullet Points"/>
+    <w:basedOn w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="007B77D6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2552"/>
+      </w:tabs>
+      <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="424342"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SICSubHeading">
+    <w:name w:val="SIC Sub Heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="007B77D6"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3402"/>
+      </w:tabs>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:right="-573"/>
+      <w:textAlignment w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="133670"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SICNormal">
+    <w:name w:val="SIC Normal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="SICNormalChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B77D6"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:color w:val="424342"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SICNormalChar">
+    <w:name w:val="SIC Normal Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="SICNormal"/>
+    <w:rsid w:val="007B77D6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:color w:val="424342"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007B77D6"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007B77D6"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SICBulletPointsSecondary">
+    <w:name w:val="SIC Bullet Points Secondary"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B77D6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:ind w:left="596" w:hanging="266"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:color w:val="424342"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid3">
+    <w:name w:val="Table Grid3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="007B77D6"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:color w:val="424342"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007B77D6"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007B77D6"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B77D6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007B77D6"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B77D6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="M-FCDescrip">
+    <w:name w:val="'M-FC Descrip"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00AA7A78"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="GPPHeading1">
+    <w:name w:val="GPP Heading 1"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AA7A78"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="360"/>
+      </w:tabs>
+      <w:spacing w:before="360" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:eastAsia="Times New Roman" w:hAnsi="Arial Bold" w:cs="Arial"/>
+      <w:caps/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BizPlantablewhitetoprow">
+    <w:name w:val="BizPlan table white top row"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B308FC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+        <w:insideH w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+        <w:insideV w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EEF2F7"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Inputguidance">
+    <w:name w:val="Input guidance"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B308FC"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:i/>
+      <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BizPlantablewhiteLHcolumn">
+    <w:name w:val="BizPlan table white LH column"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B308FC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAD3E9" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BizPlantablewhitetoprow1">
+    <w:name w:val="BizPlan table white top row1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B308FC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+        <w:insideH w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+        <w:insideV w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EEF2F7"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BizPlantablesinglecell">
+    <w:name w:val="BizPlan table single cell"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B308FC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr/>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EEF2F7"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BizPlantablesinglecell1">
+    <w:name w:val="BizPlan table single cell1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B308FC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr/>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EEF2F7"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BizPlantablesinglecell2">
+    <w:name w:val="BizPlan table single cell2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B308FC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr/>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EEF2F7"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BizPlantablewhitetoprow2">
+    <w:name w:val="BizPlan table white top row2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B308FC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+        <w:insideH w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+        <w:insideV w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EEF2F7"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BizPlantablewhitetoprow3">
+    <w:name w:val="BizPlan table white top row3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B308FC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+        <w:insideH w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+        <w:insideV w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EEF2F7"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003357C3"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecomms.sparke.com.au/collect/click.aspx?u=dGxVcFpxdjF0RGRjMkpOVFhIQUtBcmZPL2I2MHpUNHBWam1HK2VleldTdTIvQ1FFQTFhWU5qR0g4UmY2VGdtTlFwTmpaZzE2WnUwbW9ocmdud0VPL2VOOGhmSHp5R3R6NHY0QXZxUVhZN3dpRGhaT2xnODRrbEdZc1NvbVpTaWtnQmZmQW1jTU02Zz0=&amp;rh=ff0061356c49143e5acbed900f44b8e0d2f6f4c9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csaim.org.au/document/046F" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csaim.org.au/document/083F" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saambulance.sa.gov.au/what-we-do/aed-register/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="CSaIM Colours">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="533E7C"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C9B5EF"/>
       </a:accent2>
       <a:accent3>
@@ -3459,55 +4820,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B54943D-81FF-4DB4-932E-B95271809498}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3182</Characters>
+  <Pages>3</Pages>
+  <Words>895</Words>
+  <Characters>5105</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>7</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>42</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3733</CharactersWithSpaces>
+  <CharactersWithSpaces>5989</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Chris Donnelly</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>