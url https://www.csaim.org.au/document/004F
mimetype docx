--- v0 (2025-11-03)
+++ v1 (2026-05-22)
@@ -1,6664 +1,4110 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="259D54AA" w14:textId="270CC95B" w:rsidR="0035226C" w:rsidRPr="00C423C6" w:rsidRDefault="00C423C6" w:rsidP="00BE0CAA">
+    <w:p w14:paraId="76627EE0" w14:textId="5850E70D" w:rsidR="00A461A1" w:rsidRPr="00A461A1" w:rsidRDefault="00C66DB8" w:rsidP="00A461A1">
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5580"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:noProof/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:t>RISK ASSESSMENT FORM</w:t>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="01F0FD83" wp14:editId="0CD8011E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>center</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:align>center</wp:align>
+                </wp:positionV>
+                <wp:extent cx="9002395" cy="382905"/>
+                <wp:effectExtent l="0" t="3019425" r="0" b="2988945"/>
+                <wp:wrapNone/>
+                <wp:docPr id="886771858" name="Text Box 4"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm rot="18900000">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="9002395" cy="382905"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:extLst>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:round/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="43523D69" w14:textId="77777777" w:rsidR="00C66DB8" w:rsidRDefault="00C66DB8" w:rsidP="00C66DB8">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:color w:val="533E7C" w:themeColor="accent1"/>
+                                <w:kern w:val="0"/>
+                                <w:sz w:val="72"/>
+                                <w:szCs w:val="72"/>
+                                <w14:ligatures w14:val="none"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="533E7C" w:themeColor="accent1"/>
+                                <w:sz w:val="72"/>
+                                <w:szCs w:val="72"/>
+                              </w:rPr>
+                              <w:t>Template only MUST modify to site conditions</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
+                        <a:prstTxWarp prst="textPlain">
+                          <a:avLst>
+                            <a:gd name="adj" fmla="val 50000"/>
+                          </a:avLst>
+                        </a:prstTxWarp>
+                        <a:spAutoFit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="01F0FD83" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:708.85pt;height:30.15pt;rotation:-45;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpM+N28gEAAMQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadKuitqo6arsslwW&#10;WGmL9uz6ownEHjN2m/TfM3azLYIbIgcrHo/fvDfzvLodbMeOGkMLrubTScmZdhJU6/Y1/7Z9eLfg&#10;LEThlOjA6ZqfdOC367dvVr2v9Awa6JRGRiAuVL2veROjr4oiyEZbESbgtaNDA2hFpC3uC4WiJ3Tb&#10;FbOyfF/0gMojSB0CRe/Ph3yd8Y3RMn41JujIupoTt5hXzOsurcV6Jao9Ct+0cqQh/oGFFa2joheo&#10;exEFO2D7F5RtJUIAEycSbAHGtFJnDaRmWv6h5rkRXmct1JzgL20K/w9Wfjk++ydkcfgAAw0wiwj+&#10;EeSPwBzcNcLt9QYR+kYLRYWn/BLO9LYnT2PN0a0e4kfVUo+nqa9F70M14qd5hCqkSrv+Myi6Ig4R&#10;crXBoGUI6dpiWaYvh6k3jBjR0E6XQVEBJilIabOb5ZwzSWc3i9mynOeKokpgaQ4eQ/ykwbL0U3Mk&#10;I2RUcXwMMZG7poxME7kzzTjsBkpJjHegTsS5J4PUPPw8CNSk/2DvgPxEog2CfSEHbjCrfq28HV4E&#10;+rF2JNZP3atBMoHsFMWcsKkR6jsB2Y58dxQdm+cOnCmOySPZM2q6G/yGuvfQZiVXnqMSskoWONo6&#10;efH3fc66Pr71LwAAAP//AwBQSwMEFAAGAAgAAAAhAMH4cqPbAAAABQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FuwjAQRO9I/IO1SL0Vh1JBlWaDqkY9cASqnk28JGntdRo7JPTra3opl5VGM5p5m21G&#10;a8SZOt84RljMExDEpdMNVwjvh7f7JxA+KNbKOCaEC3nY5NNJplLtBt7ReR8qEUvYpwqhDqFNpfRl&#10;TVb5uWuJo3dynVUhyq6SulNDLLdGPiTJSlrVcFyoVUuvNZVf+94i6J/TpV0Ow2G73RX9t2mKgj4+&#10;Ee9m48sziEBj+A/DFT+iQx6Zjq5n7YVBiI+Ev3v1HhfrNYgjwipZgswzeUuf/wIAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCpM+N28gEAAMQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDB+HKj2wAAAAUBAAAPAAAAAAAAAAAAAAAAAEwEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVAUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
+                <v:stroke joinstyle="round"/>
+                <o:lock v:ext="edit" shapetype="t"/>
+                <v:textbox style="mso-fit-shape-to-text:t">
+                  <w:txbxContent>
+                    <w:p w14:paraId="43523D69" w14:textId="77777777" w:rsidR="00C66DB8" w:rsidRDefault="00C66DB8" w:rsidP="00C66DB8">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:color w:val="533E7C" w:themeColor="accent1"/>
+                          <w:kern w:val="0"/>
+                          <w:sz w:val="72"/>
+                          <w:szCs w:val="72"/>
+                          <w14:ligatures w14:val="none"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="533E7C" w:themeColor="accent1"/>
+                          <w:sz w:val="72"/>
+                          <w:szCs w:val="72"/>
+                        </w:rPr>
+                        <w:t>Template only MUST modify to site conditions</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin" anchory="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00A461A1">
+        <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="15453" w:type="dxa"/>
-[...10 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2268"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="9"/>
+        <w:gridCol w:w="1371"/>
+        <w:gridCol w:w="1318"/>
+        <w:gridCol w:w="1290"/>
+        <w:gridCol w:w="1281"/>
+        <w:gridCol w:w="1353"/>
+        <w:gridCol w:w="1309"/>
+        <w:gridCol w:w="1290"/>
+        <w:gridCol w:w="1281"/>
+        <w:gridCol w:w="2662"/>
+        <w:gridCol w:w="2539"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C423C6" w:rsidRPr="00C423C6" w14:paraId="7FA49C28" w14:textId="77777777" w:rsidTr="00C423C6">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00C66DB8" w14:paraId="65258156" w14:textId="2BDF053C" w:rsidTr="00C66DB8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="856" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3CD91EE8" w14:textId="77777777" w:rsidR="00C423C6" w:rsidRPr="00C423C6" w:rsidRDefault="00C423C6" w:rsidP="00C423C6">
-[...12 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="32CC2005" w14:textId="512BCC78" w:rsidR="00C66DB8" w:rsidRPr="007B19C9" w:rsidRDefault="00C66DB8" w:rsidP="007B19C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B19C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Site / Area:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3262" w:type="dxa"/>
+            <w:tcW w:w="819" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="708391D5" w14:textId="77777777" w:rsidR="00C423C6" w:rsidRPr="00C423C6" w:rsidRDefault="00C423C6" w:rsidP="00C423C6">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:p w14:paraId="5BF53502" w14:textId="1CDE6528" w:rsidR="00C66DB8" w:rsidRPr="007B19C9" w:rsidRDefault="00C66DB8" w:rsidP="007B19C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Text1"/>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> </w:instrText>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="Text1"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="848" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="027E8A46" w14:textId="77777777" w:rsidR="00C423C6" w:rsidRPr="00C423C6" w:rsidRDefault="00C423C6" w:rsidP="00C423C6">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Date of assessment: </w:t>
+          <w:p w14:paraId="68FF7BB8" w14:textId="373DAC26" w:rsidR="00C66DB8" w:rsidRPr="007B19C9" w:rsidRDefault="00C66DB8" w:rsidP="007B19C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B19C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date of Assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2836" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="819" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4B8B5680" w14:textId="77777777" w:rsidR="00C423C6" w:rsidRPr="00C423C6" w:rsidRDefault="00C423C6" w:rsidP="00C423C6">
-[...12 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="2C3A348F" w14:textId="1D1EDADC" w:rsidR="00C66DB8" w:rsidRPr="007B19C9" w:rsidRDefault="00C66DB8" w:rsidP="007B19C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="Text4"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="848" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FFF2F4F" w14:textId="6E5F589C" w:rsidR="00C66DB8" w:rsidRPr="007B19C9" w:rsidRDefault="00C66DB8" w:rsidP="007B19C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B19C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Risk Assessment #</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC6CFFB" w14:textId="10D393D3" w:rsidR="00C66DB8" w:rsidRPr="007B19C9" w:rsidRDefault="00C66DB8" w:rsidP="007B19C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="2" w:name="Text11"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="2"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C66DB8" w14:paraId="1580DF65" w14:textId="7F01BDFA" w:rsidTr="00C66DB8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ADFA013" w14:textId="37AE3032" w:rsidR="00C66DB8" w:rsidRPr="007B19C9" w:rsidRDefault="00C66DB8" w:rsidP="007B19C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B19C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Completed by (name)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="819" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="200CDEF5" w14:textId="7EB9B3B6" w:rsidR="00C66DB8" w:rsidRPr="007B19C9" w:rsidRDefault="00C66DB8" w:rsidP="007B19C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="3" w:name="Text2"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="3"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="848" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="28D21FC4" w14:textId="1209F3EC" w:rsidR="00C66DB8" w:rsidRPr="007B19C9" w:rsidRDefault="00C66DB8" w:rsidP="007B19C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B19C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Signature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2477" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="39588F5E" w14:textId="665F9371" w:rsidR="00C66DB8" w:rsidRPr="007B19C9" w:rsidRDefault="00C66DB8" w:rsidP="007B19C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="4" w:name="Text5"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="4"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C66DB8" w14:paraId="541E72DA" w14:textId="7C83687A" w:rsidTr="00C66DB8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C06DBCB" w14:textId="630DE9FA" w:rsidR="00C66DB8" w:rsidRPr="007B19C9" w:rsidRDefault="00C66DB8" w:rsidP="007B19C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B19C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>In Consultation with:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="819" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E2AB3C3" w14:textId="18ED3408" w:rsidR="00C66DB8" w:rsidRPr="007B19C9" w:rsidRDefault="00C66DB8" w:rsidP="007B19C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Text3"/>
-[...3 lines deleted...]
-                <w:b/>
+            <w:bookmarkStart w:id="5" w:name="Text3"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...10 lines deleted...]
-                <w:b/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2125" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="848" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3B8259C0" w14:textId="77777777" w:rsidR="00C423C6" w:rsidRPr="00C423C6" w:rsidRDefault="00C423C6" w:rsidP="00C423C6">
-[...15 lines deleted...]
-              <w:t>Risk Assessment #:</w:t>
+          <w:p w14:paraId="473F48CF" w14:textId="21257A7D" w:rsidR="00C66DB8" w:rsidRPr="007B19C9" w:rsidRDefault="00C66DB8" w:rsidP="007B19C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B19C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2553" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2477" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="12B9DECA" w14:textId="77777777" w:rsidR="00C423C6" w:rsidRPr="00C423C6" w:rsidRDefault="00C423C6" w:rsidP="00C423C6">
-[...72 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:p w14:paraId="7363BB89" w14:textId="4F9A9E3D" w:rsidR="00C66DB8" w:rsidRPr="007B19C9" w:rsidRDefault="00C66DB8" w:rsidP="007B19C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text1"/>
+                  <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:bookmarkStart w:id="6" w:name="Text6"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="6"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C66DB8" w14:paraId="6448A00F" w14:textId="78ACE731" w:rsidTr="00C66DB8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2523" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D8DDB50" w14:textId="66A11794" w:rsidR="00C66DB8" w:rsidRPr="007B19C9" w:rsidRDefault="00C66DB8" w:rsidP="007B19C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B19C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Identify / describe activity, equipment, area or event you are assessing:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2477" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="391EAE57" w14:textId="77777777" w:rsidR="00C423C6" w:rsidRPr="00C423C6" w:rsidRDefault="00C423C6" w:rsidP="00C423C6">
-[...38 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:p w14:paraId="6D5EAE10" w14:textId="205C8DC1" w:rsidR="00C66DB8" w:rsidRPr="007B19C9" w:rsidRDefault="00C66DB8" w:rsidP="007B19C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text1"/>
+                  <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:bookmarkStart w:id="7" w:name="Text7"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C423C6" w:rsidRPr="00C423C6" w14:paraId="1AA1623B" w14:textId="77777777" w:rsidTr="00C423C6">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00C66DB8" w14:paraId="1FAD83E4" w14:textId="32271938" w:rsidTr="00C66DB8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="856" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7A9BF4E7" w14:textId="77777777" w:rsidR="00C423C6" w:rsidRPr="00C423C6" w:rsidRDefault="00C423C6" w:rsidP="00C423C6">
-[...16 lines deleted...]
-              <w:t>In Consultation with</w:t>
+          <w:p w14:paraId="07793256" w14:textId="6DBBD6C8" w:rsidR="00C66DB8" w:rsidRPr="007B19C9" w:rsidRDefault="00C66DB8" w:rsidP="007B4415">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B19C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Authorised by:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3262" w:type="dxa"/>
+            <w:tcW w:w="819" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C0F4E09" w14:textId="77777777" w:rsidR="00C423C6" w:rsidRPr="00C423C6" w:rsidRDefault="00C423C6" w:rsidP="00C423C6">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:p w14:paraId="4F8CC31D" w14:textId="66250474" w:rsidR="00C66DB8" w:rsidRPr="007B19C9" w:rsidRDefault="00C66DB8" w:rsidP="007B4415">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text1"/>
+                  <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:bookmarkStart w:id="8" w:name="Text8"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="848" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="02317C86" w14:textId="77777777" w:rsidR="00C423C6" w:rsidRPr="00C423C6" w:rsidRDefault="00C423C6" w:rsidP="00C423C6">
-[...12 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="58E5FA34" w14:textId="5A2BBA9B" w:rsidR="00C66DB8" w:rsidRPr="007B19C9" w:rsidRDefault="00C66DB8" w:rsidP="007B4415">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B19C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7514" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="819" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3F82DE92" w14:textId="77777777" w:rsidR="00C423C6" w:rsidRPr="00C423C6" w:rsidRDefault="00C423C6" w:rsidP="00C423C6">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:p w14:paraId="05EA620B" w14:textId="1F06809F" w:rsidR="00C66DB8" w:rsidRPr="007B19C9" w:rsidRDefault="00C66DB8" w:rsidP="007B4415">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text1"/>
+                  <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:bookmarkStart w:id="9" w:name="Text9"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-          </w:p>
-[...30 lines deleted...]
-            </w:r>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3262" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="848" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5982D573" w14:textId="27F8FA23" w:rsidR="009C473E" w:rsidRPr="00C423C6" w:rsidRDefault="009C473E" w:rsidP="00C423C6">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:p w14:paraId="0BBFF1AD" w14:textId="5AA2A133" w:rsidR="00C66DB8" w:rsidRPr="007B19C9" w:rsidRDefault="00C66DB8" w:rsidP="007B4415">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B19C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="09BC8100" w14:textId="4D104E0D" w:rsidR="00C66DB8" w:rsidRPr="007B19C9" w:rsidRDefault="00C66DB8" w:rsidP="007B4415">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text1"/>
+                  <w:name w:val="Text10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:bookmarkStart w:id="10" w:name="Text10"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="10"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C66DB8" w14:paraId="640040D5" w14:textId="79EB5480" w:rsidTr="00C66DB8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="10"/>
+          </w:tcPr>
+          <w:p w14:paraId="60D199A5" w14:textId="49BA6146" w:rsidR="00C66DB8" w:rsidRPr="007B19C9" w:rsidRDefault="00C66DB8" w:rsidP="007B19C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B19C9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>In conjunction with this risk assessment, training / education and development of a relevant SOP may be required.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C66DB8" w14:paraId="78B25079" w14:textId="5C817713" w:rsidTr="00C66DB8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1675" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBFFB2" w:themeFill="accent3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="111D0CCB" w14:textId="77777777" w:rsidR="00C66DB8" w:rsidRPr="007B19C9" w:rsidRDefault="00C66DB8" w:rsidP="007B19C9">
+            <w:pPr>
+              <w:pStyle w:val="Heading4"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B19C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Step 1:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B19C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+                <w:i w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B19C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Identify the hazard/s / Impact:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22808B1C" w14:textId="77777777" w:rsidR="00C66DB8" w:rsidRPr="007B19C9" w:rsidRDefault="00C66DB8" w:rsidP="007B19C9">
+            <w:pPr>
+              <w:pStyle w:val="Heading4"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+                <w:i w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B19C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+                <w:i w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>What do you believe are the hazards?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34C9B59A" w14:textId="38656FF6" w:rsidR="00C66DB8" w:rsidRPr="007B19C9" w:rsidRDefault="00C66DB8" w:rsidP="007B19C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B19C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>What could happen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
+            <w:tcW w:w="1667" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9BEE0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B438DD9" w14:textId="1C889D9C" w:rsidR="009C473E" w:rsidRPr="00C423C6" w:rsidRDefault="009C473E" w:rsidP="00C423C6">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:p w14:paraId="26851273" w14:textId="77777777" w:rsidR="00C66DB8" w:rsidRPr="007B19C9" w:rsidRDefault="00C66DB8" w:rsidP="007B19C9">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B19C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>Signature:</w:t>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Step 2: Assess the potential risks:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A2196B3" w14:textId="77777777" w:rsidR="00C66DB8" w:rsidRPr="007B19C9" w:rsidRDefault="00C66DB8" w:rsidP="007B19C9">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B19C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>What do you believe are the risks?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31414AE7" w14:textId="559F3176" w:rsidR="00C66DB8" w:rsidRPr="007B19C9" w:rsidRDefault="00C66DB8" w:rsidP="007B19C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B19C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>How could this happen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7514" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1658" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
           </w:tcPr>
-          <w:p w14:paraId="39A574FB" w14:textId="15A0DB1F" w:rsidR="009C473E" w:rsidRPr="00C423C6" w:rsidRDefault="009C473E" w:rsidP="00C423C6">
-[...97 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+          <w:p w14:paraId="5D82F6AF" w14:textId="77777777" w:rsidR="00C66DB8" w:rsidRPr="007B19C9" w:rsidRDefault="00C66DB8" w:rsidP="007B19C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B19C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Step 3: Reducing the risk:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="142BCA45" w14:textId="77777777" w:rsidR="00C66DB8" w:rsidRDefault="00C66DB8" w:rsidP="007B19C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B19C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>What do you believe can be done to reduce the risk?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D58F4C1" w14:textId="6A7F33A7" w:rsidR="00C66DB8" w:rsidRPr="007B19C9" w:rsidRDefault="00C66DB8" w:rsidP="007B19C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Controls</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C423C6" w:rsidRPr="00C423C6" w14:paraId="4E458814" w14:textId="77777777" w:rsidTr="00C423C6">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00C66DB8" w14:paraId="2BEE8E6A" w14:textId="452BF3CA" w:rsidTr="00C66DB8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7939" w:type="dxa"/>
+            <w:tcW w:w="1675" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C423E16" w14:textId="77777777" w:rsidR="00C423C6" w:rsidRPr="00C423C6" w:rsidRDefault="00C423C6" w:rsidP="00C423C6">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2B40773D" w14:textId="77777777" w:rsidR="00C66DB8" w:rsidRDefault="00C66DB8" w:rsidP="007B4415">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7514" w:type="dxa"/>
+            <w:tcW w:w="1667" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5454A4DD" w14:textId="77777777" w:rsidR="00C423C6" w:rsidRPr="00C423C6" w:rsidRDefault="00C423C6" w:rsidP="00C423C6">
-[...252 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0BCF0B55" w14:textId="77777777" w:rsidR="00C66DB8" w:rsidRDefault="00C66DB8" w:rsidP="007B4415">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3975" w:type="dxa"/>
+            <w:tcW w:w="1658" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C9BEE0"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28BA0EE7" w14:textId="77777777" w:rsidR="00C423C6" w:rsidRPr="00C423C6" w:rsidRDefault="00C423C6" w:rsidP="00C423C6">
-[...72 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0ED2114E" w14:textId="77777777" w:rsidR="00C66DB8" w:rsidRDefault="00C66DB8" w:rsidP="007B4415">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C66DB8" w14:paraId="47D86C89" w14:textId="6DFAB91F" w:rsidTr="00C66DB8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1675" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A6CE942" w14:textId="77777777" w:rsidR="00C66DB8" w:rsidRDefault="00C66DB8" w:rsidP="007B4415">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7505" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1667" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="64EA75FF" w14:textId="77777777" w:rsidR="00C423C6" w:rsidRPr="00C423C6" w:rsidRDefault="00C423C6" w:rsidP="00C423C6">
-[...113 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6F3D6955" w14:textId="77777777" w:rsidR="00C66DB8" w:rsidRDefault="00C66DB8" w:rsidP="007B4415">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3975" w:type="dxa"/>
+            <w:tcW w:w="1658" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C9BEE0"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72294277" w14:textId="77777777" w:rsidR="00C423C6" w:rsidRPr="00C423C6" w:rsidRDefault="00C423C6" w:rsidP="00C423C6">
-[...22 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="21FED259" w14:textId="77777777" w:rsidR="00C66DB8" w:rsidRDefault="00C66DB8" w:rsidP="007B4415">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C66DB8" w14:paraId="5140D702" w14:textId="060F0BAD" w:rsidTr="00C66DB8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1675" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="265EA377" w14:textId="77777777" w:rsidR="00C66DB8" w:rsidRDefault="00C66DB8" w:rsidP="007B4415">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7505" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1667" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="33E7C325" w14:textId="77777777" w:rsidR="00C423C6" w:rsidRPr="00C423C6" w:rsidRDefault="00C423C6" w:rsidP="00C423C6">
-[...152 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="17B1CEC5" w14:textId="77777777" w:rsidR="00C66DB8" w:rsidRDefault="00C66DB8" w:rsidP="007B4415">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3975" w:type="dxa"/>
+            <w:tcW w:w="1658" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71A30967" w14:textId="77777777" w:rsidR="00C423C6" w:rsidRPr="00C423C6" w:rsidRDefault="00C423C6" w:rsidP="00C423C6">
+          <w:p w14:paraId="1B561A6F" w14:textId="77777777" w:rsidR="00C66DB8" w:rsidRDefault="00C66DB8" w:rsidP="007B4415">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="11"/>
               </w:numPr>
-              <w:rPr>
-[...105 lines deleted...]
-            </w:r>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C66DB8" w14:paraId="3469ADDB" w14:textId="476B1255" w:rsidTr="00C66DB8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1675" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="6045B00A" w14:textId="77777777" w:rsidR="00C66DB8" w:rsidRDefault="00C66DB8" w:rsidP="007B4415">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7505" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1667" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="16ACA902" w14:textId="77777777" w:rsidR="00C423C6" w:rsidRPr="00C423C6" w:rsidRDefault="00C423C6" w:rsidP="00C423C6">
+          <w:p w14:paraId="6C7F67BE" w14:textId="77777777" w:rsidR="00C66DB8" w:rsidRDefault="00C66DB8" w:rsidP="007B4415">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="11"/>
               </w:numPr>
-              <w:ind w:left="357" w:hanging="357"/>
-[...227 lines deleted...]
-            </w:r>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3975" w:type="dxa"/>
+            <w:tcW w:w="1658" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08816B6E" w14:textId="77777777" w:rsidR="00C423C6" w:rsidRPr="00C423C6" w:rsidRDefault="00C423C6" w:rsidP="00C423C6">
+          <w:p w14:paraId="6EBBC461" w14:textId="77777777" w:rsidR="00C66DB8" w:rsidRDefault="00C66DB8" w:rsidP="007B4415">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="11"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C66DB8" w14:paraId="3B5AAD2E" w14:textId="4AEDFD37" w:rsidTr="00C66DB8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="10"/>
+          </w:tcPr>
+          <w:p w14:paraId="03ADBDE5" w14:textId="77D6482F" w:rsidR="00C66DB8" w:rsidRPr="007B19C9" w:rsidRDefault="00C66DB8" w:rsidP="007B19C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B19C9">
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Review hazard / risk assessment if task or circumstances change &amp; at intervals appropriate to the level of risk (minimum 5 years)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C66DB8" w14:paraId="521A4A5C" w14:textId="61CFA856" w:rsidTr="00C66DB8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="10"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="533E7C" w:themeFill="accent1"/>
+          </w:tcPr>
+          <w:p w14:paraId="764BB98D" w14:textId="5A05FC45" w:rsidR="00C66DB8" w:rsidRPr="007B4415" w:rsidRDefault="00C66DB8" w:rsidP="007B4415">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4415">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...61 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Step 4: Monitor &amp; Review:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C66DB8" w14:paraId="6874C08C" w14:textId="38E0C46C" w:rsidTr="00C66DB8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1675" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="455B124D" w14:textId="03F6D22E" w:rsidR="00C66DB8" w:rsidRDefault="00C66DB8" w:rsidP="007B4415">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Were the controls effective?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7505" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1667" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6803170D" w14:textId="77777777" w:rsidR="00C423C6" w:rsidRPr="00C423C6" w:rsidRDefault="00C423C6" w:rsidP="00C423C6">
-[...243 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+          <w:p w14:paraId="3251018B" w14:textId="1F6DFCAB" w:rsidR="00C66DB8" w:rsidRDefault="00C66DB8" w:rsidP="007B4415">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Were there any unforeseen hazards / incidents?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3975" w:type="dxa"/>
+            <w:tcW w:w="1658" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="631C0B1B" w14:textId="77777777" w:rsidR="00C423C6" w:rsidRPr="00C423C6" w:rsidRDefault="00C423C6" w:rsidP="00C423C6">
-[...112 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+          <w:p w14:paraId="035B811C" w14:textId="78D5DBBF" w:rsidR="00C66DB8" w:rsidRDefault="00C66DB8" w:rsidP="007B4415">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>New controls</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C66DB8" w14:paraId="10AAD095" w14:textId="17C6E319" w:rsidTr="00C66DB8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="437" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="61047D78" w14:textId="07133AF6" w:rsidR="00C66DB8" w:rsidRDefault="00C66DB8" w:rsidP="007B4415">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7505" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="420" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="45E2E792" w14:textId="77777777" w:rsidR="00C423C6" w:rsidRPr="00C423C6" w:rsidRDefault="00C423C6" w:rsidP="00C423C6">
-[...575 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+          <w:p w14:paraId="7637D68F" w14:textId="4BD822A4" w:rsidR="00C66DB8" w:rsidRDefault="00C66DB8" w:rsidP="007B4415">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...272 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Check1"/>
-[...7 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="11" w:name="Check1"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...15 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...6 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1263" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="48930560" w14:textId="77777777" w:rsidR="00C423C6" w:rsidRPr="00C423C6" w:rsidRDefault="00C423C6" w:rsidP="00C423C6">
-[...4 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="01B312EC" w14:textId="5EE059F9" w:rsidR="00C66DB8" w:rsidRDefault="00C66DB8" w:rsidP="007B4415">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...14 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1271" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="408" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4B4200AD" w14:textId="77777777" w:rsidR="00C423C6" w:rsidRPr="00C423C6" w:rsidRDefault="00C423C6" w:rsidP="00C423C6">
-[...4 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="572F21A9" w14:textId="4C29047B" w:rsidR="00C66DB8" w:rsidRDefault="00C66DB8" w:rsidP="007B4415">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...14 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="Check2"/>
-[...7 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="12" w:name="Check2"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...15 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...6 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="431" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3E20CDA8" w14:textId="77777777" w:rsidR="00C423C6" w:rsidRPr="00C423C6" w:rsidRDefault="00C423C6" w:rsidP="00C423C6">
-[...4 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="5F6B017B" w14:textId="6000522A" w:rsidR="00C66DB8" w:rsidRDefault="00C66DB8" w:rsidP="007B4415">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...14 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1263" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="416" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0B7E7396" w14:textId="77777777" w:rsidR="00C423C6" w:rsidRPr="00C423C6" w:rsidRDefault="00C423C6" w:rsidP="00C423C6">
-[...4 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="462B3805" w14:textId="783025FC" w:rsidR="00C66DB8" w:rsidRDefault="00C66DB8" w:rsidP="007B4415">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...14 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Check3"/>
-[...7 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="13" w:name="Check3"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...15 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...6 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1263" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0D24F4E5" w14:textId="77777777" w:rsidR="00C423C6" w:rsidRPr="00C423C6" w:rsidRDefault="00C423C6" w:rsidP="00C423C6">
-[...4 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="41F05CAE" w14:textId="162D42A6" w:rsidR="00C66DB8" w:rsidRDefault="00C66DB8" w:rsidP="007B4415">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...14 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1215" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="408" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5DD3BFE5" w14:textId="77777777" w:rsidR="00C423C6" w:rsidRPr="00C423C6" w:rsidRDefault="00C423C6" w:rsidP="00C423C6">
-[...4 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="0310F9AD" w14:textId="01A72083" w:rsidR="00C66DB8" w:rsidRDefault="00C66DB8" w:rsidP="007B4415">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...14 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Check4"/>
-[...7 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="14" w:name="Check4"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...15 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C423C6">
-[...6 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1658" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1F7591B4" w14:textId="77777777" w:rsidR="00C423C6" w:rsidRPr="00C423C6" w:rsidRDefault="00C423C6" w:rsidP="00C423C6">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="6C519415" w14:textId="77777777" w:rsidR="00C66DB8" w:rsidRDefault="00C66DB8" w:rsidP="007B19C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C423C6" w:rsidRPr="00C423C6" w14:paraId="1B0DF49C" w14:textId="77777777" w:rsidTr="00C423C6">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00C66DB8" w14:paraId="279D017A" w14:textId="3E14ACA4" w:rsidTr="00C66DB8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5060" w:type="dxa"/>
+            <w:tcW w:w="1675" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E6F3DCD" w14:textId="77777777" w:rsidR="00C423C6" w:rsidRPr="00C423C6" w:rsidRDefault="00C423C6" w:rsidP="00C423C6">
-            <w:pPr>
+          <w:p w14:paraId="38B5636F" w14:textId="442FFC56" w:rsidR="00C66DB8" w:rsidRDefault="00C66DB8" w:rsidP="007B4415">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
-                <w:ilvl w:val="12"/>
-                <w:numId w:val="0"/>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
               </w:numPr>
-              <w:jc w:val="center"/>
-[...17 lines deleted...]
-            </w:r>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4997" w:type="dxa"/>
+            <w:tcW w:w="1667" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CA29BD7" w14:textId="77777777" w:rsidR="00C423C6" w:rsidRPr="00C423C6" w:rsidRDefault="00C423C6" w:rsidP="00C423C6">
-            <w:pPr>
+          <w:p w14:paraId="239039F9" w14:textId="77777777" w:rsidR="00C66DB8" w:rsidRDefault="00C66DB8" w:rsidP="007B4415">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
-                <w:ilvl w:val="12"/>
-                <w:numId w:val="0"/>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
               </w:numPr>
-              <w:jc w:val="center"/>
-[...17 lines deleted...]
-            </w:r>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1658" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6541740D" w14:textId="77777777" w:rsidR="00C423C6" w:rsidRPr="00C423C6" w:rsidRDefault="00C423C6" w:rsidP="00C423C6">
-            <w:pPr>
+          <w:p w14:paraId="5A3E6B08" w14:textId="77777777" w:rsidR="00C66DB8" w:rsidRDefault="00C66DB8" w:rsidP="007B4415">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
-                <w:ilvl w:val="12"/>
-                <w:numId w:val="0"/>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
               </w:numPr>
-              <w:jc w:val="center"/>
-[...408 lines deleted...]
-            </w:r>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...157 lines deleted...]
-    <w:p w14:paraId="3F092001" w14:textId="77777777" w:rsidR="00BE0CAA" w:rsidRPr="00C423C6" w:rsidRDefault="00BE0CAA" w:rsidP="00BE0CAA">
+    <w:p w14:paraId="43E844F2" w14:textId="6E9F7543" w:rsidR="00A461A1" w:rsidRPr="00A461A1" w:rsidRDefault="00A461A1" w:rsidP="00A461A1">
       <w:pPr>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5580"/>
+        </w:tabs>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00BE0CAA" w:rsidRPr="00C423C6" w:rsidSect="00A90A1F">
-      <w:headerReference w:type="default" r:id="rId7"/>
+    <w:sectPr w:rsidR="00A461A1" w:rsidRPr="00A461A1" w:rsidSect="007B19C9">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="1888" w:right="851" w:bottom="1440" w:left="851" w:header="709" w:footer="794" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="567" w:bottom="567" w:left="567" w:header="709" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C988C5C" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="37956A0B" w14:textId="77777777" w:rsidR="00A461A1" w:rsidRDefault="00A461A1" w:rsidP="00A461A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A92CBEE" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="7403AF94" w14:textId="77777777" w:rsidR="00A461A1" w:rsidRDefault="00A461A1" w:rsidP="00A461A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Work Sans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="5000E07B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Noto Serif Armenian">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="80000447" w:usb1="40002000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Serif Armenian Light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000447" w:usb1="40002000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2DFAC64C" w14:textId="6E1737E0" w:rsidR="00A461A1" w:rsidRPr="00A461A1" w:rsidRDefault="00A461A1">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00A461A1">
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23A52A54" wp14:editId="67F43966">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>19050</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-21590</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="11534775" cy="847725"/>
+              <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+              <wp:wrapNone/>
+              <wp:docPr id="5" name="Rectangle 5"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="11534775" cy="847725"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="C9B5EF"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:solidFill>
+                          <a:srgbClr val="C9B5EF"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent1">
+                          <a:shade val="15000"/>
+                        </a:schemeClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="42396FF7" w14:textId="77777777" w:rsidR="00A461A1" w:rsidRDefault="00A461A1" w:rsidP="00A461A1"/>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="23A52A54" id="Rectangle 5" o:spid="_x0000_s1027" style="position:absolute;margin-left:1.5pt;margin-top:-1.7pt;width:908.25pt;height:66.75pt;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsifXEhAIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L7azZG2DOkWWLsOA&#10;oi3WDj0rshQbkEVNUmJnX19KdpysLXYodpFJkXwin0leXrW1IjthXQU6p9kopURoDkWlNzn99bj6&#10;dE6J80wXTIEWOd0LR6/mHz9cNmYmxlCCKoQlCKLdrDE5Lb03syRxvBQ1cyMwQqNRgq2ZR9VuksKy&#10;BtFrlYzT9EvSgC2MBS6cw9vrzkjnEV9Kwf2dlE54onKKufl42niuw5nML9lsY5kpK96nwd6RRc0q&#10;jY8OUNfMM7K11SuouuIWHEg/4lAnIGXFRawBq8nSF9U8lMyIWAuS48xAk/t/sPx292DuLdLQGDdz&#10;KIYqWmnr8MX8SBvJ2g9kidYTjpdZNv08OTubUsLReI7ieBroTI7hxjr/XUBNgpBTi38jksR2N853&#10;rgeX8JoDVRWrSqmo2M16qSzZMfxzy4uv02+rHv0vN6XfF4lZhtDkWHWU/F6JAKj0TyFJVWCd45hy&#10;bEgxJMQ4F9pnnalkhejyzKZpGnsK4YeISEkEDMgS6xuwe4DQ7K+xO4J6/xAqYj8Pwem/EuuCh4j4&#10;Mmg/BNeVBvsWgMKq+pc7/wNJHTWBJd+uW3QJ4hqK/b0lFrrBcoavKvzXN8z5e2ZxknDmcDv4Ozyk&#10;gian0EuUlGD/vHUf/LHB0UpJg5OZU/d7y6ygRP3Q2PoX2WQSRjkqk+nZGBV7almfWvS2XgK2UIZ7&#10;yPAoBn+vDqK0UD/hElmEV9HENMe3c8q9PShL320MXENcLBbRDcfXMH+jHwwP4IHg0MuP7ROzpm94&#10;j7NyC4cpZrMXfd/5hkgNi60HWcWhOPLaU4+jH3uoX1Nht5zq0eu4TOfPAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAEUL4Yt8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbltaClMp&#10;TSc0CQHixIYm7ZY1XltInNKkW3l7vBPcbP3W5+8vl5Oz4ohD6DwpSOcJCKTam44aBR+bp1kOIkRN&#10;RltPqOAHAyyry4tSF8af6B2P69gIhlAotII2xr6QMtQtOh3mvkfi7OAHpyOvQyPNoE8Md1beJMlC&#10;Ot0Rf2h1j6sW66/16BRkzdZ+hsPbalw873J62bx239udUtdX0+MDiIhT/DuGsz6rQ8VOez+SCcIy&#10;g5tEBbPsFsQ5ztP7OxB7nrIkBVmV8n+D6hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDs&#10;ifXEhAIAAJQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQARQvhi3wAAAAkBAAAPAAAAAAAAAAAAAAAAAN4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" fillcolor="#c9b5ef" strokecolor="#c9b5ef" strokeweight="2pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="42396FF7" w14:textId="77777777" w:rsidR="00A461A1" w:rsidRDefault="00A461A1" w:rsidP="00A461A1"/>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidRPr="00A461A1">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Risk Assessment Form (004F) V5</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00A461A1">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A461A1">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00A461A1">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00A461A1">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00A461A1">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A461A1">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00A461A1">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A461A1">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00A461A1">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00A461A1">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00A461A1">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A461A1">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00A461A1">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>February 2025</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="77646EE6" w14:textId="353F1811" w:rsidR="00A461A1" w:rsidRPr="00A461A1" w:rsidRDefault="00A461A1">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00A461A1">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Uncontrolled when printed</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50D4D63D" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="564152B3" w14:textId="77777777" w:rsidR="00A461A1" w:rsidRDefault="00A461A1" w:rsidP="00A461A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="479D56A9" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="14A782E1" w14:textId="77777777" w:rsidR="00A461A1" w:rsidRDefault="00A461A1" w:rsidP="00A461A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="10313C38" w14:textId="1367D492" w:rsidR="000A4560" w:rsidRDefault="00750FEF" w:rsidP="00750FEF">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="210A3327" w14:textId="632D1888" w:rsidR="003D6393" w:rsidRDefault="00C66DB8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:tabs>
-[...3 lines deleted...]
-      </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
+      <w:pict w14:anchorId="5F0F25E1">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject17134579" o:spid="_x0000_s2050" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:708.85pt;height:30.15pt;rotation:315;z-index:-251646976;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#533e7c [3204]" stroked="f">
+          <v:textpath style="font-family:&quot;Work Sans&quot;;font-size:1pt" string="Template only MUST modify to site conditions"/>
+          <w10:wrap anchorx="margin" anchory="margin"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B3CA3CE" w14:textId="4508E7B8" w:rsidR="00A461A1" w:rsidRDefault="00A461A1">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r w:rsidRPr="000D112C">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73FBB326" wp14:editId="3BAC4EBD">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C671BA4" wp14:editId="7FE86FC3">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="column">
-            <wp:posOffset>-242717</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>-473710</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-223281</wp:posOffset>
+            <wp:posOffset>-535940</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1835797" cy="900000"/>
+          <wp:extent cx="895350" cy="899795"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="2123031725" name="Picture 2123031725" descr="A logo with text on it&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="1912173804" name="Picture 1912173804" descr="A white and black logo&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1009493016" name="Picture 1" descr="A logo with text on it&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="4" name="Picture 4" descr="A white and black logo&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
+                  <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1835797" cy="900000"/>
+                    <a:ext cx="895350" cy="899795"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="000D112C">
       <w:rPr>
+        <w:i/>
+        <w:iCs/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
-        <mc:Choice Requires="wpg">
+        <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B88A99A" wp14:editId="17DFD055">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EEFAC16" wp14:editId="776C7F2C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>-36999</wp:posOffset>
+                <wp:posOffset>1438274</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-449580</wp:posOffset>
+                <wp:posOffset>-364490</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="11088539" cy="7547629"/>
+              <wp:extent cx="6505575" cy="647700"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1170955871" name="Group 2"/>
+              <wp:docPr id="1701778502" name="Text Box 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
-[...2 lines deleted...]
-                    <wpg:grpSpPr>
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="11088539" cy="7547629"/>
-[...1 lines deleted...]
-                        <a:chExt cx="7724040" cy="11278830"/>
+                        <a:ext cx="6505575" cy="647700"/>
                       </a:xfrm>
-                    </wpg:grpSpPr>
-[...414 lines deleted...]
-                  </wpg:wgp>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2085A94F" w14:textId="77777777" w:rsidR="00A461A1" w:rsidRPr="006C5A40" w:rsidRDefault="00A461A1" w:rsidP="00A461A1">
+                          <w:pPr>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="44"/>
+                              <w:szCs w:val="44"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="44"/>
+                              <w:szCs w:val="44"/>
+                            </w:rPr>
+                            <w:t>Risk Assessment Form</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="1B88A99A" id="Group 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-2.9pt;margin-top:-35.4pt;width:873.1pt;height:594.3pt;z-index:-251655168;mso-position-horizontal-relative:page;mso-width-relative:margin;mso-height-relative:margin" coordorigin="6,-5919" coordsize="77240,112788" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDh4y0/XQMAAKkKAAAOAAAAZHJzL2Uyb0RvYy54bWzsVstu3CAU3VfqPyD2jR9jjz1WnCpKmqhS&#10;1ERNq64JxmNLGCgw8aRf3wvYzlOt1NeqGwZ8H1wO557h8O1+4OiWadNLUePkIMaICSqbXmxr/PnT&#10;2ZsSI2OJaAiXgtX4jhn89uj1q8NRVSyVneQN0wiSCFONqsadtaqKIkM7NhBzIBUTYGylHoiFpd5G&#10;jSYjZB94lMbxOhqlbpSWlBkDX0+DER/5/G3LqL1sW8Ms4jWG2qwftR9v3BgdHZJqq4nqejqVQX6h&#10;ioH0AjZdUp0SS9BO989SDT3V0sjWHlA5RLJte8r8GeA0SfzkNOda7pQ/y7Yat2qBCaB9gtMvp6Uf&#10;bs+1ulZXGpAY1Raw8Ct3ln2rB/cLVaK9h+xugYztLaLwMUnissxXG4woGIs8K9bpJqBKO4DeBa7z&#10;HCOwvsk3yaZMZuu7KUVRpFmcweW4DEmSFmW58hcTzSVEjwobFVDF3KNhfg+N644o5kE2FaBxpVHf&#10;QB1wHZtVlsQJRoIMwNyPwCUitpyhBzYPmo9bIDSVATRfwG+GYZNmZV5kAYYZx8cgZKsyLXLnsWBA&#10;KqWNPWdyQG5SYw31eMqR2wtjg+vs4nbnwo1CnvWcB6v7AlDOBfqZveMseH9kLZwcriv1WX0HshOu&#10;0S2B3iGUMmGTYOpIw8LnJI/j+a6WCF81F5DQZW5h/yX3lMB19/PcocrJ34Uy38BLcPyjwkLwEuF3&#10;lsIuwUMvpH4pAYdTTTsH/xmkAI1Dye5v9uDipjeyuQOKaBmUxCh61sN1XBBjr4gG6QAegxzaSxha&#10;Lscay2mGUSf1t5e+O3/gMFgxGkGKamy+7ohmGPH3Ati9STLXHtYvsrxIYaEfWm4eWsRuOJFwY0Bc&#10;qM5Pnb/l87TVcvgCqnnsdgUTERT2rjG1el6c2CCRoLuUHR97N9ArReyFuFbUJXcAO7p92n8hWk2c&#10;tEDnD3LuKFI9oWbwdZFCHu+sbHvP23tcJ+ihuwPaf7/N5+4+g7uiHdG2QqeS7gYgO/K8cMWBLPy8&#10;vdN1lhbPdW5p8HVeJtArQeXWZboqih83uKPPiStpLshj/gRSJwgOUCN537hW94uX+iuddnvk+V8k&#10;2j8lEv+V4V8pg38OwHvI/89Mbzf34Hq49kpy/8I8+g4AAP//AwBQSwMEFAAGAAgAAAAhAKvJtibi&#10;AAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+g/WIvUGtltoUIiDEGp7QpWASlVv&#10;Jl6SiNiOYpOEv+9yak87qx3NvsnWo21Yj12ovVMgZwIYusKb2pUKvo7v0yWwELUzuvEOFdwwwDp/&#10;fMh0avzg9tgfYskoxIVUK6hibFPOQ1Gh1WHmW3R0O/vO6khrV3LT6YHCbcOfhXjlVteOPlS6xW2F&#10;xeVwtQo+Bj1sXuRbv7uct7ef4+LzeydRqafJuFkBizjGPzPc8QkdcmI6+aszgTUKpgsijzQTQeJu&#10;SOZiDuxESspkCTzP+P8S+S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4eMtP10DAACp&#10;CgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq8m2JuIA&#10;AAAMAQAADwAAAAAAAAAAAAAAAAC3BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMYG&#10;AAAAAA==&#10;">
-[...341 lines deleted...]
-              <v:shape id="Flowchart: Document 1" o:spid="_x0000_s1028" type="#_x0000_t114" style="position:absolute;left:264;top:-5919;width:76581;height:16822;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC9iPKUwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFHrTTQsVia4ixYIgORgL6m3Mjkk0Oxuzq4n/3hWEnobH+5zJrDOVuFHjSssKPgcRCOLM&#10;6pJzBX+b3/4IhPPIGivLpOBODmbTt94EY21bXtMt9bkIIexiVFB4X8dSuqwgg25ga+LAHW1j0AfY&#10;5FI32IZwU8mvKBpKgyWHhgJr+ikoO6dXo2Cb4OV7myTtabFf7C4nc5jrdKXUx3s3H4Pw1Pl/8cu9&#10;1GE+PF95Xjl9AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL2I8pTBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" fillcolor="#c9b5ef [3205]" stroked="f" strokeweight="1pt"/>
+            <v:shapetype w14:anchorId="4EEFAC16" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 6" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:113.25pt;margin-top:-28.7pt;width:512.25pt;height:51pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHiakGGgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcGztpnGytOKt0V6kq&#10;RbsrZas9EwyxJcxQILHTX98BOx/a9lT1AgMzzMd7j8V91yhyFNbVoAs6HqWUCM2hrPW+oD9e15/u&#10;KHGe6ZIp0KKgJ+Ho/fLjh0VrcjGBClQpLMEk2uWtKWjlvcmTxPFKNMyNwAiNTgm2YR6Pdp+UlrWY&#10;vVHJJE1nSQu2NBa4cA5vH3snXcb8Ugrun6V0whNVUOzNx9XGdRfWZLlg+d4yU9V8aIP9QxcNqzUW&#10;vaR6ZJ6Rg63/SNXU3IID6UccmgSkrLmIM+A04/TdNNuKGRFnQXCcucDk/l9a/nTcmhdLfPcVOiQw&#10;ANIalzu8DPN00jZhx04J+hHC0wU20XnC8XKWpVk2zyjh6JtN5/M04ppcXxvr/DcBDQlGQS3SEtFi&#10;x43zWBFDzyGhmIZ1rVSkRmnSYtLPWRofXDz4Qml8eO01WL7bdaQub+bYQXnC8Sz0zDvD1zX2sGHO&#10;vzCLVONEKF//jItUgLVgsCipwP76232IRwbQS0mL0imo+3lgVlCivmvk5st4Og1ai4dpNp/gwd56&#10;drcefWgeANU5xo9ieDRDvFdnU1po3lDlq1AVXUxzrF1QfzYffC9o/CVcrFYxCNVlmN/oreEhdUA1&#10;IPzavTFrBho8EvgEZ5Gx/B0bfWzPx+rgQdaRqoBzj+oAPyozMjj8oiD923OMuv715W8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQA4lEV54gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Na8JAFEX3hf6H&#10;4Qnd6cSQpJLmRSQghdIutG66e8mMSXA+0syoaX99x1VdPt7h3nOL9aQVu8jR9dYgLBcRMGkaK3rT&#10;Ihw+t/MVMOfJCFLWSIQf6WBdPj4UlAt7NTt52fuWhRDjckLovB9yzl3TSU1uYQdpwu9oR00+nGPL&#10;xUjXEK4Vj6Mo45p6Exo6GmTVyea0P2uEt2r7Qbs61qtfVb2+HzfD9+ErRXyaTZsXYF5O/h+Gm35Q&#10;hzI41fZshGMKIY6zNKAI8/Q5AXYj4nQZ5tUISZIBLwt+v6H8AwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAeJqQYaAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADiURXniAAAACwEAAA8AAAAAAAAAAAAAAAAAdAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="2085A94F" w14:textId="77777777" w:rsidR="00A461A1" w:rsidRPr="006C5A40" w:rsidRDefault="00A461A1" w:rsidP="00A461A1">
+                    <w:pPr>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="44"/>
+                        <w:szCs w:val="44"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="FFFAEC"/>
+                        <w:sz w:val="44"/>
+                        <w:szCs w:val="44"/>
+                      </w:rPr>
+                      <w:t>Risk Assessment Form</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
               <w10:wrap anchorx="page"/>
-            </v:group>
+            </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
-      <w:tab/>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4DAFD5AE" wp14:editId="6BA4D8F5">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>26035</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-448310</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="10668000" cy="771525"/>
+              <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+              <wp:wrapNone/>
+              <wp:docPr id="614895724" name="Flowchart: Document 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="10668000" cy="771525"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="flowChartDocument">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="533E7C"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:solidFill>
+                          <a:srgbClr val="533E7C"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent1">
+                          <a:shade val="15000"/>
+                        </a:schemeClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="56AD8A52" id="_x0000_t114" coordsize="21600,21600" o:spt="114" path="m,20172v945,400,1887,628,2795,913c3587,21312,4342,21370,5060,21597v2037,,2567,-227,3095,-285c8722,21197,9325,20970,9855,20800v490,-228,945,-400,1472,-740c11817,19887,12347,19660,12875,19375v567,-228,1095,-513,1700,-740c15177,18462,15782,18122,16537,17950v718,-113,1398,-398,2228,-513c19635,17437,20577,17322,21597,17322l21597,,,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path o:connecttype="custom" o:connectlocs="10800,0;0,10800;10800,20400;21600,10800" textboxrect="0,0,21600,17322"/>
+            </v:shapetype>
+            <v:shape id="Flowchart: Document 4" o:spid="_x0000_s1026" type="#_x0000_t114" style="position:absolute;margin-left:2.05pt;margin-top:-35.3pt;width:840pt;height:60.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTzs+2hQIAAJYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X22nTdMFdYogXYcB&#10;xVqsHXpWZCk2IIsapXzt14+SHadrix2KXWRRJB/JZ5KXV7vWsI1C34AteXGSc6ashKqxq5L/fLz5&#10;dMGZD8JWwoBVJd8rz69mHz9cbt1UjaAGUylkBGL9dOtKXofgplnmZa1a4U/AKUtKDdiKQCKusgrF&#10;ltBbk43y/DzbAlYOQSrv6fW6U/JZwtdayXCntVeBmZJTbiGdmM5lPLPZpZiuULi6kX0a4h1ZtKKx&#10;FHSAuhZBsDU2r6DaRiJ40OFEQpuB1o1UqQaqpshfVPNQC6dSLUSOdwNN/v/Byu+bB3ePRMPW+amn&#10;a6xip7GNX8qP7RJZ+4EstQtM0mORn59f5DmRKkk5mRTj0TjSmR3dHfrwVUHL4qXk2sB2UQsM1yDX&#10;rbIhMSY2tz50fgf7GNqDaaqbxpgk4Gq5MMg2gn7j+PT0y2TRh/rLzNj3eVLK0TU7UpBuYW9UBDT2&#10;h9KsqajoUUo5dacaEhJSUjFFp6pFpbo8i3Fkp6ts8Ej8JMCIrKm+AbsHiJ3/GruD6e2jq0rNPTjn&#10;/0qscx48UmSwYXBuGwv4FoChqvrInf2BpI6ayNISqv09MoRutLyTNw397Vvhw71AmiVqENoP4Y6O&#10;2AAlh/7GWQ34+633aE8tTlrOtjSbJfe/1gIVZ+abpeb/XJydxWFOwtl4MiIBn2uWzzV23S6A+qag&#10;TeRkukb7YA5XjdA+0RqZx6ikElZS7JLLgAdhEbqdQYtIqvk8mdEAOxFu7YOTETyyGhv4cfck0PUt&#10;H2havsNhjsX0RbN3ttHTwnwdQDdpEo689nzT8KfG6RdV3C7P5WR1XKezPwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAKFEsq/fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxauwhC&#10;CdlUpVIOSKjQwoWbGy9JIF6H2E3D3+Oc4Dg7o5m32Wq0rRio941jhMVcgSAunWm4Qnh7LWZLED5o&#10;Nrp1TAg/5GGVn59lOjXuxDsa9qESsYR9qhHqELpUSl/WZLWfu444eh+utzpE2VfS9PoUy20rr5RK&#10;pNUNx4Vad7SpqfzaHy3C0+dz81hsh6TcPVC1ed++FN/DGvHyYlzfgwg0hr8wTPgRHfLIdHBHNl60&#10;CNeLGESY3aoExOQny+l0QLhRdyDzTP7/IP8FAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;k87PtoUCAACWBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAoUSyr98AAAAJAQAADwAAAAAAAAAAAAAAAADfBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" fillcolor="#533e7c" strokecolor="#533e7c" strokeweight="2pt">
+              <w10:wrap anchorx="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="46F6827B" w14:textId="7F8D20E8" w:rsidR="003D6393" w:rsidRDefault="00C66DB8">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="6BA6F836">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject17134578" o:spid="_x0000_s2049" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:708.85pt;height:30.15pt;rotation:315;z-index:-251649024;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#533e7c [3204]" stroked="f">
+          <v:textpath style="font-family:&quot;Work Sans&quot;;font-size:1pt" string="Template only MUST modify to site conditions"/>
+          <w10:wrap anchorx="margin" anchory="margin"/>
+        </v:shape>
+      </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10937A93"/>
+    <w:nsid w:val="20CE332F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7916B28E"/>
+    <w:tmpl w:val="7AFA27DA"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="292A6024"/>
+    <w:nsid w:val="34ED25AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3AFA14C8"/>
+    <w:tmpl w:val="8AE60FBE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="335161D6"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:nsid w:val="54755952"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F5DA3A94"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading1"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading2"/>
+      <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading3"/>
+      <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1224" w:hanging="504"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="1728" w:hanging="648"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2232" w:hanging="792"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="2736" w:hanging="936"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A10282F"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:nsid w:val="6605271C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3E722F66"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79841EC1"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:nsid w:val="7DF326F1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DEF26F22"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1570" w:hanging="720"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="1080"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="727650539">
+  <w:num w:numId="1" w16cid:durableId="1666780366">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1653098646">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1316884389">
+  <w:num w:numId="3" w16cid:durableId="847332313">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1850562679">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="585457671">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="508253953">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="668141638">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1181814534">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="344211743">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="686255131">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="592863549">
-[...8 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="500005344">
+  <w:num w:numId="11" w16cid:durableId="1316495436">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000A4560"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00F141B7"/>
+    <w:rsidRoot w:val="00A461A1"/>
+    <w:rsid w:val="002F21E7"/>
+    <w:rsid w:val="003D6393"/>
+    <w:rsid w:val="004757D5"/>
+    <w:rsid w:val="004864F2"/>
+    <w:rsid w:val="00724D99"/>
+    <w:rsid w:val="007B19C9"/>
+    <w:rsid w:val="007B4415"/>
+    <w:rsid w:val="00973364"/>
+    <w:rsid w:val="00A2355A"/>
+    <w:rsid w:val="00A461A1"/>
+    <w:rsid w:val="00B52555"/>
+    <w:rsid w:val="00C66DB8"/>
+    <w:rsid w:val="00D23530"/>
+    <w:rsid w:val="00D276C1"/>
+    <w:rsid w:val="00D8147B"/>
+    <w:rsid w:val="00E909E6"/>
+    <w:rsid w:val="00F01760"/>
+    <w:rsid w:val="00F06D8A"/>
+    <w:rsid w:val="00F37896"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2052"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="238AE3E1"/>
+  <w14:docId w14:val="0C967B36"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{23823AF7-FABF-4492-83CB-405EDE6E321B}"/>
+  <w15:docId w15:val="{7A5ABF2D-D5CB-4FCA-AB10-85999570B015}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Work Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Work Sans" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6676,65 +4122,65 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6789,51 +4235,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -6990,560 +4436,1049 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00973364"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:aliases w:val="Procedure 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00973364"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:numId w:val="9"/>
+      </w:numPr>
+      <w:spacing w:after="120"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Noto Serif Armenian" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Noto Serif Armenian" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="533E7C" w:themeColor="accent1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:aliases w:val="Procedure 2"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00973364"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="4"/>
+      </w:numPr>
+      <w:ind w:left="851" w:hanging="567"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:aliases w:val="Procedure 3"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00973364"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="9"/>
+      </w:numPr>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C423C6"/>
+    <w:rsid w:val="00A461A1"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:kern w:val="0"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:color w:val="3D2E5C" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A461A1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="3D2E5C" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A461A1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A461A1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A461A1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A461A1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F06D8A"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:aliases w:val="Procedure 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00973364"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Noto Serif Armenian" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Noto Serif Armenian" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="533E7C" w:themeColor="accent1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F06D8A"/>
+    <w:pPr>
+      <w:spacing w:before="209"/>
+      <w:ind w:left="3762" w:right="3902"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F06D8A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F06D8A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00F06D8A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F06D8A"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:aliases w:val="Procedure 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00973364"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="533E7C" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:aliases w:val="Procedure 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00724D99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Noto Serif Armenian" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Noto Serif Armenian" w:cstheme="majorBidi"/>
+      <w:color w:val="533E7C" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A461A1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="3D2E5C" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A461A1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="3D2E5C" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A461A1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A461A1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A461A1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A461A1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A461A1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A461A1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A461A1"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A461A1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A461A1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="3D2E5C" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A461A1"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="3D2E5C" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="3D2E5C" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="3D2E5C" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A461A1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="3D2E5C" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A461A1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="3D2E5C" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000A4560"/>
+    <w:rsid w:val="00A461A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000A4560"/>
+    <w:rsid w:val="00A461A1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000A4560"/>
+    <w:rsid w:val="00A461A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000A4560"/>
+    <w:rsid w:val="00A461A1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00BE0CAA"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00A461A1"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...72 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="CSaIM Colours">
+    <a:clrScheme name="CSaIM Colour Palette">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="373545"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="DCD8DC"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="533E7C"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C9B5EF"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="EBFFB2"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFFAEC"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="000000"/>
+        <a:srgbClr val="272727"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="FFFFFF"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="533E7C"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="C9B5EF"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{213E2DDB-9873-4E1E-B40C-6E0209D68961}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>1421</Characters>
+  <Pages>1</Pages>
+  <Words>179</Words>
+  <Characters>1022</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>8</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1667</CharactersWithSpaces>
+  <CharactersWithSpaces>1199</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Chris Donnelly</dc:creator>
+  <dc:creator>Debbie Nation</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>