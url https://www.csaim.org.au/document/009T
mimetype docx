--- v1 (2026-01-30)
+++ v2 (2026-06-13)
@@ -32,88 +32,87 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00912A97">
         <w:rPr>
           <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Procedure Verification</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Work Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Work Sans" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:id w:val="1646091698"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="7B3B713C" w14:textId="204A9022" w:rsidR="00576423" w:rsidRDefault="00576423" w:rsidP="00C927F3">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:numPr>
               <w:ilvl w:val="0"/>
               <w:numId w:val="0"/>
             </w:numPr>
             <w:spacing w:after="60"/>
             <w:ind w:left="284" w:hanging="284"/>
           </w:pPr>
           <w:r>
             <w:t>Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="78A76300" w14:textId="14858842" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="00C927F3">
+        <w:p w14:paraId="78A76300" w14:textId="7381B14E" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="00C927F3">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:hyperlink w:anchor="_Toc216777414" w:history="1">
             <w:r w:rsidR="0038563B" w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -158,71 +157,71 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc216777414 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="0038563B" w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="0038563B" w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0038563B">
+            <w:r w:rsidR="00C61E8D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="0038563B" w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="488DEA64" w14:textId="79611B43" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
+        <w:p w14:paraId="488DEA64" w14:textId="67AA58B2" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc216777415" w:history="1">
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
@@ -258,71 +257,71 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc216777415 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C61E8D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0765CDAE" w14:textId="01C79436" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
+        <w:p w14:paraId="0765CDAE" w14:textId="59B6E31B" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc216777416" w:history="1">
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
@@ -358,71 +357,71 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc216777416 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C61E8D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="67904D65" w14:textId="2E842241" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
+        <w:p w14:paraId="67904D65" w14:textId="7DD624FF" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc216777417" w:history="1">
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
@@ -458,71 +457,71 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc216777417 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C61E8D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="25F61CF2" w14:textId="3900F594" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
+        <w:p w14:paraId="25F61CF2" w14:textId="1D36DE33" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc216777418" w:history="1">
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
@@ -558,71 +557,71 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc216777418 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C61E8D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6DC1300D" w14:textId="6A7AC023" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
+        <w:p w14:paraId="6DC1300D" w14:textId="7A33D058" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc216777419" w:history="1">
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
@@ -658,71 +657,71 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc216777419 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C61E8D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="275D4F25" w14:textId="1AE40B92" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
+        <w:p w14:paraId="275D4F25" w14:textId="4E5A10E5" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc216777420" w:history="1">
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
@@ -758,71 +757,71 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc216777420 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C61E8D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="41B211FD" w14:textId="4855464C" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
+        <w:p w14:paraId="41B211FD" w14:textId="6999B572" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc216777421" w:history="1">
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
@@ -858,71 +857,71 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc216777421 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C61E8D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6768DEB0" w14:textId="07AA34C9" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
+        <w:p w14:paraId="6768DEB0" w14:textId="6FD07F81" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc216777422" w:history="1">
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
@@ -958,71 +957,71 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc216777422 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C61E8D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3D340697" w14:textId="4FC6C1F4" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
+        <w:p w14:paraId="3D340697" w14:textId="4E087625" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc216777423" w:history="1">
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
@@ -1058,71 +1057,71 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc216777423 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C61E8D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0FEDA3FA" w14:textId="2F64F659" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
+        <w:p w14:paraId="0FEDA3FA" w14:textId="0E3B4CE0" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc216777424" w:history="1">
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
@@ -1158,71 +1157,71 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc216777424 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C61E8D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2AB86E7C" w14:textId="214957C5" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
+        <w:p w14:paraId="2AB86E7C" w14:textId="5257B4C7" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc216777425" w:history="1">
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>12.</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
@@ -1258,71 +1257,71 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc216777425 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C61E8D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="00735B86" w14:textId="712C7ED3" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
+        <w:p w14:paraId="00735B86" w14:textId="21613239" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc216777426" w:history="1">
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>13.</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
@@ -1358,71 +1357,71 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc216777426 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C61E8D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="648ADA4D" w14:textId="50FCD508" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
+        <w:p w14:paraId="648ADA4D" w14:textId="47B708AA" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc216777427" w:history="1">
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14.</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
@@ -1458,71 +1457,71 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc216777427 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C61E8D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3DE5A5C6" w14:textId="30BE9F53" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
+        <w:p w14:paraId="3DE5A5C6" w14:textId="0F8564BA" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc216777428" w:history="1">
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>15.</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
@@ -1558,71 +1557,71 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc216777428 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C61E8D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2E156E27" w14:textId="56B09929" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
+        <w:p w14:paraId="2E156E27" w14:textId="205AF652" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc216777429" w:history="1">
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>16.</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
@@ -1658,71 +1657,71 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc216777429 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C61E8D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>11</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="072FA41D" w14:textId="5B748410" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
+        <w:p w14:paraId="072FA41D" w14:textId="4E56769F" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc216777430" w:history="1">
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>17.</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
@@ -1758,71 +1757,71 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc216777430 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C61E8D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>11</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="49B7AD20" w14:textId="04552FB2" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
+        <w:p w14:paraId="49B7AD20" w14:textId="41D1252A" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc216777431" w:history="1">
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>18.</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
@@ -1858,71 +1857,71 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc216777431 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C61E8D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>12</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="26796E22" w14:textId="2C269E66" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
+        <w:p w14:paraId="26796E22" w14:textId="30A9136B" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc216777432" w:history="1">
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>19.</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
@@ -1958,71 +1957,71 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc216777432 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C61E8D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>12</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1B82C919" w14:textId="2DB10A4A" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
+        <w:p w14:paraId="1B82C919" w14:textId="5DE0D35D" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc216777433" w:history="1">
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20.</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
@@ -2058,71 +2057,71 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc216777433 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C61E8D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>13</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="03698726" w14:textId="0B64AECE" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
+        <w:p w14:paraId="03698726" w14:textId="585B7C88" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc216777434" w:history="1">
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>21.</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
@@ -2158,71 +2157,71 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc216777434 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C61E8D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>13</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="02725FBA" w14:textId="09C53A9E" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
+        <w:p w14:paraId="02725FBA" w14:textId="78C81639" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc216777435" w:history="1">
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>22.</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
@@ -2258,71 +2257,71 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc216777435 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C61E8D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>13</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="78CF0868" w14:textId="6C883F14" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
+        <w:p w14:paraId="78CF0868" w14:textId="17813FE6" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc216777436" w:history="1">
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>23.</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
@@ -2358,71 +2357,71 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc216777436 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C61E8D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="39827392" w14:textId="1AC40FB1" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
+        <w:p w14:paraId="39827392" w14:textId="328AFA7F" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc216777437" w:history="1">
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>24.</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
@@ -2458,71 +2457,71 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc216777437 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C61E8D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5C988746" w14:textId="42D41292" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
+        <w:p w14:paraId="5C988746" w14:textId="70FF34C1" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc216777438" w:history="1">
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>25.</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
@@ -2558,71 +2557,71 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc216777438 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C61E8D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="628A5D19" w14:textId="17D7EA88" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
+        <w:p w14:paraId="628A5D19" w14:textId="430CDE5D" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc216777439" w:history="1">
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>26.</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
@@ -2658,71 +2657,71 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc216777439 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C61E8D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>15</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="71226BA9" w14:textId="1734199A" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
+        <w:p w14:paraId="71226BA9" w14:textId="5AF0DCC9" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc216777440" w:history="1">
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>27.</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
@@ -2758,71 +2757,71 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc216777440 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C61E8D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>15</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="50891B98" w14:textId="1D561DA6" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
+        <w:p w14:paraId="50891B98" w14:textId="0B84344E" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc216777441" w:history="1">
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>28.</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
@@ -2858,71 +2857,71 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc216777441 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C61E8D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>15</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="36F470F5" w14:textId="4C74E1A3" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
+        <w:p w14:paraId="36F470F5" w14:textId="0514D1B5" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc216777442" w:history="1">
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>29.</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
@@ -2958,71 +2957,71 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc216777442 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C61E8D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>16</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5A9E3F91" w14:textId="2FE02BF3" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
+        <w:p w14:paraId="5A9E3F91" w14:textId="35F6F7A1" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc216777443" w:history="1">
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>30.</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
@@ -3058,71 +3057,71 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc216777443 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C61E8D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>16</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="03F99258" w14:textId="777F4B30" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
+        <w:p w14:paraId="03F99258" w14:textId="48DB5618" w:rsidR="0038563B" w:rsidRPr="0038563B" w:rsidRDefault="0038563B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc216777444" w:history="1">
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>31.</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
@@ -3158,71 +3157,71 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc216777444 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C61E8D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>16</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3273F6EB" w14:textId="330C5596" w:rsidR="00576423" w:rsidRDefault="0038563B" w:rsidP="0038563B">
+        <w:p w14:paraId="3273F6EB" w14:textId="5FF91705" w:rsidR="00576423" w:rsidRDefault="0038563B" w:rsidP="0038563B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc216777445" w:history="1">
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>32.</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
@@ -3253,58 +3252,58 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc216777445 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C61E8D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>17</w:t>
             </w:r>
             <w:r w:rsidRPr="0038563B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidR="00C927F3">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="3BB034A6" w14:textId="3D8422C9" w:rsidR="00576423" w:rsidRDefault="00576423">
       <w:pPr>
@@ -3377,53 +3376,52 @@
       <w:r w:rsidRPr="00D76149">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> are identified, </w:t>
       </w:r>
       <w:r w:rsidR="0014066E" w:rsidRPr="00D76149">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">appropriate </w:t>
       </w:r>
       <w:r w:rsidRPr="00D76149">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">corrective actions </w:t>
       </w:r>
       <w:r w:rsidR="0014066E" w:rsidRPr="00D76149">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>should be undertaken.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="728BEB17" w14:textId="6EE86D10" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+    <w:p w14:paraId="728BEB17" w14:textId="6EE86D10" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="000424A9">
       <w:pPr>
-        <w:spacing w:after="480"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D76149">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Each question is </w:t>
       </w:r>
       <w:r w:rsidR="0014066E" w:rsidRPr="00D76149">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>scored on a scale</w:t>
       </w:r>
       <w:r w:rsidRPr="00D76149">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of one (1).  If </w:t>
       </w:r>
       <w:r w:rsidR="0014066E" w:rsidRPr="00D76149">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -3601,1074 +3599,264 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C47C3DF" w14:textId="36AD4EE2" w:rsidR="00576423" w:rsidRPr="00DC025E" w:rsidRDefault="00E1074E" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC025E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Does the workplace have signage displayed indicating smoke free / designated smoking area?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48322C43" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...110 lines deleted...]
-            <w:bookmarkEnd w:id="2"/>
+          <w:p w14:paraId="48322C43" w14:textId="203E2D41" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47D8CF8B" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="47D8CF8B" w14:textId="0BBE57E2" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="6A5B425C" w14:textId="77777777" w:rsidTr="00D76149">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63E0B343" w14:textId="3DA6098A" w:rsidR="00576423" w:rsidRPr="00DC025E" w:rsidRDefault="00E1074E" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC025E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Has the workplace instigated UV protection measures for workers exposed to ultraviolet radiation?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E49FF7C" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3E49FF7C" w14:textId="14748A19" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37DB1256" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="37DB1256" w14:textId="0C5ADA47" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="71FDC998" w14:textId="77777777" w:rsidTr="00D76149">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A0DAA73" w14:textId="594D640A" w:rsidR="00576423" w:rsidRPr="00DC025E" w:rsidRDefault="00E1074E" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC025E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Where voice issues have been identified have strategies been put into place?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0950CE41" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0950CE41" w14:textId="6F2DD1D8" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C054A3C" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7C054A3C" w14:textId="55E28C51" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="06230D43" w14:textId="77777777" w:rsidTr="00D76149">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="302BB857" w14:textId="77574867" w:rsidR="00576423" w:rsidRPr="00DC025E" w:rsidRDefault="00E1074E" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC025E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Employee Assistant Program in place?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="184BBFA5" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="184BBFA5" w14:textId="42BC642A" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D03CED8" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2D03CED8" w14:textId="4BD8442E" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="3A48FF07" w14:textId="77777777" w:rsidTr="00D76149">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09C0802F" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -4729,57 +3917,57 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28FAD84E" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5CADDE0C" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc122415907"/>
-      <w:bookmarkStart w:id="4" w:name="_Toc216777415"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc122415907"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc216777415"/>
       <w:r w:rsidRPr="00D76149">
         <w:t>Incident Reporting &amp; Investigation (2)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5212" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6087"/>
         <w:gridCol w:w="1704"/>
         <w:gridCol w:w="2835"/>
       </w:tblGrid>
       <w:tr w:rsidR="00042FA3" w:rsidRPr="00D76149" w14:paraId="5F61C546" w14:textId="77777777" w:rsidTr="00D76149">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
             <w:vAlign w:val="center"/>
@@ -4875,811 +4063,205 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44D9FEE6" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Are Incidents reported and logged onto the incident data base or equivalent?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A1489AE" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7A1489AE" w14:textId="5FC02B92" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00F2C709" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="00F2C709" w14:textId="505B75B9" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="577AEF3E" w14:textId="77777777" w:rsidTr="00D76149">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="778FA356" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Are Investigations commenced within 24 / 48 hours?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C7A0C0F" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5C7A0C0F" w14:textId="45C307F7" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="512D71FE" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="512D71FE" w14:textId="6A54796C" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="774C62A1" w14:textId="77777777" w:rsidTr="00D76149">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="223912CA" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Is a corrective action system in place, and actions implemented within a reasonable time frame?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02928D21" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="02928D21" w14:textId="5CFDAA5C" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B3CD1E0" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4B3CD1E0" w14:textId="66155F80" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="155F9325" w14:textId="77777777" w:rsidTr="00D76149">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4870ACAE" w14:textId="4779DA66" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
@@ -5694,277 +4276,75 @@
             <w:r w:rsidR="004158B2" w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>atholic Safety &amp; Injury Management (C</w:t>
             </w:r>
             <w:r w:rsidR="00264AD9" w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="004158B2" w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>aIM)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="259D6229" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="259D6229" w14:textId="078E6DEC" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21CB754B" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="21CB754B" w14:textId="0A7D64BD" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="71D8CC4D" w14:textId="77777777" w:rsidTr="00D76149">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E9C9E34" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -6021,64 +4401,84 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7851B6A5" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B3847BE" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC34E8">
+    <w:p w14:paraId="53C60AF2" w14:textId="4CB20143" w:rsidR="000424A9" w:rsidRDefault="000424A9" w:rsidP="000424A9">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc122415908"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc216777416"/>
+    </w:p>
+    <w:p w14:paraId="63E755DB" w14:textId="77777777" w:rsidR="000424A9" w:rsidRDefault="000424A9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B3847BE" w14:textId="355688AC" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="000424A9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="1440"/>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc122415908"/>
-      <w:bookmarkStart w:id="6" w:name="_Toc216777416"/>
       <w:r w:rsidRPr="00D76149">
         <w:lastRenderedPageBreak/>
         <w:t>Work Environment &amp; Facilities (3)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5212" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6087"/>
         <w:gridCol w:w="1704"/>
         <w:gridCol w:w="2835"/>
       </w:tblGrid>
       <w:tr w:rsidR="00042FA3" w:rsidRPr="00D76149" w14:paraId="742FAB92" w14:textId="77777777" w:rsidTr="00D76149">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
             <w:vAlign w:val="center"/>
@@ -6174,1724 +4574,379 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63D5F7EC" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Is there adequate lighting?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22950A8D" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="22950A8D" w14:textId="1F468BC0" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AC299B1" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4AC299B1" w14:textId="0C151154" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="15C55A2E" w14:textId="77777777" w:rsidTr="00D76149">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5326115B" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Are there appropriate number of toilets for workers (and any others at the site)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7674B3C9" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7674B3C9" w14:textId="79B41404" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76221D27" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="76221D27" w14:textId="706BFC1F" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="1B01930A" w14:textId="77777777" w:rsidTr="00D76149">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F2157AC" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Are there adequate dining facilities?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D2D4DD5" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4D2D4DD5" w14:textId="5D8A6F17" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E0FB0E1" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5E0FB0E1" w14:textId="0C70C6E1" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="2C95A981" w14:textId="77777777" w:rsidTr="00D76149">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26729E4E" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Is there enough storage for workers belongings?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="162FEE9B" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="162FEE9B" w14:textId="56ABFC21" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47E162BC" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...646 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="47E162BC" w14:textId="22D4BEE4" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B56B5E" w:rsidRPr="00D76149" w14:paraId="05C9372B" w14:textId="77777777" w:rsidTr="00D76149">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A3394B7" w14:textId="77777777" w:rsidR="00B56B5E" w:rsidRPr="00D76149" w:rsidRDefault="00B56B5E" w:rsidP="00B56B5E">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TOTAL SCORE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47DCEEF8" w14:textId="0715D25C" w:rsidR="00B56B5E" w:rsidRPr="00D76149" w:rsidRDefault="00B56B5E" w:rsidP="00B56B5E">
+          <w:p w14:paraId="47DCEEF8" w14:textId="4DCB4FB9" w:rsidR="00B56B5E" w:rsidRPr="00D76149" w:rsidRDefault="00B56B5E" w:rsidP="00B56B5E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:r w:rsidR="00E1074E">
+            <w:r w:rsidR="000424A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01C88CAB" w14:textId="77777777" w:rsidR="00B56B5E" w:rsidRPr="00D76149" w:rsidRDefault="00B56B5E" w:rsidP="00B56B5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3D2F4C64" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+    <w:p w14:paraId="3D2F4C64" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="000424A9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc122415909"/>
-      <w:bookmarkStart w:id="8" w:name="_Toc216777417"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc122415909"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc216777417"/>
       <w:r w:rsidRPr="00D76149">
         <w:t>Asbestos (4)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5212" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6087"/>
         <w:gridCol w:w="1704"/>
         <w:gridCol w:w="2835"/>
       </w:tblGrid>
       <w:tr w:rsidR="00042FA3" w:rsidRPr="00D76149" w14:paraId="3E3C39D4" w14:textId="77777777" w:rsidTr="00DC34E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
             <w:vAlign w:val="center"/>
@@ -7987,1078 +5042,270 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2783526F" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Does the site have an Asbestos Register that has been reviewed in the last five (5) years by a competent person?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73FE2CAF" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="73FE2CAF" w14:textId="2201ED59" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="790536E6" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="790536E6" w14:textId="1EF46CE2" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="1D7ACCDA" w14:textId="77777777" w:rsidTr="00DC34E8">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C3EA54C" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Does the site have an Asbestos Management Plan has been reviewed in the last five (5) years by competent worker?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A58272D" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7A58272D" w14:textId="48109BB8" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22E3EFFF" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="22E3EFFF" w14:textId="3EFB419B" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="6DB009DC" w14:textId="77777777" w:rsidTr="00DC34E8">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B11780D" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
+          <w:p w14:paraId="0B11780D" w14:textId="07EC0BE5" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Annual asbestos inspections completed at site level?</w:t>
+              <w:t>Annual asbestos inspections completed?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38374EAF" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="38374EAF" w14:textId="746864FA" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CD25FBF" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3CD25FBF" w14:textId="4032B577" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="4615AD35" w14:textId="77777777" w:rsidTr="00DC34E8">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15773735" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Asbestos removed from site and documentation kept?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="198DB084" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="198DB084" w14:textId="0D4A9D57" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BB97DA2" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6BB97DA2" w14:textId="63F6C759" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="720B044E" w14:textId="77777777" w:rsidTr="00DC34E8">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48A29FBF" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -9097,76 +5344,90 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AA11E0F" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="45F364E8" w14:textId="3A0CEC61" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC34E8">
+    <w:p w14:paraId="6D823918" w14:textId="77777777" w:rsidR="000424A9" w:rsidRDefault="000424A9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif Armenian" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Noto Serif Armenian" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="533E7C" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc122415910"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc216777418"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45F364E8" w14:textId="63CDE976" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="000424A9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="2280"/>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc122415910"/>
-      <w:bookmarkStart w:id="10" w:name="_Toc216777418"/>
       <w:r w:rsidRPr="00D76149">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Consultation </w:t>
       </w:r>
       <w:r w:rsidR="00264AD9" w:rsidRPr="00D76149">
         <w:t xml:space="preserve">Cooperation </w:t>
       </w:r>
       <w:r w:rsidRPr="00D76149">
         <w:t>and Co</w:t>
       </w:r>
       <w:r w:rsidR="00264AD9" w:rsidRPr="00D76149">
         <w:t>ordination</w:t>
       </w:r>
       <w:r w:rsidRPr="00D76149">
         <w:t xml:space="preserve"> (5)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
-      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5212" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6087"/>
         <w:gridCol w:w="1704"/>
         <w:gridCol w:w="2835"/>
       </w:tblGrid>
       <w:tr w:rsidR="00042FA3" w:rsidRPr="00D76149" w14:paraId="621B9727" w14:textId="77777777" w:rsidTr="00DC34E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
             <w:vAlign w:val="center"/>
@@ -9254,884 +5515,230 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5782A5E2" w14:textId="68649C18" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00264AD9" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Is there a mechanism in place that facilitates consultation/communication on WHS matters?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A22AC76" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...86 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4A22AC76" w14:textId="717F5C8F" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F3F1125" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...86 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2F3F1125" w14:textId="0282DDB0" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="44E1B36D" w14:textId="77777777" w:rsidTr="00DC34E8">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F5962C4" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>WHS Board / Council report is completed at least 6 monthly?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="432EA9FB" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...86 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="432EA9FB" w14:textId="5BB148F5" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="703BE589" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...86 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="703BE589" w14:textId="3E0EDFEC" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="3A768FE1" w14:textId="77777777" w:rsidTr="00DC34E8">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21AD43C7" w14:textId="7D2AB18B" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00E1074E" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E1074E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Where changes have occurred, (building works, change in work practice, procedural changes) what consultation has occurred?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F0DE158" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...86 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0F0DE158" w14:textId="73B67C4C" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="228A9B5A" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...86 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="228A9B5A" w14:textId="3B48D23F" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="01A895FE" w14:textId="77777777" w:rsidTr="00DC34E8">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E95F4AD" w14:textId="718D1FA7" w:rsidR="00576423" w:rsidRPr="00E1074E" w:rsidRDefault="00576423" w:rsidP="00DC025E">
+          <w:p w14:paraId="4E95F4AD" w14:textId="5126DCA6" w:rsidR="00576423" w:rsidRPr="00E1074E" w:rsidRDefault="00E1074E" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E1074E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>Is there an elected Heath Safety Representative (HSR) on site?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69D870E7" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...86 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="69D870E7" w14:textId="2717CC8F" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F7048E0" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...86 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2F7048E0" w14:textId="3ACB5F67" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="6F868C9D" w14:textId="77777777" w:rsidTr="00DC34E8">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B8ED1DE" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00DC34E8" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC34E8">
@@ -10189,58 +5796,58 @@
             <w:tcW w:w="1334" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75D7B6A3" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2D7217F5" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc122415911"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc122415911"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc216777419"/>
       <w:bookmarkStart w:id="12" w:name="_Hlk122341741"/>
-      <w:bookmarkStart w:id="13" w:name="_Toc216777419"/>
       <w:r w:rsidRPr="00D76149">
         <w:t>Contractor Management (6)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
-      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5212" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6087"/>
         <w:gridCol w:w="1704"/>
         <w:gridCol w:w="2835"/>
       </w:tblGrid>
       <w:tr w:rsidR="00042FA3" w:rsidRPr="00D76149" w14:paraId="554CA8F3" w14:textId="77777777" w:rsidTr="00DC34E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
             <w:vAlign w:val="center"/>
@@ -10328,1066 +5935,258 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78FA43A5" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Preferred Contractor Register has been reviewed and updated within last 12 months?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34021B2F" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="34021B2F" w14:textId="5E0365E7" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FD9B8DC" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4FD9B8DC" w14:textId="48BB8C55" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="75B9E639" w14:textId="77777777" w:rsidTr="00DC34E8">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D53DE61" w14:textId="46C1F6BE" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Contractors have been inducted / re-inducted (within last 5 years</w:t>
             </w:r>
             <w:r w:rsidR="0064198D" w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>),</w:t>
             </w:r>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> and records retained? (Please note:  this is not required for emergency work)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15873CA2" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="15873CA2" w14:textId="387ABC0A" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="002DBD0A" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="002DBD0A" w14:textId="436944A1" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="580A8D24" w14:textId="77777777" w:rsidTr="00DC34E8">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77C1FE62" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Where building / renovations / improvement works have been completed, has a risk assessment been completed on the impact to the workers on site?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6848F08F" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6848F08F" w14:textId="49DD22D1" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51417AA3" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="51417AA3" w14:textId="578CA685" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="04041C61" w14:textId="77777777" w:rsidTr="00DC34E8">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="459260D7" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Has any building project over $450,000 commenced within the last 12 months?  If answered yes, has the worksite been provided with a copy of the Principal Contractors Safety Management Plan?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B9A020E" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1B9A020E" w14:textId="2A1A61CE" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E4DA6C7" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7E4DA6C7" w14:textId="438D9859" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E1074E" w:rsidRPr="00D76149" w14:paraId="4D7635B1" w14:textId="77777777" w:rsidTr="00DC34E8">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39BD8A9D" w14:textId="4003870D" w:rsidR="00E1074E" w:rsidRPr="00D76149" w:rsidRDefault="00E1074E" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E1074E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Have the contractors been monitored to ensure compliance?</w:t>
             </w:r>
@@ -11404,53 +6203,53 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A1908E0" w14:textId="77777777" w:rsidR="00E1074E" w:rsidRPr="00D76149" w:rsidRDefault="00E1074E" w:rsidP="00D76149">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="5B97AA16" w14:textId="77777777" w:rsidTr="00DC34E8">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="5B97AA16" w14:textId="77777777" w:rsidTr="000424A9">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="577"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CC160EC" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00DC34E8" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC34E8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -11483,126 +6282,93 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:r w:rsidR="00264AD9" w:rsidRPr="00DC34E8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A9905B2" w14:textId="77777777" w:rsidR="00576423" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...46 lines deleted...]
-          </w:p>
           <w:p w14:paraId="2AECDAEE" w14:textId="77777777" w:rsidR="00E1074E" w:rsidRPr="00DC34E8" w:rsidRDefault="00E1074E" w:rsidP="00D76149">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="523EC386" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+    <w:p w14:paraId="2C427EB1" w14:textId="77777777" w:rsidR="000424A9" w:rsidRDefault="000424A9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif Armenian" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Noto Serif Armenian" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="533E7C" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc122415912"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc216777420"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="523EC386" w14:textId="27E58C42" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc122415912"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00D76149">
         <w:lastRenderedPageBreak/>
         <w:t>Audit (7)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
-      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5212" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6086"/>
         <w:gridCol w:w="1707"/>
         <w:gridCol w:w="2833"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D76149" w:rsidRPr="00D76149" w14:paraId="79F54135" w14:textId="77777777" w:rsidTr="00DC34E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
             <w:vAlign w:val="center"/>
@@ -11687,551 +6453,161 @@
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50D3767A" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Has the site reported any audit activity and Non-conformances to worksite WHS Committee /Board / Council?</w:t>
+              <w:t xml:space="preserve">Has the site reported any audit activity and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D76149">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Non-conformances</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D76149">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to worksite WHS Committee /Board / Council?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B7519A2" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5B7519A2" w14:textId="2A0BE28E" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36654A99" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="36654A99" w14:textId="0E03276B" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="634070A2" w14:textId="77777777" w:rsidTr="00DC34E8">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76BBC957" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Has the site completed corrective actions required in the allocated timeframes and records retained?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D27F8A2" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1D27F8A2" w14:textId="69C66DC0" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="217A133B" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="217A133B" w14:textId="24FF1B48" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="2EB7BFA6" w14:textId="77777777" w:rsidTr="00DC34E8">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A2DEB84" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00DC34E8" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC34E8">
@@ -12279,57 +6655,57 @@
             <w:tcW w:w="1334" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="366729B4" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00DC34E8" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3BC6C136" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc122415913"/>
-      <w:bookmarkStart w:id="17" w:name="_Toc216777421"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc122415913"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc216777421"/>
       <w:r w:rsidRPr="00D76149">
         <w:t>Driver Safety (8)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
-      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5212" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6086"/>
         <w:gridCol w:w="1707"/>
         <w:gridCol w:w="2833"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D76149" w:rsidRPr="00D76149" w14:paraId="7169B417" w14:textId="77777777" w:rsidTr="00DC34E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
             <w:vAlign w:val="center"/>
@@ -12425,544 +6801,140 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F2EB882" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>If workers are driving for work purposes the site has visually sighted the workers licence and documented the expiry date?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E6951A2" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3E6951A2" w14:textId="058B25BF" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="696D77CF" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="696D77CF" w14:textId="7C6D3B5C" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="167FCD31" w14:textId="77777777" w:rsidTr="00DC34E8">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6232B1C5" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Site owned vehicles (tractors, gators, buses) serviced as per manufacturers recommendations and registered as required?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DDACCD9" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4DDACCD9" w14:textId="4B04C5EC" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DF18B74" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5DF18B74" w14:textId="4633C476" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="12636149" w14:textId="77777777" w:rsidTr="00DC34E8">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FEF816E" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00DC34E8" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
@@ -13020,61 +6992,77 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13111BC7" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00DC34E8" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3328868C" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+    <w:p w14:paraId="5F86ABDA" w14:textId="77777777" w:rsidR="000424A9" w:rsidRDefault="000424A9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif Armenian" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Noto Serif Armenian" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="533E7C" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc122415914"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc216777422"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3328868C" w14:textId="1B8BDC14" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc122415914"/>
-      <w:bookmarkStart w:id="19" w:name="_Toc216777422"/>
       <w:r w:rsidRPr="00D76149">
+        <w:lastRenderedPageBreak/>
         <w:t>Electrical (9)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
-      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5212" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6086"/>
         <w:gridCol w:w="1707"/>
         <w:gridCol w:w="2833"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D76149" w:rsidRPr="00D76149" w14:paraId="40ED6427" w14:textId="77777777" w:rsidTr="00DC34E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
             <w:vAlign w:val="center"/>
@@ -13142,3197 +7130,813 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Actions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="63258B1D" w14:textId="77777777" w:rsidTr="00DC34E8">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E2800AF" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
+          <w:p w14:paraId="6E2800AF" w14:textId="3DA31A0B" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Electrical testing &amp; tagging register is current (updated within last 12 months)?</w:t>
+              <w:t xml:space="preserve">Electrical testing </w:t>
+            </w:r>
+            <w:r w:rsidR="00D5578B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D76149">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tagging register </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D76149">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D76149">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> current (updated within last 12 months)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FAF3595" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0FAF3595" w14:textId="64D843D4" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FA76048" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4FA76048" w14:textId="4A9C2F88" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="072096F1" w14:textId="77777777" w:rsidTr="00DC34E8">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3256B306" w14:textId="2DE8502B" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00E1074E" w:rsidP="00DC025E">
+          <w:p w14:paraId="3256B306" w14:textId="1904DB3C" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00E1074E" w:rsidP="00DC025E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E1074E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Is the worker competent / trained (If site worker completes)?</w:t>
+              <w:t>Is the worker competent / trained (If site worker completes</w:t>
+            </w:r>
+            <w:r w:rsidR="00D5578B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> testing and tagging</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E1074E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="431EBEB4" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="431EBEB4" w14:textId="71340089" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D86CAD9" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0D86CAD9" w14:textId="57AF0A89" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="3F223697" w14:textId="77777777" w:rsidTr="00DC34E8">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="084B4032" w14:textId="69ADCAE0" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00E1074E" w:rsidP="00DC025E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E1074E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Site owned machine calibrated?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49EA6AD2" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="49EA6AD2" w14:textId="327298EB" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4110DE05" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4110DE05" w14:textId="73056EA5" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="59E11334" w14:textId="77777777" w:rsidTr="00DC34E8">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B334DBE" w14:textId="3427C7E3" w:rsidR="00E1074E" w:rsidRPr="00E1074E" w:rsidRDefault="00E1074E" w:rsidP="00DC025E">
+          <w:p w14:paraId="1E95115B" w14:textId="4A89A5EB" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00E1074E" w:rsidP="00D5578B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E1074E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Does the site have any </w:t>
             </w:r>
             <w:r w:rsidR="00DC025E" w:rsidRPr="00E1074E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>piggyback</w:t>
             </w:r>
             <w:r w:rsidRPr="00E1074E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> / double adaptors in use?</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="00D5578B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00E1074E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>(Drama / Art exception)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57C78302" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="57C78302" w14:textId="3945D0B1" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BF9D159" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1BF9D159" w14:textId="71613547" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="7DC9EF9D" w14:textId="77777777" w:rsidTr="00DC34E8">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AAAA3DC" w14:textId="227238C8" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00E1074E" w:rsidP="00DC025E">
+          <w:p w14:paraId="2AAAA3DC" w14:textId="3E0BAD0C" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00E1074E" w:rsidP="00DC025E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E1074E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Portable Residual Current Device's (RCD's) push-button tested prior to </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Portable Residual Current Devices (RCDs) push-button tested prior to use?</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F5CECF6" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6F5CECF6" w14:textId="007C83B9" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AFB827E" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5AFB827E" w14:textId="4663DF5B" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="18718523" w14:textId="77777777" w:rsidTr="00DC34E8">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46FA640E" w14:textId="7AA88049" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00E1074E" w:rsidP="00DC025E">
+          <w:p w14:paraId="46FA640E" w14:textId="04FC396E" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00E1074E" w:rsidP="00DC025E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E1074E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Have fixed/portable RCD's undergone</w:t>
+              <w:t>Have fixed/portable RCDs undergone</w:t>
             </w:r>
             <w:r w:rsidR="00DC025E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> six (6)</w:t>
             </w:r>
             <w:r w:rsidRPr="00E1074E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> push button testing?</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D5578B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">month </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E1074E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>push button testing?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EDD370B" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0EDD370B" w14:textId="04A2DEE4" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57955F2F" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="57955F2F" w14:textId="43D605A2" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="310164A5" w14:textId="77777777" w:rsidTr="00DC34E8">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="560D5B3E" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1 yearly trip time fixed RCD testing completed, and records retained?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="597236F5" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="597236F5" w14:textId="70F0F780" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DB34241" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0DB34241" w14:textId="774D70E5" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="10EAA3BF" w14:textId="77777777" w:rsidTr="00DC34E8">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D7EEE27" w14:textId="2638432F" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00E1074E" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E1074E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Are "New to Service" tags applied to new electrical equipment?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29830A56" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="29830A56" w14:textId="18257C8E" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2330599D" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2330599D" w14:textId="6753E282" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="47145347" w14:textId="77777777" w:rsidTr="00DC34E8">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14988359" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Certificate of compliance (COC) retained on site for any electrical work completed?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39F3A036" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="39F3A036" w14:textId="2A69C28B" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5255F7E8" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5255F7E8" w14:textId="71281991" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="6E2DCB18" w14:textId="77777777" w:rsidTr="00DC34E8">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71CB9605" w14:textId="18B574AC" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00E1074E" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D20CF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Have damaged / faulty electrical appliances been fitted with a Danger / Out of Service Tag?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A4725BE" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2A4725BE" w14:textId="124E20DF" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="067FC178" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="067FC178" w14:textId="36591382" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00252B82" w:rsidRPr="00D76149" w14:paraId="387A1806" w14:textId="77777777" w:rsidTr="00DC34E8">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FBCB40C" w14:textId="4960A347" w:rsidR="00252B82" w:rsidRPr="00D76149" w:rsidRDefault="00E1074E" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E1074E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Are power boards fitted with override protection?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="055426D3" w14:textId="6B3E3EF4" w:rsidR="00252B82" w:rsidRPr="00D76149" w:rsidRDefault="00252B82" w:rsidP="00D76149">
+          <w:p w14:paraId="055426D3" w14:textId="3F711CE9" w:rsidR="00252B82" w:rsidRPr="00D76149" w:rsidRDefault="00252B82" w:rsidP="00D76149">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D76149">
-[...99 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="086226E0" w14:textId="4E01FF51" w:rsidR="00252B82" w:rsidRPr="00D76149" w:rsidRDefault="00252B82" w:rsidP="00D76149">
+          <w:p w14:paraId="086226E0" w14:textId="5A4FB8CB" w:rsidR="00252B82" w:rsidRPr="00D76149" w:rsidRDefault="00252B82" w:rsidP="00D76149">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D76149">
-[...99 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00252B82" w:rsidRPr="00D76149" w14:paraId="39FE9B22" w14:textId="77777777" w:rsidTr="00DC34E8">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B2D7522" w14:textId="16040787" w:rsidR="00252B82" w:rsidRPr="00D76149" w:rsidRDefault="00252B82" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Are Switchboards / Distribution boards locked and 1m clearance maintained?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79F3895E" w14:textId="3DAC96D3" w:rsidR="00252B82" w:rsidRPr="00D76149" w:rsidRDefault="00252B82" w:rsidP="00D76149">
+          <w:p w14:paraId="79F3895E" w14:textId="48ECCCA2" w:rsidR="00252B82" w:rsidRPr="00D76149" w:rsidRDefault="00252B82" w:rsidP="00D76149">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D76149">
-[...99 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EE9CA32" w14:textId="2122F2AC" w:rsidR="00252B82" w:rsidRPr="00D76149" w:rsidRDefault="00252B82" w:rsidP="00D76149">
+          <w:p w14:paraId="0EE9CA32" w14:textId="716EF653" w:rsidR="00252B82" w:rsidRPr="00D76149" w:rsidRDefault="00252B82" w:rsidP="00D76149">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D76149">
-[...99 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="5431815B" w14:textId="77777777" w:rsidTr="00DC34E8">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DD541E4" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00DC34E8" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC34E8">
@@ -16386,81 +7990,97 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24791543" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00DC34E8" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7D1B6E00" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+    <w:p w14:paraId="55CD9363" w14:textId="77777777" w:rsidR="000424A9" w:rsidRDefault="000424A9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif Armenian" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Noto Serif Armenian" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="533E7C" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc122415915"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc216777423"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D1B6E00" w14:textId="5F9798CB" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc122415915"/>
-      <w:bookmarkStart w:id="21" w:name="_Toc216777423"/>
       <w:r w:rsidRPr="00D76149">
+        <w:lastRenderedPageBreak/>
         <w:t>Emergency Management (10)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
-      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5212" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6086"/>
         <w:gridCol w:w="1707"/>
         <w:gridCol w:w="2833"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D76149" w:rsidRPr="00D76149" w14:paraId="7247F50A" w14:textId="77777777" w:rsidTr="00F26872">
+      <w:tr w:rsidR="00D76149" w:rsidRPr="00D76149" w14:paraId="7247F50A" w14:textId="77777777" w:rsidTr="00D5578B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2057F6F4" w14:textId="77777777" w:rsidR="00D76149" w:rsidRPr="00D76149" w:rsidRDefault="00D76149" w:rsidP="00D76149">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Measurement</w:t>
             </w:r>
@@ -16473,77 +8093,77 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F38427B" w14:textId="553D4BC1" w:rsidR="00D76149" w:rsidRPr="00D76149" w:rsidRDefault="00D76149" w:rsidP="00D76149">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Result / Score</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1334" w:type="pct"/>
+            <w:tcW w:w="1333" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C5B3689" w14:textId="517F1AC4" w:rsidR="00D76149" w:rsidRPr="00D76149" w:rsidRDefault="00D76149" w:rsidP="00D76149">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Actions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="0E238BEC" w14:textId="77777777" w:rsidTr="00F26872">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="0E238BEC" w14:textId="77777777" w:rsidTr="00D5578B">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D908794" w14:textId="42D731C6" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
@@ -16555,2530 +8175,712 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Plan?</w:t>
             </w:r>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:br/>
               <w:t>Does the site have PEEPs if required?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CAE17DA" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...225 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3CAE17DA" w14:textId="73591121" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1333" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD5CCED" w14:textId="5B33F55E" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="6170A465" w14:textId="77777777" w:rsidTr="00F26872">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="6170A465" w14:textId="77777777" w:rsidTr="00D5578B">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04BB9EE6" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Are Emergency Diagrams prominently displayed and meet Australian Standards?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CCB9FF1" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...225 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2CCB9FF1" w14:textId="1A56FFB1" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1333" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AC3B7D8" w14:textId="3AF3141A" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="57D410C3" w14:textId="77777777" w:rsidTr="00F26872">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="57D410C3" w14:textId="77777777" w:rsidTr="00D5578B">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="395FA91C" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
+          <w:p w14:paraId="395FA91C" w14:textId="0AC86FE1" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Firefighting equipment, tested in line with legislative requirements?</w:t>
+              <w:t>Firefighting equipment tested in line with legislative requirements?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25E758A9" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...225 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="25E758A9" w14:textId="74D62B6F" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1333" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37411BCB" w14:textId="169BDF67" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="447C4F15" w14:textId="77777777" w:rsidTr="00F26872">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="447C4F15" w14:textId="77777777" w:rsidTr="00D5578B">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D93F6C2" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Signage for emergency equipment / evacuation routes visible and in good condition?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="306E5C3A" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...225 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="306E5C3A" w14:textId="4B27FA95" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1333" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D4D857" w14:textId="574D4A4B" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="243B04E3" w14:textId="77777777" w:rsidTr="00F26872">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="243B04E3" w14:textId="77777777" w:rsidTr="00D5578B">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FF2AB6C" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
+          <w:p w14:paraId="6FF2AB6C" w14:textId="76855A71" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Emergency exit lights, &amp; emergency lighting (when fitted) tested in line with legislative requirements?</w:t>
+              <w:t>Emergency exit lights</w:t>
+            </w:r>
+            <w:r w:rsidR="00D5578B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D76149">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> emergency lighting (when fitted) tested in line with legislative requirements?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BA7436C" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...225 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4BA7436C" w14:textId="3E06A2F6" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1333" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AD2635E" w14:textId="57C51014" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="58C2FAF5" w14:textId="77777777" w:rsidTr="00F26872">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="58C2FAF5" w14:textId="77777777" w:rsidTr="00D5578B">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07373622" w14:textId="4C20DB10" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
+          <w:p w14:paraId="07373622" w14:textId="7455398A" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00D5578B" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D76149">
-[...3 lines deleted...]
-              <w:t>Smoke, thermal detectors been tested</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Have s</w:t>
+            </w:r>
+            <w:r w:rsidR="00576423" w:rsidRPr="00D76149">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>moke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and</w:t>
+            </w:r>
+            <w:r w:rsidR="00576423" w:rsidRPr="00D76149">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> thermal detectors been tested</w:t>
             </w:r>
             <w:r w:rsidR="0061333A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> / maintained</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D76149">
+            <w:r w:rsidR="00576423" w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C247CA2" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...225 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6C247CA2" w14:textId="537F570A" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1333" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ECE3B3A" w14:textId="1FA68D16" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="707ADC16" w14:textId="77777777" w:rsidTr="00F26872">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="707ADC16" w14:textId="77777777" w:rsidTr="00D5578B">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B226F81" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Site has nominated Emergency Wardens?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="031C944A" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...225 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="031C944A" w14:textId="0B293E7D" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1333" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A7187FD" w14:textId="573AF080" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="1466B146" w14:textId="77777777" w:rsidTr="00F26872">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="1466B146" w14:textId="77777777" w:rsidTr="00D5578B">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="345A2D68" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
+          <w:p w14:paraId="345A2D68" w14:textId="69E24A78" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Emergency Plans tested at site? (Education (2) lock ins &amp; (2) evacuations per year) Health at least annually desktop. Social (12) monthly, Parish 6 monthly verbal instruction in Bulletin</w:t>
+              <w:t xml:space="preserve">Emergency Plans tested at site? (Education (2) lock ins </w:t>
+            </w:r>
+            <w:r w:rsidR="00D5578B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D76149">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2) evacuations per year) Health at least annually desktop. Social (12) monthly, Parish 6 monthly verbal instruction in Bulletin</w:t>
+            </w:r>
+            <w:r w:rsidR="00D5578B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="028CBA8A" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...225 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="028CBA8A" w14:textId="1640EF38" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1333" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BDCE5BF" w14:textId="484EE8AC" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00020A69" w:rsidRPr="00D76149" w14:paraId="3DE090DA" w14:textId="77777777" w:rsidTr="00F26872">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="4E75E0FC" w14:textId="77777777" w:rsidTr="00D5578B">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
-            <w:tcBorders>
-[...264 lines deleted...]
-            <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42AB8F97" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00F26872" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F26872">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TOTAL SCORE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AB0606F" w14:textId="0D8BD9B6" w:rsidR="00576423" w:rsidRPr="00F26872" w:rsidRDefault="00576423" w:rsidP="00D76149">
+          <w:p w14:paraId="4AB0606F" w14:textId="3DB2FCCD" w:rsidR="00576423" w:rsidRPr="00F26872" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F26872">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:r w:rsidR="00020A69" w:rsidRPr="00F26872">
+            <w:r w:rsidR="00D5578B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>9</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1334" w:type="pct"/>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1333" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B704E39" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00F26872" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2241A509" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+    <w:p w14:paraId="20C444DD" w14:textId="77777777" w:rsidR="00D5578B" w:rsidRDefault="00D5578B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif Armenian" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Noto Serif Armenian" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="533E7C" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc122415916"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc216777424"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2241A509" w14:textId="2813F5AA" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc122415916"/>
-      <w:bookmarkStart w:id="23" w:name="_Toc216777424"/>
       <w:r w:rsidRPr="00D76149">
+        <w:lastRenderedPageBreak/>
         <w:t>First Aid (11)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
-      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5212" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6086"/>
         <w:gridCol w:w="1707"/>
         <w:gridCol w:w="2833"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D76149" w:rsidRPr="00D76149" w14:paraId="59668ED4" w14:textId="77777777" w:rsidTr="0061333A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
             <w:vAlign w:val="center"/>
@@ -19180,1852 +8982,705 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Has the site determined and implemented first aid requirements?</w:t>
             </w:r>
             <w:r w:rsidR="00020A69" w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (First Aid Risk Assessment (059F) completed or equivalent)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="746924C5" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="746924C5" w14:textId="27D410F7" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00B497C0" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="00B497C0" w14:textId="24929E6A" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="2AD06C21" w14:textId="77777777" w:rsidTr="0061333A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AB58E81" w14:textId="7F232762" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Designated first aiders are trained and the names displayed?</w:t>
             </w:r>
             <w:r w:rsidR="0061333A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1228BA7A" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1228BA7A" w14:textId="2656431F" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1333" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F86A0B7" w14:textId="0D9BA003" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="543A30D7" w14:textId="77777777" w:rsidTr="0061333A">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2864" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18D0EF7A" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:b/>
-[...11 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>Are First Aid Kits compliant?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="227FEBB8" w14:textId="4C32FAC0" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1333" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2082C7DD" w14:textId="5659C04C" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0061333A" w:rsidRPr="00D76149" w14:paraId="442AA844" w14:textId="77777777" w:rsidTr="0061333A">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2864" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EB3970E" w14:textId="0F8D8B1F" w:rsidR="0061333A" w:rsidRPr="00D76149" w:rsidRDefault="0061333A" w:rsidP="00DC025E">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0061333A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Does the site have a first aid room?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB6AC23" w14:textId="77777777" w:rsidR="0061333A" w:rsidRPr="00D76149" w:rsidRDefault="0061333A" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1333" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CF66918" w14:textId="77777777" w:rsidR="0061333A" w:rsidRPr="00D76149" w:rsidRDefault="0061333A" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D5578B" w:rsidRPr="00D76149" w14:paraId="634A99BE" w14:textId="77777777" w:rsidTr="0061333A">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2864" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39AF00DF" w14:textId="79E00EFF" w:rsidR="00D5578B" w:rsidRPr="0061333A" w:rsidRDefault="00D5578B" w:rsidP="00DC025E">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:b/>
-[...80 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>First Aid Incidents recorded, and regular review occurs?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09C12F20" w14:textId="77777777" w:rsidR="00D5578B" w:rsidRPr="00D76149" w:rsidRDefault="00D5578B" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F86A0B7" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5339965F" w14:textId="77777777" w:rsidR="00D5578B" w:rsidRPr="00D76149" w:rsidRDefault="00D5578B" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D20CF" w:rsidRPr="00D76149" w14:paraId="6A32D5A2" w14:textId="77777777" w:rsidTr="0061333A">
+      <w:tr w:rsidR="00D5578B" w:rsidRPr="00D76149" w14:paraId="6262529B" w14:textId="77777777" w:rsidTr="0061333A">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2864" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CE22E1B" w14:textId="55DDF541" w:rsidR="00D5578B" w:rsidRPr="00D76149" w:rsidRDefault="00D5578B" w:rsidP="00DC025E">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Does the site have and AED?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C0F86D0" w14:textId="77777777" w:rsidR="00D5578B" w:rsidRPr="00D76149" w:rsidRDefault="00D5578B" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1333" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AB3E4ED" w14:textId="77777777" w:rsidR="00D5578B" w:rsidRPr="00D76149" w:rsidRDefault="00D5578B" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="7799B5C9" w14:textId="77777777" w:rsidTr="0061333A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="546DB4B0" w14:textId="667067D8" w:rsidR="002D20CF" w:rsidRPr="00D76149" w:rsidRDefault="002D20CF" w:rsidP="00DC025E">
+          <w:p w14:paraId="577093DA" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t>Appropriate number of First Aiders e.g. Low risk (1:50), High Risk (1:25), remote high risk (1:10)</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D76149">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Signage that clearly identifies first aid rooms and location of first aid kits / AED's</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FB99C0E" w14:textId="77777777" w:rsidR="002D20CF" w:rsidRPr="00D76149" w:rsidRDefault="002D20CF" w:rsidP="00D76149">
+          <w:p w14:paraId="14E4F3AE" w14:textId="24E18F1B" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EA48FF0" w14:textId="77777777" w:rsidR="002D20CF" w:rsidRPr="00D76149" w:rsidRDefault="002D20CF" w:rsidP="00D76149">
+          <w:p w14:paraId="2E6519C0" w14:textId="5ACA7B1B" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="543A30D7" w14:textId="77777777" w:rsidTr="0061333A">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="6973C8A9" w14:textId="77777777" w:rsidTr="0061333A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18D0EF7A" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
+          <w:p w14:paraId="5EDFD475" w14:textId="5C8AFB5C" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00D5578B" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Are First Aid Kits compliant?</w:t>
+              <w:t>Where there is a defibrillator onsite is the defibrillator checked?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="227FEBB8" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4BE670D5" w14:textId="1B30354E" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2082C7DD" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="62837D88" w14:textId="7C3BBF8B" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061333A" w:rsidRPr="00D76149" w14:paraId="442AA844" w14:textId="77777777" w:rsidTr="0061333A">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="638B9C76" w14:textId="77777777" w:rsidTr="0061333A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EB3970E" w14:textId="0F8D8B1F" w:rsidR="0061333A" w:rsidRPr="00D76149" w:rsidRDefault="0061333A" w:rsidP="00DC025E">
+          <w:p w14:paraId="19E5D7B5" w14:textId="1A2716FE" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00D5578B" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t>Does the site have a first aid room?</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Is the AED registered and inspected every three (3) months?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AB6AC23" w14:textId="77777777" w:rsidR="0061333A" w:rsidRPr="00D76149" w:rsidRDefault="0061333A" w:rsidP="00D76149">
+          <w:p w14:paraId="21910C34" w14:textId="0C9212CA" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CF66918" w14:textId="77777777" w:rsidR="0061333A" w:rsidRPr="00D76149" w:rsidRDefault="0061333A" w:rsidP="00D76149">
-[...808 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="548DEB60" w14:textId="2379A3EA" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="4DA059A9" w14:textId="77777777" w:rsidTr="0061333A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DFE4BDB" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00F26872" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F26872">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TOTAL SCORE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FB10D77" w14:textId="31C300F9" w:rsidR="00576423" w:rsidRPr="00F26872" w:rsidRDefault="00576423" w:rsidP="00D76149">
+          <w:p w14:paraId="1FB10D77" w14:textId="57772683" w:rsidR="00576423" w:rsidRPr="00F26872" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F26872">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:r w:rsidR="002D20CF">
+            <w:r w:rsidR="00D5578B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="665E6046" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00F26872" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="32ECACFA" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc122415917"/>
-      <w:bookmarkStart w:id="25" w:name="_Toc216777425"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc122415917"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc216777425"/>
       <w:r w:rsidRPr="00D76149">
         <w:t>Responsibility, Authority &amp; Accountability (12)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
-      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5212" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6086"/>
         <w:gridCol w:w="1707"/>
         <w:gridCol w:w="2833"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D76149" w:rsidRPr="00D76149" w14:paraId="04732945" w14:textId="77777777" w:rsidTr="00F26872">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
             <w:vAlign w:val="center"/>
@@ -21121,544 +9776,140 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5102F636" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Are WHS responsibilities detailed in position descriptions?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79AC4DA8" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="79AC4DA8" w14:textId="110D43D0" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="622C1047" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="622C1047" w14:textId="431C1B8B" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="15516593" w14:textId="77777777" w:rsidTr="00F26872">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EEB6BC2" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
+          <w:p w14:paraId="7EEB6BC2" w14:textId="28596AD4" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Have the RAA's been communicated to the relevant persons?</w:t>
+              <w:t>Have the RAAs been communicated to the relevant persons?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2891E325" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2891E325" w14:textId="44EF3C55" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FC3CB0B" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7FC3CB0B" w14:textId="28EA6471" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="708966EB" w14:textId="77777777" w:rsidTr="00F26872">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EB2868D" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00F26872" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F26872">
@@ -21727,58 +9978,58 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="355A9EC3" w14:textId="77777777" w:rsidR="0061333A" w:rsidRPr="00F26872" w:rsidRDefault="0061333A" w:rsidP="00D76149">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7FB27350" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc122415918"/>
-      <w:bookmarkStart w:id="27" w:name="_Toc216777426"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc122415918"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc216777426"/>
       <w:r w:rsidRPr="00D76149">
         <w:lastRenderedPageBreak/>
         <w:t>Induction &amp; Training (13)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
-      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5212" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6086"/>
         <w:gridCol w:w="1707"/>
         <w:gridCol w:w="2833"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D76149" w:rsidRPr="00D76149" w14:paraId="1AA7E9DF" w14:textId="77777777" w:rsidTr="0061333A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
             <w:vAlign w:val="center"/>
@@ -21874,277 +10125,75 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36C3C67C" w14:textId="2D2D6267" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">New workers are inducted within the first week? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FA25EEA" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0FA25EEA" w14:textId="60DA4867" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="631FDEA5" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="631FDEA5" w14:textId="09641DDC" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0061333A" w:rsidRPr="00D76149" w14:paraId="63CC8DE5" w14:textId="77777777" w:rsidTr="0061333A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D1FEE81" w14:textId="769BE894" w:rsidR="0061333A" w:rsidRPr="00D76149" w:rsidRDefault="0061333A" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
@@ -22205,811 +10254,205 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="090FD983" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Have Officers had training within the last three (3) years?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40182FFC" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="40182FFC" w14:textId="13616FC5" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AF5B5A1" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7AF5B5A1" w14:textId="31187C33" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="729EFFD9" w14:textId="77777777" w:rsidTr="0061333A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="741315F3" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Has a Training Needs Analysis for the site been implemented?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B3DF3BB" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1B3DF3BB" w14:textId="370EBF7E" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32BC0881" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="32BC0881" w14:textId="1C0997BC" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="4F7E15FF" w14:textId="77777777" w:rsidTr="0061333A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58CA1081" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Has role specific training been completed as required?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE81BA0" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5AE81BA0" w14:textId="4B576F72" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15789F25" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="15789F25" w14:textId="4BD52774" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="643AE371" w14:textId="77777777" w:rsidTr="0061333A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="331EC362" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00F26872" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F26872">
@@ -23067,57 +10510,57 @@
             <w:tcW w:w="1333" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61B7D388" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00F26872" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="47AD4F86" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc122415919"/>
-      <w:bookmarkStart w:id="29" w:name="_Toc216777427"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc122415919"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc216777427"/>
       <w:r w:rsidRPr="00D76149">
         <w:t>Hazard Management (14)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
-      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5212" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6086"/>
         <w:gridCol w:w="1707"/>
         <w:gridCol w:w="2833"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D76149" w:rsidRPr="00D76149" w14:paraId="3B3C8C76" w14:textId="77777777" w:rsidTr="0061333A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
             <w:vAlign w:val="center"/>
@@ -23191,833 +10634,239 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Actions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="264A3378" w14:textId="77777777" w:rsidTr="0061333A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CE56DB3" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
+          <w:p w14:paraId="1CE56DB3" w14:textId="29BC32AC" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Are Hazards reported &amp; captured in a hazard register? </w:t>
+              <w:t xml:space="preserve">Are Hazards reported </w:t>
+            </w:r>
+            <w:r w:rsidR="005941BF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D76149">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> captured in a hazard register? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28AE35E9" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="28AE35E9" w14:textId="01C54912" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E56E2DE" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3E56E2DE" w14:textId="0171B1F9" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="09AE5A1B" w14:textId="77777777" w:rsidTr="0061333A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07A54DC0" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Have actions for identified Hazards been implemented?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BA47957" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6BA47957" w14:textId="38F12882" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FD00075" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1FD00075" w14:textId="0890E015" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="0F27816B" w14:textId="77777777" w:rsidTr="0061333A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00C369DF" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Are workplace inspections completed?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63C13BFE" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="63C13BFE" w14:textId="572996F8" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07277105" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="07277105" w14:textId="16ABC823" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0061333A" w:rsidRPr="00D76149" w14:paraId="147A40B0" w14:textId="77777777" w:rsidTr="0061333A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D122703" w14:textId="23604F81" w:rsidR="0061333A" w:rsidRPr="00D76149" w:rsidRDefault="0061333A" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
@@ -24040,1050 +10889,495 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23F54C3B" w14:textId="77777777" w:rsidR="0061333A" w:rsidRPr="00D76149" w:rsidRDefault="0061333A" w:rsidP="00D76149">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061333A" w:rsidRPr="00D76149" w14:paraId="30057E23" w14:textId="77777777" w:rsidTr="0061333A">
+      <w:tr w:rsidR="005941BF" w:rsidRPr="00D76149" w14:paraId="7F4C72F0" w14:textId="77777777" w:rsidTr="0061333A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11F62EFE" w14:textId="71FAEE89" w:rsidR="0061333A" w:rsidRPr="0061333A" w:rsidRDefault="0061333A" w:rsidP="00DC025E">
+          <w:p w14:paraId="1C855DDF" w14:textId="6C090068" w:rsidR="005941BF" w:rsidRPr="0061333A" w:rsidRDefault="005941BF" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0061333A">
-[...3 lines deleted...]
-              <w:t>Does the site have a preventative maintenance schedule in place?</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Does the site have a Tree Management Plan in place?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C759420" w14:textId="77777777" w:rsidR="0061333A" w:rsidRPr="00D76149" w:rsidRDefault="0061333A" w:rsidP="00D76149">
+          <w:p w14:paraId="436EE8E9" w14:textId="77777777" w:rsidR="005941BF" w:rsidRPr="00D76149" w:rsidRDefault="005941BF" w:rsidP="00D76149">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35C05EE6" w14:textId="77777777" w:rsidR="0061333A" w:rsidRPr="00D76149" w:rsidRDefault="0061333A" w:rsidP="00D76149">
+          <w:p w14:paraId="10EA15A1" w14:textId="77777777" w:rsidR="005941BF" w:rsidRPr="00D76149" w:rsidRDefault="005941BF" w:rsidP="00D76149">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="7E7ED776" w14:textId="77777777" w:rsidTr="0061333A">
+      <w:tr w:rsidR="0061333A" w:rsidRPr="00D76149" w14:paraId="30057E23" w14:textId="77777777" w:rsidTr="0061333A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="799CACFA" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
+          <w:p w14:paraId="11F62EFE" w14:textId="71FAEE89" w:rsidR="0061333A" w:rsidRPr="0061333A" w:rsidRDefault="0061333A" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-              <w:t>Is there a planned approach to completing required WHS Activities?</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0061333A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Does the site have a preventative maintenance schedule in place?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AA4DB20" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2C759420" w14:textId="77777777" w:rsidR="0061333A" w:rsidRPr="00D76149" w:rsidRDefault="0061333A" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7177081B" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="35C05EE6" w14:textId="77777777" w:rsidR="0061333A" w:rsidRPr="00D76149" w:rsidRDefault="0061333A" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="5B853CDB" w14:textId="77777777" w:rsidTr="0061333A">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="7E7ED776" w14:textId="77777777" w:rsidTr="005941BF">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="631CBA2F" w14:textId="0F9F3808" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00020A69" w:rsidP="00DC025E">
+          <w:p w14:paraId="799CACFA" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Have Risk Assessments been conducted?</w:t>
+              <w:t>Is there a planned approach to completing required WHS Activities?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="601F81B4" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0AA4DB20" w14:textId="7610010C" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33BFAE0F" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7177081B" w14:textId="71918108" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00020A69" w:rsidRPr="00D76149" w14:paraId="285BC915" w14:textId="77777777" w:rsidTr="0061333A">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="5B853CDB" w14:textId="77777777" w:rsidTr="005941BF">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="789DF9DA" w14:textId="254C2A37" w:rsidR="00020A69" w:rsidRPr="00D76149" w:rsidRDefault="00020A69" w:rsidP="00DC025E">
+          <w:p w14:paraId="631CBA2F" w14:textId="0F9F3808" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00020A69" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Have controls been reviewed?</w:t>
+              <w:t>Have Risk Assessments been conducted?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F872198" w14:textId="0BA8A8E0" w:rsidR="00020A69" w:rsidRPr="00D76149" w:rsidRDefault="00020A69" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="601F81B4" w14:textId="5FF67AA6" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E20B8BB" w14:textId="606360B5" w:rsidR="00020A69" w:rsidRPr="00D76149" w:rsidRDefault="00020A69" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="33BFAE0F" w14:textId="5F050DFD" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="1AC1DB57" w14:textId="77777777" w:rsidTr="0061333A">
+      <w:tr w:rsidR="00020A69" w:rsidRPr="00D76149" w14:paraId="285BC915" w14:textId="77777777" w:rsidTr="005941BF">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="789DF9DA" w14:textId="254C2A37" w:rsidR="00020A69" w:rsidRPr="00D76149" w:rsidRDefault="00020A69" w:rsidP="00DC025E">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D76149">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Have controls been reviewed?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F872198" w14:textId="6C02AAAF" w:rsidR="00020A69" w:rsidRPr="00D76149" w:rsidRDefault="00020A69" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1333" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E20B8BB" w14:textId="0DCC270C" w:rsidR="00020A69" w:rsidRPr="00D76149" w:rsidRDefault="00020A69" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="1AC1DB57" w14:textId="77777777" w:rsidTr="005941BF">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="217C7B5F" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00F26872" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F26872">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TOTAL SCORE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="254670E1" w14:textId="77777777" w:rsidR="00576423" w:rsidRDefault="00576423" w:rsidP="00D76149">
+          <w:p w14:paraId="3F95AEDF" w14:textId="066F28F6" w:rsidR="0061333A" w:rsidRPr="00F26872" w:rsidRDefault="00576423" w:rsidP="005941BF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F26872">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:r w:rsidR="0061333A">
+            <w:r w:rsidR="005941BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>8</w:t>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:t>9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C62862A" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00F26872" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="00381AE3" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc122415920"/>
-      <w:bookmarkStart w:id="31" w:name="_Toc216777428"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc122415920"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc216777428"/>
       <w:r w:rsidRPr="00D76149">
         <w:lastRenderedPageBreak/>
         <w:t>Plant (15)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
-      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5212" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6086"/>
         <w:gridCol w:w="1707"/>
         <w:gridCol w:w="2833"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D76149" w:rsidRPr="00D76149" w14:paraId="184EA352" w14:textId="77777777" w:rsidTr="00F26872">
+      <w:tr w:rsidR="00D76149" w:rsidRPr="00D76149" w14:paraId="184EA352" w14:textId="77777777" w:rsidTr="005941BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="649256C1" w14:textId="77777777" w:rsidR="00D76149" w:rsidRPr="00D76149" w:rsidRDefault="00D76149" w:rsidP="00D76149">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Measurement</w:t>
             </w:r>
@@ -25096,2319 +11390,859 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57410C65" w14:textId="70357149" w:rsidR="00D76149" w:rsidRPr="00D76149" w:rsidRDefault="00D76149" w:rsidP="00D76149">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Result / Score</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1334" w:type="pct"/>
+            <w:tcW w:w="1333" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75855D06" w14:textId="5CFD3E0A" w:rsidR="00D76149" w:rsidRPr="00D76149" w:rsidRDefault="00D76149" w:rsidP="00D76149">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Actions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="49D319C7" w14:textId="77777777" w:rsidTr="00F26872">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="49D319C7" w14:textId="77777777" w:rsidTr="005941BF">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BDC493F" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Plant / Asset Register available?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CF2C229" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...225 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6CF2C229" w14:textId="4DE40210" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1333" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="380F9BA7" w14:textId="71831C5D" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="3CE76CD3" w14:textId="77777777" w:rsidTr="00F26872">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="3CE76CD3" w14:textId="77777777" w:rsidTr="005941BF">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4290C567" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
+          <w:p w14:paraId="4290C567" w14:textId="7524AD40" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Are Risk Assessment's undertaken where required &amp; SOP's developed where relevant and been reviewed within the last five (5) years or if there has been a significant change?</w:t>
+              <w:t xml:space="preserve">Are Risk Assessments undertaken where required </w:t>
+            </w:r>
+            <w:r w:rsidR="005941BF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D76149">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SOPs developed where relevant and been reviewed within the last five (5) years or if there has been a significant change?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46F1DFA7" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...225 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="46F1DFA7" w14:textId="2E331139" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1333" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="481DDE56" w14:textId="3F2FF767" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="34E703D0" w14:textId="77777777" w:rsidTr="00F26872">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="34E703D0" w14:textId="77777777" w:rsidTr="005941BF">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15469D7E" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Is there a Preventative Maintenance Program in place?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51149F26" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...225 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="51149F26" w14:textId="42DB2DC7" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1333" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F2A4D5F" w14:textId="78287346" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="53A37E59" w14:textId="77777777" w:rsidTr="00F26872">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="53A37E59" w14:textId="77777777" w:rsidTr="005941BF">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D8A1549" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>"Lock out" - "Tag Out" system in place?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="555F5960" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...225 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="555F5960" w14:textId="32A8A129" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1333" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45F49922" w14:textId="6D78141D" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="3CB71F29" w14:textId="77777777" w:rsidTr="00F26872">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="3CB71F29" w14:textId="77777777" w:rsidTr="005941BF">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="423303BC" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Is there an isolation process in place?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A231040" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...225 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3A231040" w14:textId="24324D90" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1333" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E332FA1" w14:textId="0A3B68DB" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00020A69" w:rsidRPr="00D76149" w14:paraId="2B49E9F4" w14:textId="77777777" w:rsidTr="00F26872">
+      <w:tr w:rsidR="005941BF" w:rsidRPr="00D76149" w14:paraId="504414F8" w14:textId="77777777" w:rsidTr="005941BF">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p w14:paraId="61832723" w14:textId="763687A9" w:rsidR="005941BF" w:rsidRPr="00D76149" w:rsidRDefault="005941BF" w:rsidP="00DC025E">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>If machinery is fitted with warning devices are testing records available\?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F8164D2" w14:textId="77777777" w:rsidR="005941BF" w:rsidRPr="00D76149" w:rsidRDefault="005941BF" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1333" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2205B6D7" w14:textId="77777777" w:rsidR="005941BF" w:rsidRPr="00D76149" w:rsidRDefault="005941BF" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00020A69" w:rsidRPr="00D76149" w14:paraId="2B49E9F4" w14:textId="77777777" w:rsidTr="005941BF">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2864" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p w14:paraId="0DC17509" w14:textId="6D7B9711" w:rsidR="00020A69" w:rsidRPr="00D76149" w:rsidRDefault="00020A69" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>If emergency stops are fitted, are there testing records?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51B39277" w14:textId="3FA932C1" w:rsidR="00020A69" w:rsidRPr="00D76149" w:rsidRDefault="00020A69" w:rsidP="00D76149">
-[...225 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="51B39277" w14:textId="0ED6932E" w:rsidR="00020A69" w:rsidRPr="00D76149" w:rsidRDefault="00020A69" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1333" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7106C1E9" w14:textId="38D64309" w:rsidR="00020A69" w:rsidRPr="00D76149" w:rsidRDefault="00020A69" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="3977864D" w14:textId="77777777" w:rsidTr="00F26872">
+      <w:tr w:rsidR="005941BF" w:rsidRPr="00D76149" w14:paraId="2C2FD179" w14:textId="77777777" w:rsidTr="005941BF">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2864" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="569F1691" w14:textId="1B36CAF9" w:rsidR="005941BF" w:rsidRPr="00D76149" w:rsidRDefault="005941BF" w:rsidP="00DC025E">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Does the site have pallet racking and if so, is it inspected every twelve (12) months?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30319A15" w14:textId="77777777" w:rsidR="005941BF" w:rsidRPr="00D76149" w:rsidRDefault="005941BF" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1333" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79F0F68F" w14:textId="77777777" w:rsidR="005941BF" w:rsidRPr="00D76149" w:rsidRDefault="005941BF" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="3977864D" w14:textId="77777777" w:rsidTr="005941BF">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5833427B" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Equipment that is disposed of / dismantled / decommissioned - paperwork retained and register updated.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="418A59AD" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...225 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="418A59AD" w14:textId="1669B5A2" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1333" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="739F1863" w14:textId="58D8F632" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="56A2F777" w14:textId="77777777" w:rsidTr="00F26872">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="56A2F777" w14:textId="77777777" w:rsidTr="005941BF">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39680706" w14:textId="752C25EE" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Safe Work SA - plant registered? (Pressure equipment / lifts etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66E23CDB" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...225 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="66E23CDB" w14:textId="22921F35" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1333" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="104588EF" w14:textId="7069B6AE" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="2C278E8B" w14:textId="77777777" w:rsidTr="00F26872">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="2C278E8B" w14:textId="77777777" w:rsidTr="005941BF">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44FC6460" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00F26872" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F26872">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TOTAL SCORE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21A3900B" w14:textId="16EBDC12" w:rsidR="00576423" w:rsidRPr="00F26872" w:rsidRDefault="00576423" w:rsidP="00D76149">
+          <w:p w14:paraId="21A3900B" w14:textId="5771B5D5" w:rsidR="00576423" w:rsidRPr="00F26872" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F26872">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:r w:rsidR="00020A69" w:rsidRPr="00F26872">
+            <w:r w:rsidR="005941BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>8</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1334" w:type="pct"/>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1333" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AD9AF52" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00F26872" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="73E915E0" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+    <w:p w14:paraId="5B239AC4" w14:textId="77777777" w:rsidR="005941BF" w:rsidRDefault="005941BF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif Armenian" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Noto Serif Armenian" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="533E7C" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc122415921"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc216777429"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E915E0" w14:textId="4EE8FC4B" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc122415921"/>
-      <w:bookmarkStart w:id="33" w:name="_Toc216777429"/>
       <w:r w:rsidRPr="00D76149">
+        <w:lastRenderedPageBreak/>
         <w:t>Hazardous Manual Tasks (16)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
-      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5212" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6086"/>
         <w:gridCol w:w="1707"/>
         <w:gridCol w:w="2833"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D76149" w:rsidRPr="00D76149" w14:paraId="54046A54" w14:textId="77777777" w:rsidTr="0061333A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
             <w:vAlign w:val="center"/>
@@ -27516,542 +12350,138 @@
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Does the site undertake any hazardous manual tasks?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="486FE9AA" w14:textId="37E245C4" w:rsidR="00576423" w:rsidRPr="00DC025E" w:rsidRDefault="0061333A" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC025E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>(any tasks or activities involving either ergonomic or manual handling related risks)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0863EDBC" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0863EDBC" w14:textId="7F18ED48" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CA40A01" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7CA40A01" w14:textId="7FF54304" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="144EC8CB" w14:textId="77777777" w:rsidTr="0061333A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E3A3130" w14:textId="3D8F5068" w:rsidR="00576423" w:rsidRPr="00DC025E" w:rsidRDefault="0061333A" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC025E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Have hazardous manual tasks been identified in various risk assessments?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="297DD61B" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="297DD61B" w14:textId="7D12AB83" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B8B9137" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5B8B9137" w14:textId="7A53D4AB" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0061333A" w:rsidRPr="00D76149" w14:paraId="576D90E2" w14:textId="77777777" w:rsidTr="0061333A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0537591E" w14:textId="7F7143AE" w:rsidR="0061333A" w:rsidRPr="00DC025E" w:rsidRDefault="0061333A" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
@@ -28109,277 +12539,75 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D79D71C" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00DC025E" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC025E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Are mechanical devices available?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="363E0BF6" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="363E0BF6" w14:textId="60206E7D" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="055DBE74" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="055DBE74" w14:textId="504AC97C" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="7E29B9AB" w14:textId="77777777" w:rsidTr="0061333A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18BA3D76" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00062037" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00062037">
@@ -28437,58 +12665,57 @@
             <w:tcW w:w="1333" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6864CD6D" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00062037" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4280400B" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc122415922"/>
-      <w:bookmarkStart w:id="35" w:name="_Toc216777430"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc122415922"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc216777430"/>
       <w:r w:rsidRPr="00D76149">
-        <w:lastRenderedPageBreak/>
         <w:t>Remote / Isolated Work (17)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
-      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5212" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6086"/>
         <w:gridCol w:w="1707"/>
         <w:gridCol w:w="2833"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D76149" w:rsidRPr="00D76149" w14:paraId="765E1F93" w14:textId="77777777" w:rsidTr="00062037">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
             <w:vAlign w:val="center"/>
@@ -28582,536 +12809,132 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13EE3E52" w14:textId="018CAFE1" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="0061333A" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0061333A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Does the site have workers that work in isolation, remote locations or undertake long distance travel? (greater than 2 hours)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35D98344" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="35D98344" w14:textId="266D58FA" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="748D995F" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="748D995F" w14:textId="573BA672" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="7C9ED3FA" w14:textId="77777777" w:rsidTr="00062037">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3305EC01" w14:textId="228DD645" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="004729E5" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004729E5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Have appropriate procedures been implemented for community workers?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="053BB52A" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="053BB52A" w14:textId="0216AD75" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EA1B4B8" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5EA1B4B8" w14:textId="4BFB486F" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="1987CE76" w14:textId="77777777" w:rsidTr="00062037">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7437158E" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00062037" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00062037">
@@ -29155,84 +12978,100 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DB08FC2" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00062037" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3CAF8EC1" w14:textId="7AF57BD8" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00EE5430" w:rsidP="00D76149">
+    <w:p w14:paraId="003CF1B2" w14:textId="77777777" w:rsidR="008A4458" w:rsidRDefault="008A4458">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif Armenian" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Noto Serif Armenian" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="533E7C" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc122415923"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc216777431"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CAF8EC1" w14:textId="7B7986FF" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00EE5430" w:rsidP="00D76149">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc122415923"/>
-      <w:bookmarkStart w:id="37" w:name="_Toc216777431"/>
       <w:r w:rsidRPr="00D76149">
+        <w:lastRenderedPageBreak/>
         <w:t>Managing Psychosocial Hazards</w:t>
       </w:r>
       <w:r w:rsidR="00576423" w:rsidRPr="00D76149">
         <w:t xml:space="preserve"> (18)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
-      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5212" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6086"/>
         <w:gridCol w:w="1707"/>
         <w:gridCol w:w="2833"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D76149" w:rsidRPr="00D76149" w14:paraId="49D01ABD" w14:textId="77777777" w:rsidTr="00062037">
+      <w:tr w:rsidR="00D76149" w:rsidRPr="00D76149" w14:paraId="49D01ABD" w14:textId="77777777" w:rsidTr="008A4458">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3604549C" w14:textId="77777777" w:rsidR="00D76149" w:rsidRPr="00D76149" w:rsidRDefault="00D76149" w:rsidP="00D76149">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Measurement</w:t>
             </w:r>
@@ -29245,980 +13084,632 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F3B5A2B" w14:textId="5CDF1A84" w:rsidR="00D76149" w:rsidRPr="00D76149" w:rsidRDefault="00D76149" w:rsidP="00D76149">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Result / Score</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1334" w:type="pct"/>
+            <w:tcW w:w="1333" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42FEF37F" w14:textId="5984D3A9" w:rsidR="00D76149" w:rsidRPr="00D76149" w:rsidRDefault="00D76149" w:rsidP="00D76149">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Actions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="44A280B1" w14:textId="77777777" w:rsidTr="00062037">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="44A280B1" w14:textId="77777777" w:rsidTr="008A4458">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F9EA910" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Have Challenging Behaviours, Aggression &amp; Violence been identified as an issue at the site?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14C8B3F1" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...225 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="14C8B3F1" w14:textId="1A2230BD" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1333" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72ABD1F4" w14:textId="592922A0" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="6FCB3C43" w14:textId="77777777" w:rsidTr="00062037">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="6FCB3C43" w14:textId="77777777" w:rsidTr="008A4458">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="292FD44E" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Where training needs have been identified has training been provided?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AF06B2F" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...225 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2AF06B2F" w14:textId="25104CC4" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1333" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="644CC26A" w14:textId="2CB4899E" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE5430" w:rsidRPr="00D76149" w14:paraId="23EA66ED" w14:textId="77777777" w:rsidTr="00062037">
+      <w:tr w:rsidR="00EE5430" w:rsidRPr="00D76149" w14:paraId="23EA66ED" w14:textId="77777777" w:rsidTr="008A4458">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64D4C4CA" w14:textId="2AFCA4D9" w:rsidR="00EE5430" w:rsidRPr="00D76149" w:rsidRDefault="00EE5430" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Have workers visiting clients homes / appointments / shopping implemented procedures?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="518E6DBF" w14:textId="274AB1DB" w:rsidR="00EE5430" w:rsidRPr="00D76149" w:rsidRDefault="00EE5430" w:rsidP="00D76149">
-[...225 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="518E6DBF" w14:textId="0E595702" w:rsidR="00EE5430" w:rsidRPr="00D76149" w:rsidRDefault="00EE5430" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1333" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60151599" w14:textId="7D5DB0EC" w:rsidR="00EE5430" w:rsidRPr="00D76149" w:rsidRDefault="00EE5430" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="71A25C66" w14:textId="77777777" w:rsidTr="00062037">
+      <w:tr w:rsidR="008A4458" w:rsidRPr="00D76149" w14:paraId="2C9FA69D" w14:textId="77777777" w:rsidTr="008A4458">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02DA4114" w14:textId="46DA7956" w:rsidR="008A4458" w:rsidRPr="00D76149" w:rsidRDefault="008A4458" w:rsidP="00DC025E">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Have workers been consulted on identifying psychosocial hazards.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09FF54D7" w14:textId="77777777" w:rsidR="008A4458" w:rsidRPr="00D76149" w:rsidRDefault="008A4458" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1333" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="236674E8" w14:textId="77777777" w:rsidR="008A4458" w:rsidRPr="00D76149" w:rsidRDefault="008A4458" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A4458" w:rsidRPr="00D76149" w14:paraId="2F73E7FF" w14:textId="77777777" w:rsidTr="008A4458">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2864" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C1D62F9" w14:textId="6EACC894" w:rsidR="008A4458" w:rsidRPr="00D76149" w:rsidRDefault="008A4458" w:rsidP="00DC025E">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Has a risk assessment been developed in consultation with workers?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E6ABB14" w14:textId="77777777" w:rsidR="008A4458" w:rsidRPr="00D76149" w:rsidRDefault="008A4458" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1333" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F97D930" w14:textId="77777777" w:rsidR="008A4458" w:rsidRPr="00D76149" w:rsidRDefault="008A4458" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A4458" w:rsidRPr="00D76149" w14:paraId="74848C5C" w14:textId="77777777" w:rsidTr="008A4458">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2864" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="183305F2" w14:textId="23AB29EC" w:rsidR="008A4458" w:rsidRPr="00D76149" w:rsidRDefault="008A4458" w:rsidP="00DC025E">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Have contact officers been appointed and trained.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7877D6D9" w14:textId="77777777" w:rsidR="008A4458" w:rsidRPr="00D76149" w:rsidRDefault="008A4458" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1333" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="287A3D0B" w14:textId="77777777" w:rsidR="008A4458" w:rsidRPr="00D76149" w:rsidRDefault="008A4458" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A4458" w:rsidRPr="00D76149" w14:paraId="052702EE" w14:textId="77777777" w:rsidTr="008A4458">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2864" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="720C98B1" w14:textId="29C2FF5B" w:rsidR="008A4458" w:rsidRPr="00D76149" w:rsidRDefault="008A4458" w:rsidP="00DC025E">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is information available that </w:t>
+            </w:r>
+            <w:r w:rsidR="00F94198">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>promotes awareness psychosocial hazards?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="684AA746" w14:textId="77777777" w:rsidR="008A4458" w:rsidRPr="00D76149" w:rsidRDefault="008A4458" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1333" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="130014B4" w14:textId="77777777" w:rsidR="008A4458" w:rsidRPr="00D76149" w:rsidRDefault="008A4458" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="71A25C66" w14:textId="77777777" w:rsidTr="008A4458">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62D3DBC9" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00062037" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00062037">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TOTAL SCORE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74A39B30" w14:textId="5637B6FA" w:rsidR="00576423" w:rsidRPr="00062037" w:rsidRDefault="00576423" w:rsidP="00D76149">
+          <w:p w14:paraId="74A39B30" w14:textId="5E5AE85D" w:rsidR="00576423" w:rsidRPr="00062037" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00062037">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:r w:rsidR="00EE5430" w:rsidRPr="00062037">
+            <w:r w:rsidR="00F94198">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1334" w:type="pct"/>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1333" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4385733A" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00062037" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="694A7A61" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc122415924"/>
-      <w:bookmarkStart w:id="39" w:name="_Toc216777432"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc122415924"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc216777432"/>
       <w:r w:rsidRPr="00D76149">
         <w:t>Management of Hazardous Chemicals (19)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
-      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5212" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6086"/>
         <w:gridCol w:w="1707"/>
         <w:gridCol w:w="2833"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D76149" w:rsidRPr="00D76149" w14:paraId="04258605" w14:textId="77777777" w:rsidTr="00062037">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
             <w:vAlign w:val="center"/>
@@ -30277,1929 +13768,514 @@
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3392070E" w14:textId="2083966E" w:rsidR="00D76149" w:rsidRPr="00D76149" w:rsidRDefault="00D76149" w:rsidP="00D76149">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Actions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="50955409" w14:textId="77777777" w:rsidTr="00062037">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="50955409" w14:textId="77777777" w:rsidTr="000E1B70">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E9330CE" w14:textId="0B836708" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="004729E5" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Does the site have any </w:t>
             </w:r>
             <w:r w:rsidR="00576423" w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Hazardous Chemicals and a chemical register available?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FC41125" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5FC41125" w14:textId="683FBE4B" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FD2AF20" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7FD2AF20" w14:textId="3B0920E5" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="70C130D7" w14:textId="77777777" w:rsidTr="00062037">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="70C130D7" w14:textId="77777777" w:rsidTr="000E1B70">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BC5CF64" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Are Safety Data Sheets available and in date?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EB1D4F1" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3EB1D4F1" w14:textId="3478050A" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4743026F" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4743026F" w14:textId="70743090" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="4CC71BAE" w14:textId="77777777" w:rsidTr="00062037">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="4CC71BAE" w14:textId="77777777" w:rsidTr="000E1B70">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E7BA41D" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Are Chemicals labelled and stored correctly?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2853B7B1" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2853B7B1" w14:textId="19D4317E" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EBABBE5" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2EBABBE5" w14:textId="7B662CDE" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="012C495A" w14:textId="77777777" w:rsidTr="00062037">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="012C495A" w14:textId="77777777" w:rsidTr="000E1B70">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D7DB3BD" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Have Chemical risk assessments been completed where required?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A64FEC0" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2A64FEC0" w14:textId="27A55E32" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F8DE237" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7F8DE237" w14:textId="7C7B7787" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="57022F65" w14:textId="77777777" w:rsidTr="00062037">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="57022F65" w14:textId="77777777" w:rsidTr="000E1B70">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B06AE6E" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Emergency equipment installed, accessible and checked?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A5E764B" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6A5E764B" w14:textId="4CC6E02D" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44ED19C3" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="44ED19C3" w14:textId="0E1B6A3A" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="4E845CC2" w14:textId="77777777" w:rsidTr="00062037">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="4E845CC2" w14:textId="77777777" w:rsidTr="000E1B70">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09E12291" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Where applicable appropriate Dangerous Substance Licence obtained?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CF7C53B" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1CF7C53B" w14:textId="1747C418" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="685636E2" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="685636E2" w14:textId="04930587" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="22BEFE08" w14:textId="77777777" w:rsidTr="00062037">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="22BEFE08" w14:textId="77777777" w:rsidTr="000E1B70">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46E76474" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Fume cupboards inspected, tested, and labelled?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36059826" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="36059826" w14:textId="599158A1" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FAAB3C3" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0FAAB3C3" w14:textId="373A7B1A" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="3096D898" w14:textId="77777777" w:rsidTr="00062037">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="3096D898" w14:textId="77777777" w:rsidTr="000E1B70">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1424499B" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00062037" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00062037">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -32241,57 +14317,58 @@
             <w:tcW w:w="1334" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6163112D" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00062037" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5EC0BE9A" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc122415925"/>
-      <w:bookmarkStart w:id="41" w:name="_Toc216777433"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc122415925"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc216777433"/>
       <w:r w:rsidRPr="00D76149">
+        <w:lastRenderedPageBreak/>
         <w:t>Purchasing (20)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
-      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5212" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6086"/>
         <w:gridCol w:w="1707"/>
         <w:gridCol w:w="2833"/>
       </w:tblGrid>
       <w:tr w:rsidR="002A53AD" w:rsidRPr="00D76149" w14:paraId="67F67DD5" w14:textId="77777777" w:rsidTr="00062037">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
             <w:vAlign w:val="center"/>
@@ -32385,542 +14462,138 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7646339C" w14:textId="4F1819D1" w:rsidR="00576423" w:rsidRPr="00DC025E" w:rsidRDefault="004729E5" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC025E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Has the worksite purchased any plant, tools and equipment, electrical equipment, hazardous chemicals or office furniture?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E36E2B3" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7E36E2B3" w14:textId="3F697ECA" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AA3F71F" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1AA3F71F" w14:textId="3801FD91" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="7DCB3FA4" w14:textId="77777777" w:rsidTr="00062037">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4904D8A3" w14:textId="5B908D11" w:rsidR="00576423" w:rsidRPr="00DC025E" w:rsidRDefault="004729E5" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC025E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Has a risk assessment been completed if the pre-purchase checklist requires one?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59F7BA68" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="59F7BA68" w14:textId="0D7B95A9" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FB715C7" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0FB715C7" w14:textId="4D31E06D" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="380F3AB0" w14:textId="77777777" w:rsidTr="00062037">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79557A4D" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00062037" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00062037">
@@ -32965,66 +14638,66 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78CBA894" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00062037" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1B849624" w14:textId="54D28A6B" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="002A53AD" w:rsidP="00D76149">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc122415927"/>
-      <w:bookmarkStart w:id="43" w:name="_Toc216777434"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc122415927"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc216777434"/>
       <w:r w:rsidRPr="00D76149">
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00576423" w:rsidRPr="00D76149">
         <w:t>olunteers (2</w:t>
       </w:r>
       <w:r w:rsidR="00503B5D" w:rsidRPr="00D76149">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00576423" w:rsidRPr="00D76149">
         <w:t>)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
-      <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5212" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6086"/>
         <w:gridCol w:w="1707"/>
         <w:gridCol w:w="2833"/>
       </w:tblGrid>
       <w:tr w:rsidR="00042FA3" w:rsidRPr="00D76149" w14:paraId="5D46C759" w14:textId="77777777" w:rsidTr="00062037">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
             <w:vAlign w:val="center"/>
@@ -33120,811 +14793,205 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F5A953E" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Volunteer Register on site and has it been reviewed?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="511C6BA6" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="511C6BA6" w14:textId="7DD4FB14" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A5AB085" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4A5AB085" w14:textId="146B9237" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="747A7311" w14:textId="77777777" w:rsidTr="00062037">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B7329CF" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Have the volunteers been inducted / re-inducted in line with required checks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C17E097" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0C17E097" w14:textId="1D9E4B5C" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B0FB409" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0B0FB409" w14:textId="6EB129D2" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="16C7B1F7" w14:textId="77777777" w:rsidTr="00062037">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="189D3D0D" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Has training been identified and provided as required?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="633BE886" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="633BE886" w14:textId="7AA6C121" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C543D7E" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0C543D7E" w14:textId="5CBDDBD1" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="3FE8686F" w14:textId="77777777" w:rsidTr="00062037">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06030423" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00062037" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00062037">
@@ -33969,63 +15036,63 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0692919A" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00062037" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="05DBBBC4" w14:textId="1960EB93" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc122415928"/>
-      <w:bookmarkStart w:id="45" w:name="_Toc216777435"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc122415928"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc216777435"/>
       <w:r w:rsidRPr="00D76149">
         <w:t>Document Control (2</w:t>
       </w:r>
       <w:r w:rsidR="00503B5D" w:rsidRPr="00D76149">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00D76149">
         <w:t>)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
-      <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5212" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6086"/>
         <w:gridCol w:w="1707"/>
         <w:gridCol w:w="2833"/>
       </w:tblGrid>
       <w:tr w:rsidR="00042FA3" w:rsidRPr="00D76149" w14:paraId="55493E15" w14:textId="77777777" w:rsidTr="00062037">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
             <w:vAlign w:val="center"/>
@@ -34121,544 +15188,140 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75DF9C78" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00DC025E" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC025E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Documents are kept for the prescribed time allocation?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E829691" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1E829691" w14:textId="043D0D8D" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12D6EC9B" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="12D6EC9B" w14:textId="6A4C17E1" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="3FA8CA8D" w14:textId="77777777" w:rsidTr="00062037">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56AC3DD6" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00DC025E" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC025E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Are the site documents readily retrievable if required?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28CD3195" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="28CD3195" w14:textId="13C590F9" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62F3D7C0" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="62F3D7C0" w14:textId="353D8289" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="465A9692" w14:textId="77777777" w:rsidTr="00062037">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="496F48FB" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00062037" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00062037">
@@ -34684,134 +15347,101 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00062037">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>/ 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0783D816" w14:textId="77777777" w:rsidR="00576423" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...47 lines deleted...]
-          <w:p w14:paraId="033293BE" w14:textId="77777777" w:rsidR="004729E5" w:rsidRPr="00062037" w:rsidRDefault="004729E5" w:rsidP="00D76149">
+          <w:p w14:paraId="033293BE" w14:textId="77777777" w:rsidR="004729E5" w:rsidRPr="00062037" w:rsidRDefault="004729E5" w:rsidP="004719AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="57C189E2" w14:textId="7A10F894" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00503B5D" w:rsidP="00D76149">
+    <w:p w14:paraId="52540DC0" w14:textId="77777777" w:rsidR="004719AE" w:rsidRDefault="004719AE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif Armenian" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Noto Serif Armenian" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="533E7C" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="_Toc122415929"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc216777436"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C189E2" w14:textId="59775711" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00503B5D" w:rsidP="00D76149">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc122415929"/>
-      <w:bookmarkStart w:id="47" w:name="_Toc216777436"/>
       <w:r w:rsidRPr="00D76149">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Fall </w:t>
       </w:r>
       <w:r w:rsidR="00576423" w:rsidRPr="00D76149">
         <w:t>Prevention (2</w:t>
       </w:r>
       <w:r w:rsidRPr="00D76149">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00576423" w:rsidRPr="00D76149">
         <w:t>)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
-      <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5212" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6086"/>
         <w:gridCol w:w="1707"/>
         <w:gridCol w:w="2833"/>
       </w:tblGrid>
       <w:tr w:rsidR="00042FA3" w:rsidRPr="00D76149" w14:paraId="17AA4480" w14:textId="77777777" w:rsidTr="00062037">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
             <w:vAlign w:val="center"/>
@@ -34870,1655 +15500,443 @@
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A660A69" w14:textId="29343E83" w:rsidR="00042FA3" w:rsidRPr="00D76149" w:rsidRDefault="00042FA3" w:rsidP="00D76149">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Actions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="5F3EE60E" w14:textId="77777777" w:rsidTr="00062037">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="5F3EE60E" w14:textId="77777777" w:rsidTr="004719AE">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A129A9E" w14:textId="1D80804C" w:rsidR="00576423" w:rsidRPr="00DC025E" w:rsidRDefault="00062037" w:rsidP="00DC025E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC025E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Are </w:t>
             </w:r>
             <w:r w:rsidR="00576423" w:rsidRPr="00DC025E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Ladder registers available?  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36C2A17A" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="36C2A17A" w14:textId="1B121C12" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63B98562" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="63B98562" w14:textId="6627AC83" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="4E8A8238" w14:textId="77777777" w:rsidTr="00062037">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B0C7EAE" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00DC025E" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC025E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Does the site have any fragile roofing and are appropriate controls in place?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="796499A5" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="796499A5" w14:textId="402E4CC7" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2367573D" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2367573D" w14:textId="20CBA965" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="440A7786" w14:textId="77777777" w:rsidTr="00062037">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32B28DFD" w14:textId="419FEC0F" w:rsidR="00576423" w:rsidRPr="00DC025E" w:rsidRDefault="004729E5" w:rsidP="00DC025E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC025E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Does the site have fixed ladder </w:t>
             </w:r>
             <w:r w:rsidR="00DC025E" w:rsidRPr="00DC025E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>points, fixed</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC025E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> ladders, walkways, platforms, anchor points or safety harnesses?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06FDEF1E" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="06FDEF1E" w14:textId="1287F4F2" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56CAFAF5" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="56CAFAF5" w14:textId="4B4433E7" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="06FC1AE3" w14:textId="77777777" w:rsidTr="00062037">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60982672" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00DC025E" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC025E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>For all high-risk work, do workers have the appropriate licence?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4807CA4A" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4807CA4A" w14:textId="38669D85" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DE861C8" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6DE861C8" w14:textId="04CC9B18" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="48853EBF" w14:textId="77777777" w:rsidTr="00062037">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10A0393B" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00DC025E" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC025E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>For high-risk work has a risk assessment been completed including emergency rescue arrangements?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DC039D6" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6DC039D6" w14:textId="7DCD23BD" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0277C9CC" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0277C9CC" w14:textId="53B5BAD3" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="4B149D4A" w14:textId="77777777" w:rsidTr="00062037">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AC5029A" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00DC025E" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC025E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Mobile scaffolding on site and are they inspected, and records retained?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="330196ED" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="330196ED" w14:textId="71443507" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F07D8CA" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5F07D8CA" w14:textId="41E109DD" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="298597DD" w14:textId="77777777" w:rsidTr="00062037">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="298597DD" w14:textId="77777777" w:rsidTr="004719AE">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70E30CE7" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00062037" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00062037">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -36560,63 +15978,63 @@
             <w:tcW w:w="1334" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3ED9184A" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00062037" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2E895BFD" w14:textId="15853341" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc122415930"/>
-      <w:bookmarkStart w:id="49" w:name="_Toc216777437"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc122415930"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc216777437"/>
       <w:r w:rsidRPr="00D76149">
         <w:t>Infection Control (2</w:t>
       </w:r>
       <w:r w:rsidR="00503B5D" w:rsidRPr="00D76149">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00D76149">
         <w:t>)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
-      <w:bookmarkEnd w:id="49"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5212" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6086"/>
         <w:gridCol w:w="1707"/>
         <w:gridCol w:w="2833"/>
       </w:tblGrid>
       <w:tr w:rsidR="00042FA3" w:rsidRPr="00D76149" w14:paraId="7C25C556" w14:textId="77777777" w:rsidTr="00062037">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
             <w:vAlign w:val="center"/>
@@ -36675,854 +16093,248 @@
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D75D2D4" w14:textId="1FEBB9B0" w:rsidR="00042FA3" w:rsidRPr="00D76149" w:rsidRDefault="00042FA3" w:rsidP="00D76149">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Actions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="0708C197" w14:textId="77777777" w:rsidTr="00062037">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="0708C197" w14:textId="77777777" w:rsidTr="004719AE">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50106888" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Does the site have appropriate PPE to manage the risk of infection?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2086FFA7" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2086FFA7" w14:textId="3A3329E2" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="760A5FC3" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="760A5FC3" w14:textId="1D5753B6" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="5EC8D22F" w14:textId="77777777" w:rsidTr="00062037">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="5EC8D22F" w14:textId="77777777" w:rsidTr="004719AE">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75F77A2B" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Does the site have an immunisation program where required?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3216CC4B" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3216CC4B" w14:textId="7A8CA6A8" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FA818B6" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2FA818B6" w14:textId="57DAA8DA" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="43EF694E" w14:textId="77777777" w:rsidTr="00062037">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="43EF694E" w14:textId="77777777" w:rsidTr="004719AE">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59344DA2" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Have workers been provided with relevant information / instruction / training?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="469323A8" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="469323A8" w14:textId="0B17648D" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15CBBBC6" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="15CBBBC6" w14:textId="00E277B7" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="6BCD2F12" w14:textId="77777777" w:rsidTr="00062037">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="6BCD2F12" w14:textId="77777777" w:rsidTr="004719AE">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52A7AF06" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00062037" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00062037">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -37565,63 +16377,63 @@
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3ED77C6D" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00062037" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="626002B4" w14:textId="07FF34E2" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc122415931"/>
-      <w:bookmarkStart w:id="51" w:name="_Toc216777438"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc122415931"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc216777438"/>
       <w:r w:rsidRPr="00D76149">
         <w:t>Confined Space (2</w:t>
       </w:r>
       <w:r w:rsidR="00503B5D" w:rsidRPr="00D76149">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00D76149">
         <w:t>)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
-      <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5212" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6086"/>
         <w:gridCol w:w="1707"/>
         <w:gridCol w:w="2833"/>
       </w:tblGrid>
       <w:tr w:rsidR="00042FA3" w:rsidRPr="00D76149" w14:paraId="7A59C04A" w14:textId="77777777" w:rsidTr="00062037">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
             <w:vAlign w:val="center"/>
@@ -37680,612 +16492,207 @@
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17E6550E" w14:textId="6C064BDC" w:rsidR="00042FA3" w:rsidRPr="00D76149" w:rsidRDefault="00042FA3" w:rsidP="00D76149">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Actions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="0B724383" w14:textId="77777777" w:rsidTr="00062037">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="0B724383" w14:textId="77777777" w:rsidTr="004719AE">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6032DEA7" w14:textId="25033B1B" w:rsidR="00576423" w:rsidRPr="004729E5" w:rsidRDefault="004729E5" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004729E5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Does the site have any Confined spaces?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A948B9B" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1A948B9B" w14:textId="0F479E6E" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FBC721B" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4FBC721B" w14:textId="7DA07223" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="1CAAD572" w14:textId="77777777" w:rsidTr="00062037">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="1CAAD572" w14:textId="77777777" w:rsidTr="004719AE">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3994B9EE" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Have the confined space / restricted access areas been secured?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19ADA1ED" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="19ADA1ED" w14:textId="0CA3A391" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3529B8FF" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3529B8FF" w14:textId="4995A339" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="740F80B9" w14:textId="77777777" w:rsidTr="00062037">
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="740F80B9" w14:textId="77777777" w:rsidTr="004719AE">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60CB42D7" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00062037" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00062037">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>TOTAL SCORE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70D0166F" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00062037" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00062037">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -38298,63 +16705,64 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79F9827A" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00062037" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4BDA1EFA" w14:textId="31D4F314" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Toc122415932"/>
-      <w:bookmarkStart w:id="53" w:name="_Toc216777439"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc122415932"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc216777439"/>
       <w:r w:rsidRPr="00D76149">
+        <w:lastRenderedPageBreak/>
         <w:t>Traffic Management (2</w:t>
       </w:r>
       <w:r w:rsidR="00503B5D" w:rsidRPr="00D76149">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00D76149">
         <w:t>)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
-      <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5212" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6086"/>
         <w:gridCol w:w="1707"/>
         <w:gridCol w:w="2833"/>
       </w:tblGrid>
       <w:tr w:rsidR="00042FA3" w:rsidRPr="00D76149" w14:paraId="55364A68" w14:textId="77777777" w:rsidTr="00062037">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
             <w:vAlign w:val="center"/>
@@ -38448,544 +16856,140 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1ED151C6" w14:textId="638EB3B9" w:rsidR="00576423" w:rsidRPr="004729E5" w:rsidRDefault="004729E5" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004729E5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Has the site identified traffic related hazards?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F3AD22C" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5F3AD22C" w14:textId="6D024C18" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E9DD97E" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6E9DD97E" w14:textId="7CC6ADB1" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="5C89AA71" w14:textId="77777777" w:rsidTr="00062037">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79B09964" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Are traffic control measures reviewed and effective?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06F98EC3" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="06F98EC3" w14:textId="6235A48D" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EE68504" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2EE68504" w14:textId="0C2E2B09" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="62E57EA0" w14:textId="77777777" w:rsidTr="00062037">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="285C8F8A" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00062037" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00062037">
@@ -39030,63 +17034,63 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2231931D" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00062037" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0160FB85" w14:textId="085413FF" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Toc122415933"/>
-      <w:bookmarkStart w:id="55" w:name="_Toc216777440"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc122415933"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc216777440"/>
       <w:r w:rsidRPr="00D76149">
         <w:t>Waste Management (2</w:t>
       </w:r>
       <w:r w:rsidR="00503B5D" w:rsidRPr="00D76149">
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00D76149">
         <w:t>)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
-      <w:bookmarkEnd w:id="55"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5212" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6086"/>
         <w:gridCol w:w="1707"/>
         <w:gridCol w:w="2833"/>
       </w:tblGrid>
       <w:tr w:rsidR="00042FA3" w:rsidRPr="00D76149" w14:paraId="188F0BAE" w14:textId="77777777" w:rsidTr="00062037">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
             <w:vAlign w:val="center"/>
@@ -39182,277 +17186,75 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42BFE1C9" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Worksite has system for regular waste disposal / removal?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5645B21C" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5645B21C" w14:textId="15DDB357" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4ACED10F" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4ACED10F" w14:textId="3EF69C79" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="5A2FD6CA" w14:textId="77777777" w:rsidTr="00062037">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B09FEC3" w14:textId="72E06589" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
@@ -39461,277 +17263,75 @@
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Grease pit</w:t>
             </w:r>
             <w:r w:rsidR="00921895">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> are inspected and cleaned annually by a competent person? (If worksite has septic tank, check this has been cleaned regularly)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="197F3B03" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="197F3B03" w14:textId="294E9B36" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41079019" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="41079019" w14:textId="7535BADD" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="779FB3F1" w14:textId="77777777" w:rsidTr="00062037">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="784FD6B3" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00062037" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00062037">
@@ -39776,63 +17376,63 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73755736" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00062037" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="21A93965" w14:textId="55D18623" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="_Toc122415934"/>
-      <w:bookmarkStart w:id="57" w:name="_Toc216777441"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc122415934"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc216777441"/>
       <w:r w:rsidRPr="00D76149">
         <w:t>Noise (2</w:t>
       </w:r>
       <w:r w:rsidR="00503B5D" w:rsidRPr="00D76149">
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00D76149">
         <w:t>)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
-      <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5212" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6086"/>
         <w:gridCol w:w="1707"/>
         <w:gridCol w:w="2833"/>
       </w:tblGrid>
       <w:tr w:rsidR="00042FA3" w:rsidRPr="00D76149" w14:paraId="54877C67" w14:textId="77777777" w:rsidTr="00062037">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
             <w:vAlign w:val="center"/>
@@ -39928,550 +17528,146 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CBC4D89" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Where workers are required to wear hearing protection, have workers had audio metric testing conducted and records retained?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EF783F9" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0EF783F9" w14:textId="2511CEF1" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="488E9D08" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="488E9D08" w14:textId="47A521E3" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="2BCA39B9" w14:textId="77777777" w:rsidTr="00062037">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69333A76" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Where noise hazards have been identified, have risk assessments been completed and appropriate controls implemented?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D56BFF1" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6D56BFF1" w14:textId="31921328" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="340E8327" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="340E8327" w14:textId="373CC659" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="4CEE180E" w14:textId="77777777" w:rsidTr="00062037">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08153DC9" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00062037" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00062037">
@@ -40513,68 +17709,74 @@
               <w:t>/ 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E004F46" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00062037" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="651DB2F1" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149"/>
+    <w:p w14:paraId="651DB2F1" w14:textId="772CC97E" w:rsidR="004719AE" w:rsidRDefault="004719AE" w:rsidP="00D76149"/>
+    <w:p w14:paraId="0C3AD106" w14:textId="77777777" w:rsidR="004719AE" w:rsidRDefault="004719AE">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="10262691" w14:textId="068A1878" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="_Toc122415935"/>
-      <w:bookmarkStart w:id="59" w:name="_Toc216777442"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc122415935"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc216777442"/>
       <w:r w:rsidRPr="00D76149">
+        <w:lastRenderedPageBreak/>
         <w:t>Personal Protective Equipment (</w:t>
       </w:r>
       <w:r w:rsidR="00503B5D" w:rsidRPr="00D76149">
         <w:t>29</w:t>
       </w:r>
       <w:r w:rsidRPr="00D76149">
         <w:t>)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
-      <w:bookmarkEnd w:id="59"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5212" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6086"/>
         <w:gridCol w:w="1707"/>
         <w:gridCol w:w="2833"/>
       </w:tblGrid>
       <w:tr w:rsidR="00042FA3" w:rsidRPr="00D76149" w14:paraId="129F585D" w14:textId="77777777" w:rsidTr="00062037">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
             <w:vAlign w:val="center"/>
@@ -40670,1079 +17872,270 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="060DA934" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Is relevant PPE provided to workers?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5520D2F5" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5520D2F5" w14:textId="6C8F06F0" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6749DB24" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6749DB24" w14:textId="47719C89" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="71DB3A99" w14:textId="77777777" w:rsidTr="00062037">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DA48008" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Is PPE stored appropriately?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AD082A2" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1AD082A2" w14:textId="0C1B982B" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C303E84" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4C303E84" w14:textId="460A16DB" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="161C22F1" w14:textId="77777777" w:rsidTr="00062037">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0263E7F6" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Is appropriate signage for required PPE displayed?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DC67CE4" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4DC67CE4" w14:textId="1173B91C" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52B21D55" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="52B21D55" w14:textId="19A95D79" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="2E1168C9" w14:textId="77777777" w:rsidTr="00062037">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="507541F4" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Have workers been provided with relevant information / instruction / training?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D7015A4" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3D7015A4" w14:textId="1F50261B" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FFB12EB" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0FFB12EB" w14:textId="1F912BF5" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="77109086" w14:textId="77777777" w:rsidTr="00062037">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CEDAF53" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00062037" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00062037">
@@ -41789,63 +18182,63 @@
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47AA9B31" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00062037" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="09A129DE" w14:textId="02E93CFB" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="_Toc122415936"/>
-      <w:bookmarkStart w:id="61" w:name="_Toc216777443"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc122415936"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc216777443"/>
       <w:r w:rsidRPr="00D76149">
         <w:t>Event Management (3</w:t>
       </w:r>
       <w:r w:rsidR="00503B5D" w:rsidRPr="00D76149">
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00D76149">
         <w:t>)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
-      <w:bookmarkEnd w:id="61"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5212" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6086"/>
         <w:gridCol w:w="1707"/>
         <w:gridCol w:w="2833"/>
       </w:tblGrid>
       <w:tr w:rsidR="00042FA3" w:rsidRPr="00D76149" w14:paraId="471F7212" w14:textId="77777777" w:rsidTr="00062037">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
             <w:vAlign w:val="center"/>
@@ -41946,802 +18339,196 @@
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Does the site hold any events?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C67E4FF" w14:textId="22B95510" w:rsidR="00576423" w:rsidRPr="00DC025E" w:rsidRDefault="00921895" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC025E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>(art shows, fetes, fairs, festa, music performances, religious celebrations).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58C8D6EA" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="58C8D6EA" w14:textId="0982CFAF" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BE9A567" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2BE9A567" w14:textId="60D293F4" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="76CA9C46" w14:textId="77777777" w:rsidTr="00062037">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="38324D48" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00DC025E" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC025E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Have Workers / Volunteers signed in / out for the event and induction provided where relevant?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CCBA682" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7CCBA682" w14:textId="3D5DE813" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BBFC3E3" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2BBFC3E3" w14:textId="7A663075" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="25ABB823" w14:textId="77777777" w:rsidTr="00062037">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="55DA2E34" w14:textId="49E0F211" w:rsidR="00576423" w:rsidRPr="00DC025E" w:rsidRDefault="00576423" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC025E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Has a risk assessment been completed for an event not requiring an Event Planning Checklist?</w:t>
             </w:r>
             <w:r w:rsidR="00921895" w:rsidRPr="00DC025E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00921895" w:rsidRPr="00DC025E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>(sports day, swimming carnival, whole school mass, trading tables, quiz nights)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E2B55A3" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2E2B55A3" w14:textId="5C388021" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F811266" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4F811266" w14:textId="569CE636" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="5D6ACA01" w14:textId="77777777" w:rsidTr="00062037">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47C3CB77" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00062037" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00062037">
@@ -42788,552 +18575,366 @@
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5D10827C" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00062037" w:rsidRDefault="00576423" w:rsidP="00D76149">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="795C4A1E" w14:textId="3EB44FC5" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="62" w:name="_Toc122415937"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc122415937"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc216777444"/>
       <w:bookmarkStart w:id="63" w:name="_Hlk197666182"/>
-      <w:bookmarkStart w:id="64" w:name="_Toc216777444"/>
       <w:r w:rsidRPr="00D76149">
         <w:t>Hazardous Work (3</w:t>
       </w:r>
       <w:r w:rsidR="003A763D" w:rsidRPr="00D76149">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00D76149">
         <w:t>)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5212" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6086"/>
+        <w:gridCol w:w="1707"/>
+        <w:gridCol w:w="2833"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00042FA3" w:rsidRPr="00D76149" w14:paraId="05F215AA" w14:textId="77777777" w:rsidTr="00062037">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2864" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64945842" w14:textId="77777777" w:rsidR="00042FA3" w:rsidRPr="00D76149" w:rsidRDefault="00042FA3" w:rsidP="00D76149">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D76149">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Measurement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79F90D0F" w14:textId="222AC821" w:rsidR="00042FA3" w:rsidRPr="00D76149" w:rsidRDefault="00042FA3" w:rsidP="00D76149">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D76149">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Result / Score</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1334" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6276E312" w14:textId="311F1613" w:rsidR="00042FA3" w:rsidRPr="00D76149" w:rsidRDefault="00042FA3" w:rsidP="00D76149">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D76149">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Actions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="60325DEC" w14:textId="77777777" w:rsidTr="00062037">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2864" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="68AC633C" w14:textId="77777777" w:rsidR="00921895" w:rsidRPr="00DC025E" w:rsidRDefault="00921895" w:rsidP="00DC025E">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC025E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Does the site undertake any hazardous work?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3335D25B" w14:textId="3867F2E7" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00921895" w:rsidP="00DC025E">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC025E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>(work at heights, confined space, high voltage electrical, excavation, gas or other relevant work)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32D3BE5B" w14:textId="360EB9C1" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1334" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="003A85F9" w14:textId="7E985C02" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00576423" w:rsidRPr="00D76149" w14:paraId="372C2E1B" w14:textId="77777777" w:rsidTr="00062037">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2864" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="074A16FB" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00062037" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:ind w:left="142"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062037">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>TOTAL SCORE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="406060CB" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00062037" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00062037">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>/ 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1334" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C6E1BC5" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00062037" w:rsidRDefault="00576423" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6308AC35" w14:textId="77777777" w:rsidR="004719AE" w:rsidRDefault="004719AE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif Armenian" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Noto Serif Armenian" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="533E7C" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="_Toc216777445"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D14783B" w14:textId="79EF0E68" w:rsidR="003A763D" w:rsidRPr="00D76149" w:rsidRDefault="003A763D" w:rsidP="00D76149">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D76149">
+        <w:lastRenderedPageBreak/>
+        <w:t>Recovery &amp; Return to Work (32)</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="64"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5212" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6086"/>
         <w:gridCol w:w="1707"/>
         <w:gridCol w:w="2833"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00042FA3" w:rsidRPr="00D76149" w14:paraId="05F215AA" w14:textId="77777777" w:rsidTr="00062037">
-[...467 lines deleted...]
-      </w:tblGrid>
       <w:tr w:rsidR="00042FA3" w:rsidRPr="00D76149" w14:paraId="1DF7BC2F" w14:textId="77777777" w:rsidTr="00921895">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45555B2E" w14:textId="77777777" w:rsidR="00042FA3" w:rsidRPr="00D76149" w:rsidRDefault="00042FA3" w:rsidP="00D76149">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Measurement</w:t>
@@ -43401,1568 +19002,355 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="43FB2C1E" w14:textId="2E6A0B9A" w:rsidR="003A763D" w:rsidRPr="00DC025E" w:rsidRDefault="003A763D" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC025E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Does the site have information available to workers on how to report injuries and make a claim and is this also communicated in the induction process?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15D85AF6" w14:textId="77777777" w:rsidR="003A763D" w:rsidRPr="00D76149" w:rsidRDefault="003A763D" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="15D85AF6" w14:textId="09E93794" w:rsidR="003A763D" w:rsidRPr="00D76149" w:rsidRDefault="003A763D" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28263D9A" w14:textId="77777777" w:rsidR="003A763D" w:rsidRPr="00D76149" w:rsidRDefault="003A763D" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="28263D9A" w14:textId="5EC36AE8" w:rsidR="003A763D" w:rsidRPr="00D76149" w:rsidRDefault="003A763D" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A763D" w:rsidRPr="00D76149" w14:paraId="1D681012" w14:textId="77777777" w:rsidTr="00921895">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="420EB07E" w14:textId="24EF67C3" w:rsidR="003A763D" w:rsidRPr="00DC025E" w:rsidRDefault="003A763D" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC025E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Have claims form been completed and sent to Catholic Safety &amp; Injury Management within three (3) working days?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4895AD09" w14:textId="33601AB0" w:rsidR="003A763D" w:rsidRPr="00D76149" w:rsidRDefault="003A763D" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4895AD09" w14:textId="20CE1FFE" w:rsidR="003A763D" w:rsidRPr="00D76149" w:rsidRDefault="003A763D" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="311C1540" w14:textId="08ECAE1A" w:rsidR="003A763D" w:rsidRPr="00D76149" w:rsidRDefault="003A763D" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="311C1540" w14:textId="5305CE74" w:rsidR="003A763D" w:rsidRPr="00D76149" w:rsidRDefault="003A763D" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A763D" w:rsidRPr="00D76149" w14:paraId="30E7855F" w14:textId="77777777" w:rsidTr="00921895">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="44FB9D83" w14:textId="7F9DC158" w:rsidR="003A763D" w:rsidRPr="00DC025E" w:rsidRDefault="003A763D" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC025E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Have workers who have submitted a claim for compensation been provided with a Rehab &amp; Return to Work &amp; Know Your Rights Brochure?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03D689D4" w14:textId="7ADFDEF4" w:rsidR="003A763D" w:rsidRPr="00D76149" w:rsidRDefault="003A763D" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="03D689D4" w14:textId="199B5381" w:rsidR="003A763D" w:rsidRPr="00D76149" w:rsidRDefault="003A763D" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58723852" w14:textId="797929BA" w:rsidR="003A763D" w:rsidRPr="00D76149" w:rsidRDefault="003A763D" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="58723852" w14:textId="1EAE23AD" w:rsidR="003A763D" w:rsidRPr="00D76149" w:rsidRDefault="003A763D" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A763D" w:rsidRPr="00D76149" w14:paraId="0389D09F" w14:textId="77777777" w:rsidTr="00921895">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6A5B621B" w14:textId="58EF473A" w:rsidR="003A763D" w:rsidRPr="00DC025E" w:rsidRDefault="003A763D" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC025E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>All information in relation to the injured workers are kept confidential &amp; appropriate permissions applied?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4ECF9EE4" w14:textId="3842C4C6" w:rsidR="003A763D" w:rsidRPr="00D76149" w:rsidRDefault="003A763D" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4ECF9EE4" w14:textId="6E2A4B9E" w:rsidR="003A763D" w:rsidRPr="00D76149" w:rsidRDefault="003A763D" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E0F7F0D" w14:textId="7483B1AC" w:rsidR="003A763D" w:rsidRPr="00D76149" w:rsidRDefault="003A763D" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0E0F7F0D" w14:textId="76DF436B" w:rsidR="003A763D" w:rsidRPr="00D76149" w:rsidRDefault="003A763D" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A763D" w:rsidRPr="00D76149" w14:paraId="74E44AF9" w14:textId="77777777" w:rsidTr="00921895">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0BD85FDE" w14:textId="5782DC6B" w:rsidR="003A763D" w:rsidRPr="00DC025E" w:rsidRDefault="003A763D" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC025E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Is there a RRTW Plan on file?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06E28CF6" w14:textId="7B441A34" w:rsidR="003A763D" w:rsidRPr="00D76149" w:rsidRDefault="003A763D" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="06E28CF6" w14:textId="1223D676" w:rsidR="003A763D" w:rsidRPr="00D76149" w:rsidRDefault="003A763D" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C466D85" w14:textId="7EAE2D81" w:rsidR="003A763D" w:rsidRPr="00D76149" w:rsidRDefault="003A763D" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3C466D85" w14:textId="67A3CE07" w:rsidR="003A763D" w:rsidRPr="00D76149" w:rsidRDefault="003A763D" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A763D" w:rsidRPr="00D76149" w14:paraId="338B0BAA" w14:textId="77777777" w:rsidTr="00921895">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="635E64EF" w14:textId="1963FAF7" w:rsidR="003A763D" w:rsidRPr="00DC025E" w:rsidRDefault="003A763D" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC025E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Are there consecutive WCC’s on file for the duration of the claim?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3752FDC4" w14:textId="7B14AE5D" w:rsidR="003A763D" w:rsidRPr="00D76149" w:rsidRDefault="003A763D" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3752FDC4" w14:textId="54CDC1C5" w:rsidR="003A763D" w:rsidRPr="00D76149" w:rsidRDefault="003A763D" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05DE12FC" w14:textId="63721367" w:rsidR="003A763D" w:rsidRPr="00D76149" w:rsidRDefault="003A763D" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="05DE12FC" w14:textId="03E72046" w:rsidR="003A763D" w:rsidRPr="00D76149" w:rsidRDefault="003A763D" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00921895" w:rsidRPr="00D76149" w14:paraId="595B5C8F" w14:textId="77777777" w:rsidTr="00921895">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="672EC55D" w14:textId="17D39811" w:rsidR="00921895" w:rsidRPr="00DC025E" w:rsidRDefault="00921895" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC025E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Is there a final WCC on file?</w:t>
             </w:r>
           </w:p>
@@ -45006,277 +19394,75 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0333E4F1" w14:textId="2F603763" w:rsidR="003A763D" w:rsidRPr="00DC025E" w:rsidRDefault="003A763D" w:rsidP="00DC025E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC025E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>If Early Intervention Program utilised, has the appropriate paperwork been completed and sent to Catholic Safety &amp; Injury Management?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78E2B608" w14:textId="2A5F4CBB" w:rsidR="003A763D" w:rsidRPr="00D76149" w:rsidRDefault="003A763D" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="78E2B608" w14:textId="40314D1E" w:rsidR="003A763D" w:rsidRPr="00D76149" w:rsidRDefault="003A763D" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C6E51DD" w14:textId="250F7482" w:rsidR="003A763D" w:rsidRPr="00D76149" w:rsidRDefault="003A763D" w:rsidP="00D76149">
-[...108 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2C6E51DD" w14:textId="748F8013" w:rsidR="003A763D" w:rsidRPr="00D76149" w:rsidRDefault="003A763D" w:rsidP="00D76149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A763D" w:rsidRPr="00D76149" w14:paraId="1CB82B86" w14:textId="77777777" w:rsidTr="00921895">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B1F8C20" w14:textId="77777777" w:rsidR="003A763D" w:rsidRPr="00062037" w:rsidRDefault="003A763D" w:rsidP="00D76149">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00062037">
@@ -45329,366 +19515,153 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="037AE537" w14:textId="77777777" w:rsidR="003A763D" w:rsidRPr="00062037" w:rsidRDefault="003A763D" w:rsidP="00D76149">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7C3ED572" w14:textId="77777777" w:rsidR="003A763D" w:rsidRPr="00D76149" w:rsidRDefault="003A763D" w:rsidP="00D76149">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="34461CF8" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D76149">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Verification completed by</w:t>
       </w:r>
       <w:r w:rsidRPr="00D76149">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D222D3" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="188EAC21" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+    <w:p w14:paraId="188EAC21" w14:textId="3E68473F" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D76149">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Signature:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00D76149">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D76149">
-[...99 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="346E3FAA" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="048D1B4A" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+    <w:p w14:paraId="048D1B4A" w14:textId="38965A94" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D76149">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Name: </w:t>
       </w:r>
       <w:r w:rsidRPr="00D76149">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...99 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00D76149">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D76149">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D76149">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
@@ -45718,467 +19691,164 @@
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D76149">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D76149">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D76149">
-[...99 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="345C9C65" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FE89ADB" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D76149">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Officer</w:t>
       </w:r>
       <w:r w:rsidRPr="00D76149">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7989A2AD" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3032CA93" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+    <w:p w14:paraId="3032CA93" w14:textId="7B1D9FE7" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D76149">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Signature:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00D76149">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D76149">
-[...99 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="27922978" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D4D9FAF" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
+    <w:p w14:paraId="2D4D9FAF" w14:textId="337FD627" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D76149">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Name: </w:t>
       </w:r>
       <w:r w:rsidRPr="00D76149">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...99 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00D76149">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D76149">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D76149">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
@@ -46208,179 +19878,77 @@
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D76149">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D76149">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D76149">
-[...99 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="15F3D42B" w14:textId="77777777" w:rsidR="00576423" w:rsidRPr="00D76149" w:rsidRDefault="00576423" w:rsidP="00D76149"/>
     <w:p w14:paraId="11374693" w14:textId="77777777" w:rsidR="009B25E3" w:rsidRPr="00D76149" w:rsidRDefault="009B25E3" w:rsidP="00D76149"/>
     <w:sectPr w:rsidR="009B25E3" w:rsidRPr="00D76149" w:rsidSect="00EB2094">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2410" w:right="851" w:bottom="1418" w:left="851" w:header="709" w:footer="987" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C988C5C" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="46DD5DFE" w14:textId="77777777" w:rsidR="00A23A92" w:rsidRDefault="00A23A92" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A92CBEE" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="7EC91C74" w14:textId="77777777" w:rsidR="00A23A92" w:rsidRDefault="00A23A92" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -46442,61 +20010,61 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Serif Armenian Light">
     <w:altName w:val="Sylfaen"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000447" w:usb1="40002000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50D4D63D" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="42372A03" w14:textId="77777777" w:rsidR="00A23A92" w:rsidRDefault="00A23A92" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="479D56A9" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="744621A6" w14:textId="77777777" w:rsidR="00A23A92" w:rsidRDefault="00A23A92" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4142854B" w14:textId="77777777" w:rsidR="00AA7A78" w:rsidRDefault="00AA7A78">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30005581" wp14:editId="17DD05BD">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
@@ -46658,86 +20226,86 @@
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>Procedure Verification</w:t>
                                   </w:r>
                                   <w:r w:rsidR="00652D56">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> (009T)</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="2410" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="56A2F74C" w14:textId="446E78DB" w:rsidR="00B308FC" w:rsidRPr="00BE0CAA" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
+                                <w:p w14:paraId="56A2F74C" w14:textId="0C1175CE" w:rsidR="00B308FC" w:rsidRPr="00BE0CAA" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">Version </w:t>
                                   </w:r>
-                                  <w:r w:rsidR="008A2335">
+                                  <w:r w:rsidR="00134143">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
-                                    <w:t>7</w:t>
+                                    <w:t>8</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3907" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="44F5FF31" w14:textId="5CB79CED" w:rsidR="00B308FC" w:rsidRPr="00BE0CAA" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
+                                <w:p w14:paraId="44F5FF31" w14:textId="5B19A48C" w:rsidR="00B308FC" w:rsidRPr="00BE0CAA" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:jc w:val="right"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00BE0CAA">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">Page </w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00BE0CAA">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
@@ -46799,134 +20367,143 @@
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:fldChar w:fldCharType="begin"/>
                                   </w:r>
                                   <w:r w:rsidRPr="00BE0CAA">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:noProof/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:instrText xml:space="preserve"> DOCPROPERTY  Pages  \* MERGEFORMAT </w:instrText>
                                   </w:r>
                                   <w:r w:rsidRPr="00BE0CAA">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:noProof/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:fldChar w:fldCharType="separate"/>
                                   </w:r>
-                                  <w:r w:rsidR="008A2335">
+                                  <w:r w:rsidR="00C61E8D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:noProof/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
-                                    <w:t>15</w:t>
+                                    <w:t>17</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00BE0CAA">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:noProof/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:fldChar w:fldCharType="end"/>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                             <w:tr w:rsidR="00B308FC" w14:paraId="5CAAB0CA" w14:textId="77777777" w:rsidTr="00FC0BBC">
                               <w:trPr>
                                 <w:trHeight w:val="283"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3889" w:type="dxa"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="74EFC053" w14:textId="2369102F" w:rsidR="00B308FC" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00BE0CAA">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>Uncontrolled document when printed</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="2410" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="2CB22019" w14:textId="2E0B0985" w:rsidR="00B308FC" w:rsidRDefault="008A2335" w:rsidP="00B308FC">
+                                <w:p w14:paraId="2CB22019" w14:textId="70F3BA89" w:rsidR="00B308FC" w:rsidRDefault="000424A9" w:rsidP="00B308FC">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
-                                    <w:t>December</w:t>
+                                    <w:t>May</w:t>
                                   </w:r>
                                   <w:r w:rsidR="00652D56">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
-                                    <w:t xml:space="preserve"> 2025</w:t>
+                                    <w:t xml:space="preserve"> 202</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                                      <w:color w:val="FFFAEC" w:themeColor="accent4"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>6</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3907" w:type="dxa"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="488620F2" w14:textId="77777777" w:rsidR="00B308FC" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                           </w:tbl>
                           <w:p w14:paraId="1B4D1D29" w14:textId="77777777" w:rsidR="00AA7A78" w:rsidRDefault="00AA7A78" w:rsidP="00197A7D"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
@@ -47035,86 +20612,86 @@
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Procedure Verification</w:t>
                             </w:r>
                             <w:r w:rsidR="00652D56">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> (009T)</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="2410" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="56A2F74C" w14:textId="446E78DB" w:rsidR="00B308FC" w:rsidRPr="00BE0CAA" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
+                          <w:p w14:paraId="56A2F74C" w14:textId="0C1175CE" w:rsidR="00B308FC" w:rsidRPr="00BE0CAA" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Version </w:t>
                             </w:r>
-                            <w:r w:rsidR="008A2335">
+                            <w:r w:rsidR="00134143">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>7</w:t>
+                              <w:t>8</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3907" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="44F5FF31" w14:textId="5CB79CED" w:rsidR="00B308FC" w:rsidRPr="00BE0CAA" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
+                          <w:p w14:paraId="44F5FF31" w14:textId="5B19A48C" w:rsidR="00B308FC" w:rsidRPr="00BE0CAA" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BE0CAA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Page </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00BE0CAA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
@@ -47176,134 +20753,143 @@
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r w:rsidRPr="00BE0CAA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:noProof/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> DOCPROPERTY  Pages  \* MERGEFORMAT </w:instrText>
                             </w:r>
                             <w:r w:rsidRPr="00BE0CAA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:noProof/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
-                            <w:r w:rsidR="008A2335">
+                            <w:r w:rsidR="00C61E8D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:noProof/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>15</w:t>
+                              <w:t>17</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00BE0CAA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:noProof/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
                       <w:tr w:rsidR="00B308FC" w14:paraId="5CAAB0CA" w14:textId="77777777" w:rsidTr="00FC0BBC">
                         <w:trPr>
                           <w:trHeight w:val="283"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3889" w:type="dxa"/>
                           </w:tcPr>
                           <w:p w14:paraId="74EFC053" w14:textId="2369102F" w:rsidR="00B308FC" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BE0CAA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Uncontrolled document when printed</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="2410" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="2CB22019" w14:textId="2E0B0985" w:rsidR="00B308FC" w:rsidRDefault="008A2335" w:rsidP="00B308FC">
+                          <w:p w14:paraId="2CB22019" w14:textId="70F3BA89" w:rsidR="00B308FC" w:rsidRDefault="000424A9" w:rsidP="00B308FC">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>December</w:t>
+                              <w:t>May</w:t>
                             </w:r>
                             <w:r w:rsidR="00652D56">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> 2025</w:t>
+                              <w:t xml:space="preserve"> 202</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                                <w:color w:val="FFFAEC" w:themeColor="accent4"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>6</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3907" w:type="dxa"/>
                           </w:tcPr>
                           <w:p w14:paraId="488620F2" w14:textId="77777777" w:rsidR="00B308FC" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
                     <w:p w14:paraId="1B4D1D29" w14:textId="77777777" w:rsidR="00AA7A78" w:rsidRDefault="00AA7A78" w:rsidP="00197A7D"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
@@ -48197,122 +21783,137 @@
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000A4560"/>
     <w:rsid w:val="00000B2C"/>
     <w:rsid w:val="00020A69"/>
+    <w:rsid w:val="000424A9"/>
     <w:rsid w:val="00042FA3"/>
     <w:rsid w:val="00062037"/>
     <w:rsid w:val="00090DE8"/>
     <w:rsid w:val="000A0CA0"/>
     <w:rsid w:val="000A4560"/>
     <w:rsid w:val="000D75C3"/>
+    <w:rsid w:val="000E1B70"/>
     <w:rsid w:val="00120BFC"/>
+    <w:rsid w:val="00134143"/>
     <w:rsid w:val="0014066E"/>
     <w:rsid w:val="00150414"/>
     <w:rsid w:val="00197A7D"/>
     <w:rsid w:val="001E0038"/>
     <w:rsid w:val="00225A5B"/>
     <w:rsid w:val="00252B82"/>
     <w:rsid w:val="00264AD9"/>
     <w:rsid w:val="00283265"/>
     <w:rsid w:val="002A53AD"/>
     <w:rsid w:val="002D20CF"/>
+    <w:rsid w:val="00347E8A"/>
     <w:rsid w:val="0035226C"/>
     <w:rsid w:val="00356151"/>
     <w:rsid w:val="0038563B"/>
     <w:rsid w:val="00390A9C"/>
     <w:rsid w:val="003A763D"/>
     <w:rsid w:val="004158B2"/>
     <w:rsid w:val="00456714"/>
+    <w:rsid w:val="004719AE"/>
     <w:rsid w:val="004729E5"/>
     <w:rsid w:val="004D6EC6"/>
     <w:rsid w:val="004E155D"/>
     <w:rsid w:val="005034BA"/>
     <w:rsid w:val="005037E0"/>
     <w:rsid w:val="00503B5D"/>
     <w:rsid w:val="00576423"/>
+    <w:rsid w:val="005941BF"/>
     <w:rsid w:val="005A19D3"/>
     <w:rsid w:val="005C5D20"/>
     <w:rsid w:val="005D3974"/>
+    <w:rsid w:val="005E76F1"/>
     <w:rsid w:val="0061333A"/>
     <w:rsid w:val="0061632A"/>
     <w:rsid w:val="0064198D"/>
     <w:rsid w:val="00652D56"/>
     <w:rsid w:val="007B77D6"/>
     <w:rsid w:val="007C2910"/>
     <w:rsid w:val="007E53AA"/>
     <w:rsid w:val="00881786"/>
     <w:rsid w:val="008A2335"/>
+    <w:rsid w:val="008A4458"/>
     <w:rsid w:val="008C68CF"/>
     <w:rsid w:val="00912A97"/>
     <w:rsid w:val="009214F7"/>
     <w:rsid w:val="00921895"/>
     <w:rsid w:val="00957EB3"/>
     <w:rsid w:val="009A33A0"/>
     <w:rsid w:val="009B25E3"/>
+    <w:rsid w:val="00A23A92"/>
     <w:rsid w:val="00A821DF"/>
     <w:rsid w:val="00AA7A78"/>
     <w:rsid w:val="00AD4256"/>
+    <w:rsid w:val="00B131ED"/>
     <w:rsid w:val="00B308FC"/>
     <w:rsid w:val="00B56B5E"/>
     <w:rsid w:val="00B71AD5"/>
     <w:rsid w:val="00BD440A"/>
     <w:rsid w:val="00BE0CAA"/>
     <w:rsid w:val="00C02B8E"/>
+    <w:rsid w:val="00C3259F"/>
+    <w:rsid w:val="00C61E8D"/>
     <w:rsid w:val="00C927F3"/>
     <w:rsid w:val="00CB4075"/>
+    <w:rsid w:val="00D5578B"/>
     <w:rsid w:val="00D76149"/>
     <w:rsid w:val="00DC025E"/>
     <w:rsid w:val="00DC34E8"/>
     <w:rsid w:val="00E1074E"/>
     <w:rsid w:val="00E36FA0"/>
     <w:rsid w:val="00E506C0"/>
     <w:rsid w:val="00EB2094"/>
     <w:rsid w:val="00EE2988"/>
     <w:rsid w:val="00EE5430"/>
     <w:rsid w:val="00F141B7"/>
     <w:rsid w:val="00F26872"/>
+    <w:rsid w:val="00F94198"/>
+    <w:rsid w:val="00F9502F"/>
     <w:rsid w:val="00FC0BBC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -49515,70 +23116,68 @@
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007B77D6"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007B77D6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="007B77D6"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007B77D6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
@@ -50213,70 +23812,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B54943D-81FF-4DB4-932E-B95271809498}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>15</Pages>
-[...1 lines deleted...]
-  <Characters>18759</Characters>
+  <Pages>17</Pages>
+  <Words>2310</Words>
+  <Characters>12636</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1172</Lines>
-  <Paragraphs>1009</Paragraphs>
+  <Lines>858</Lines>
+  <Paragraphs>381</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21211</CharactersWithSpaces>
+  <CharactersWithSpaces>14596</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Chris Donnelly</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>