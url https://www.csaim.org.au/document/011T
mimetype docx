--- v0 (2025-10-15)
+++ v1 (2026-04-29)
@@ -5,98 +5,89 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="521047EF" w14:textId="5109DDD6" w:rsidR="007B77D6" w:rsidRDefault="00CA0191" w:rsidP="00AD4256">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Pictogram Images</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2917FF68" w14:textId="77777777" w:rsidR="00CA0191" w:rsidRPr="00CA0191" w:rsidRDefault="00CA0191" w:rsidP="00CA0191">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk156827582"/>
       <w:r w:rsidRPr="00CA0191">
         <w:rPr>
           <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Just click on the image and copy and paste to the desired </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Just click on the image and copy and paste to the desired location</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="18ADFE9E" w14:textId="77777777" w:rsidR="00CA0191" w:rsidRPr="008C1132" w:rsidRDefault="00CA0191" w:rsidP="00CA0191">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C1132">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="008C1132">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
@@ -3620,105 +3611,105 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:object w:dxaOrig="1370" w:dyaOrig="2000" w14:anchorId="36B89E8E">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:54.75pt;height:78.75pt" o:ole="" o:allowoverlap="f">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:54.75pt;height:78.75pt" o:ole="" o:allowoverlap="f">
             <v:imagedata r:id="rId68" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Photoshop.Image.6" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1767440629" r:id="rId69"/>
+          <o:OLEObject Type="Embed" ProgID="Photoshop.Image.6" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1837849899" r:id="rId69"/>
         </w:object>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="3BB034A6" w14:textId="77777777" w:rsidR="009B25E3" w:rsidRPr="00AA7A78" w:rsidRDefault="009B25E3" w:rsidP="00CA0191">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009B25E3" w:rsidRPr="00AA7A78" w:rsidSect="00EB2094">
       <w:headerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2410" w:right="851" w:bottom="1418" w:left="851" w:header="709" w:footer="987" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C988C5C" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="5E4DA1C5" w14:textId="77777777" w:rsidR="00EC57AE" w:rsidRDefault="00EC57AE" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A92CBEE" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="40DAEBE1" w14:textId="77777777" w:rsidR="00EC57AE" w:rsidRDefault="00EC57AE" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial Bold">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3755,76 +3746,76 @@
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Serif Armenian Light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000447" w:usb1="40002000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50D4D63D" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="65B046CE" w14:textId="77777777" w:rsidR="00EC57AE" w:rsidRDefault="00EC57AE" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="479D56A9" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="2E05BA28" w14:textId="77777777" w:rsidR="00EC57AE" w:rsidRDefault="00EC57AE" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4142854B" w14:textId="77777777" w:rsidR="00AA7A78" w:rsidRDefault="00AA7A78">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30005581" wp14:editId="17DD05BD">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-179565</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-211455</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1835797" cy="900000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="65078166" name="Picture 65078166" descr="A logo with text on it&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3964,69 +3955,78 @@
                                 <w:p w14:paraId="7C229B0B" w14:textId="5CC0B81C" w:rsidR="00B308FC" w:rsidRPr="00BE0CAA" w:rsidRDefault="00CA0191" w:rsidP="00B308FC">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>Pictogram Images (011T)</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="2410" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="56A2F74C" w14:textId="709561E9" w:rsidR="00B308FC" w:rsidRPr="00BE0CAA" w:rsidRDefault="00CA0191" w:rsidP="00B308FC">
+                                <w:p w14:paraId="56A2F74C" w14:textId="036EC870" w:rsidR="00B308FC" w:rsidRPr="00BE0CAA" w:rsidRDefault="00CA0191" w:rsidP="00B308FC">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
-                                    <w:t>Version 1</w:t>
+                                    <w:t xml:space="preserve">Version </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00E87F29">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                                      <w:color w:val="FFFAEC" w:themeColor="accent4"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>2</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3907" w:type="dxa"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="44F5FF31" w14:textId="4FC1838B" w:rsidR="00B308FC" w:rsidRPr="00BE0CAA" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:jc w:val="right"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00BE0CAA">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
@@ -4152,69 +4152,69 @@
                                 <w:p w14:paraId="74EFC053" w14:textId="2369102F" w:rsidR="00B308FC" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00BE0CAA">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>Uncontrolled document when printed</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="2410" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="2CB22019" w14:textId="46A52885" w:rsidR="00B308FC" w:rsidRDefault="00CA0191" w:rsidP="00B308FC">
+                                <w:p w14:paraId="2CB22019" w14:textId="64950047" w:rsidR="00B308FC" w:rsidRDefault="00E87F29" w:rsidP="00B308FC">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
-                                    <w:t>January 2021</w:t>
+                                    <w:t>April 2026</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3907" w:type="dxa"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="488620F2" w14:textId="77777777" w:rsidR="00B308FC" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                           </w:tbl>
                           <w:p w14:paraId="1B4D1D29" w14:textId="77777777" w:rsidR="00AA7A78" w:rsidRDefault="00AA7A78" w:rsidP="00197A7D"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
@@ -4314,69 +4314,78 @@
                           <w:p w14:paraId="7C229B0B" w14:textId="5CC0B81C" w:rsidR="00B308FC" w:rsidRPr="00BE0CAA" w:rsidRDefault="00CA0191" w:rsidP="00B308FC">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Pictogram Images (011T)</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="2410" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="56A2F74C" w14:textId="709561E9" w:rsidR="00B308FC" w:rsidRPr="00BE0CAA" w:rsidRDefault="00CA0191" w:rsidP="00B308FC">
+                          <w:p w14:paraId="56A2F74C" w14:textId="036EC870" w:rsidR="00B308FC" w:rsidRPr="00BE0CAA" w:rsidRDefault="00CA0191" w:rsidP="00B308FC">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>Version 1</w:t>
+                              <w:t xml:space="preserve">Version </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E87F29">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                                <w:color w:val="FFFAEC" w:themeColor="accent4"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>2</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3907" w:type="dxa"/>
                           </w:tcPr>
                           <w:p w14:paraId="44F5FF31" w14:textId="4FC1838B" w:rsidR="00B308FC" w:rsidRPr="00BE0CAA" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BE0CAA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
@@ -4502,110 +4511,110 @@
                           <w:p w14:paraId="74EFC053" w14:textId="2369102F" w:rsidR="00B308FC" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BE0CAA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Uncontrolled document when printed</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="2410" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="2CB22019" w14:textId="46A52885" w:rsidR="00B308FC" w:rsidRDefault="00CA0191" w:rsidP="00B308FC">
+                          <w:p w14:paraId="2CB22019" w14:textId="64950047" w:rsidR="00B308FC" w:rsidRDefault="00E87F29" w:rsidP="00B308FC">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>January 2021</w:t>
+                              <w:t>April 2026</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3907" w:type="dxa"/>
                           </w:tcPr>
                           <w:p w14:paraId="488620F2" w14:textId="77777777" w:rsidR="00B308FC" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
                     <w:p w14:paraId="1B4D1D29" w14:textId="77777777" w:rsidR="00AA7A78" w:rsidRDefault="00AA7A78" w:rsidP="00197A7D"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
               <v:shapetype id="_x0000_t114" coordsize="21600,21600" o:spt="114" path="m,20172v945,400,1887,628,2795,913c3587,21312,4342,21370,5060,21597v2037,,2567,-227,3095,-285c8722,21197,9325,20970,9855,20800v490,-228,945,-400,1472,-740c11817,19887,12347,19660,12875,19375v567,-228,1095,-513,1700,-740c15177,18462,15782,18122,16537,17950v718,-113,1398,-398,2228,-513c19635,17437,20577,17322,21597,17322l21597,,,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path o:connecttype="custom" o:connectlocs="10800,0;0,10800;10800,20400;21600,10800" textboxrect="0,0,21600,17322"/>
               </v:shapetype>
               <v:shape id="Flowchart: Document 1" o:spid="_x0000_s1028" type="#_x0000_t114" style="position:absolute;left:264;top:-5919;width:76581;height:14381;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAcTZQkzQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW81U1rTW3qKiIWBMmhqWB7e82+JrHZtzG7mvTfu4LQ4zAz3zDTeW9qcaLWVZYVPAwj&#10;EMS51RUXCrYfb/cTEM4ja6wtk4I/cjCf3d5MMdG243c6Zb4QAcIuQQWl900ipctLMuiGtiEO3o9t&#10;Dfog20LqFrsAN7V8jKJYGqw4LJTY0LKk/Dc7GgW7FA/jXZp2+9XX6vOwN98LnW2UGtz1i1cQnnr/&#10;H76211rB+CUejZ7j6Akul8IdkLMzAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/&#10;AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABxNlCTN&#10;AAAA4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAAB&#10;AwAAAAA=&#10;" fillcolor="#c9b5ef [3205]" stroked="f" strokeweight="1pt"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CDD0A52"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C4DA7D26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="GPPHeading1"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
@@ -4967,141 +4976,144 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9284" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1727024286">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1066801438">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="55057329">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000A4560"/>
     <w:rsid w:val="00000B2C"/>
     <w:rsid w:val="00090DE8"/>
     <w:rsid w:val="000A4560"/>
     <w:rsid w:val="000D75C3"/>
     <w:rsid w:val="00120BFC"/>
     <w:rsid w:val="00150414"/>
     <w:rsid w:val="00197A7D"/>
+    <w:rsid w:val="00265FB7"/>
     <w:rsid w:val="00283265"/>
     <w:rsid w:val="0035226C"/>
     <w:rsid w:val="00356151"/>
     <w:rsid w:val="00390A9C"/>
     <w:rsid w:val="005034BA"/>
     <w:rsid w:val="005D3974"/>
     <w:rsid w:val="0061632A"/>
     <w:rsid w:val="007B77D6"/>
     <w:rsid w:val="007C2910"/>
     <w:rsid w:val="007E53AA"/>
     <w:rsid w:val="00881786"/>
     <w:rsid w:val="008C68CF"/>
     <w:rsid w:val="009214F7"/>
     <w:rsid w:val="009B25E3"/>
     <w:rsid w:val="00AA7A78"/>
     <w:rsid w:val="00AD4256"/>
     <w:rsid w:val="00B308FC"/>
     <w:rsid w:val="00BE0CAA"/>
     <w:rsid w:val="00C02B8E"/>
     <w:rsid w:val="00CA0191"/>
     <w:rsid w:val="00CB4075"/>
     <w:rsid w:val="00E506C0"/>
+    <w:rsid w:val="00E87F29"/>
     <w:rsid w:val="00EB2094"/>
+    <w:rsid w:val="00EC57AE"/>
     <w:rsid w:val="00EE2988"/>
     <w:rsid w:val="00F141B7"/>
     <w:rsid w:val="00FC0BBC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="238AE3E1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{23823AF7-FABF-4492-83CB-405EDE6E321B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Work Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Work Sans" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6635,51 +6647,51 @@
         <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
         <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
         <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
         <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
         <w:insideH w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
         <w:insideV w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EEF2F7"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image56.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image61.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image51.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image59.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image54.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image49.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image57.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image52.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image60.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image58.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image48.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image62.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="CSaIM Colours">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>