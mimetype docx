--- v1 (2026-04-29)
+++ v2 (2026-06-13)
@@ -1,42 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="521047EF" w14:textId="5109DDD6" w:rsidR="007B77D6" w:rsidRDefault="00CA0191" w:rsidP="00AD4256">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
@@ -3614,87 +3619,92 @@
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:object w:dxaOrig="1370" w:dyaOrig="2000" w14:anchorId="36B89E8E">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:54.75pt;height:78.75pt" o:ole="" o:allowoverlap="f">
             <v:imagedata r:id="rId68" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Photoshop.Image.6" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1837849899" r:id="rId69"/>
+          <o:OLEObject Type="Embed" ProgID="Photoshop.Image.6" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1840010465" r:id="rId69"/>
         </w:object>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="3BB034A6" w14:textId="77777777" w:rsidR="009B25E3" w:rsidRPr="00AA7A78" w:rsidRDefault="009B25E3" w:rsidP="00CA0191">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009B25E3" w:rsidRPr="00AA7A78" w:rsidSect="00EB2094">
-      <w:headerReference w:type="default" r:id="rId70"/>
+      <w:headerReference w:type="even" r:id="rId70"/>
+      <w:headerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="even" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:headerReference w:type="first" r:id="rId74"/>
+      <w:footerReference w:type="first" r:id="rId75"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2410" w:right="851" w:bottom="1418" w:left="851" w:header="709" w:footer="987" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E4DA1C5" w14:textId="77777777" w:rsidR="00EC57AE" w:rsidRDefault="00EC57AE" w:rsidP="000A4560">
+    <w:p w14:paraId="634C6707" w14:textId="77777777" w:rsidR="009E1CF8" w:rsidRDefault="009E1CF8" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40DAEBE1" w14:textId="77777777" w:rsidR="00EC57AE" w:rsidRDefault="00EC57AE" w:rsidP="000A4560">
+    <w:p w14:paraId="3AE60526" w14:textId="77777777" w:rsidR="009E1CF8" w:rsidRDefault="009E1CF8" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -3745,76 +3755,116 @@
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Serif Armenian Light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000447" w:usb1="40002000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="69C00803" w14:textId="77777777" w:rsidR="00D715C9" w:rsidRDefault="00D715C9">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E7CC8B3" w14:textId="77777777" w:rsidR="00D715C9" w:rsidRDefault="00D715C9">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="19CB06FB" w14:textId="77777777" w:rsidR="00D715C9" w:rsidRDefault="00D715C9">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65B046CE" w14:textId="77777777" w:rsidR="00EC57AE" w:rsidRDefault="00EC57AE" w:rsidP="000A4560">
+    <w:p w14:paraId="1EA9FE58" w14:textId="77777777" w:rsidR="009E1CF8" w:rsidRDefault="009E1CF8" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E05BA28" w14:textId="77777777" w:rsidR="00EC57AE" w:rsidRDefault="00EC57AE" w:rsidP="000A4560">
+    <w:p w14:paraId="63A86FE4" w14:textId="77777777" w:rsidR="009E1CF8" w:rsidRDefault="009E1CF8" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4425FBEA" w14:textId="77777777" w:rsidR="00D715C9" w:rsidRDefault="00D715C9">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4142854B" w14:textId="77777777" w:rsidR="00AA7A78" w:rsidRDefault="00AA7A78">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30005581" wp14:editId="17DD05BD">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-179565</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-211455</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1835797" cy="900000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="65078166" name="Picture 65078166" descr="A logo with text on it&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -4152,69 +4202,78 @@
                                 <w:p w14:paraId="74EFC053" w14:textId="2369102F" w:rsidR="00B308FC" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00BE0CAA">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>Uncontrolled document when printed</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="2410" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="2CB22019" w14:textId="64950047" w:rsidR="00B308FC" w:rsidRDefault="00E87F29" w:rsidP="00B308FC">
+                                <w:p w14:paraId="2CB22019" w14:textId="44E3F3F3" w:rsidR="00B308FC" w:rsidRDefault="00D715C9" w:rsidP="00B308FC">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
-                                    <w:t>April 2026</w:t>
+                                    <w:t>May</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00E87F29">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                                      <w:color w:val="FFFAEC" w:themeColor="accent4"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> 2026</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3907" w:type="dxa"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="488620F2" w14:textId="77777777" w:rsidR="00B308FC" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                           </w:tbl>
                           <w:p w14:paraId="1B4D1D29" w14:textId="77777777" w:rsidR="00AA7A78" w:rsidRDefault="00AA7A78" w:rsidP="00197A7D"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
@@ -4511,104 +4570,123 @@
                           <w:p w14:paraId="74EFC053" w14:textId="2369102F" w:rsidR="00B308FC" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BE0CAA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Uncontrolled document when printed</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="2410" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="2CB22019" w14:textId="64950047" w:rsidR="00B308FC" w:rsidRDefault="00E87F29" w:rsidP="00B308FC">
+                          <w:p w14:paraId="2CB22019" w14:textId="44E3F3F3" w:rsidR="00B308FC" w:rsidRDefault="00D715C9" w:rsidP="00B308FC">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>April 2026</w:t>
+                              <w:t>May</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E87F29">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                                <w:color w:val="FFFAEC" w:themeColor="accent4"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> 2026</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3907" w:type="dxa"/>
                           </w:tcPr>
                           <w:p w14:paraId="488620F2" w14:textId="77777777" w:rsidR="00B308FC" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
                     <w:p w14:paraId="1B4D1D29" w14:textId="77777777" w:rsidR="00AA7A78" w:rsidRDefault="00AA7A78" w:rsidP="00197A7D"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
               <v:shapetype id="_x0000_t114" coordsize="21600,21600" o:spt="114" path="m,20172v945,400,1887,628,2795,913c3587,21312,4342,21370,5060,21597v2037,,2567,-227,3095,-285c8722,21197,9325,20970,9855,20800v490,-228,945,-400,1472,-740c11817,19887,12347,19660,12875,19375v567,-228,1095,-513,1700,-740c15177,18462,15782,18122,16537,17950v718,-113,1398,-398,2228,-513c19635,17437,20577,17322,21597,17322l21597,,,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path o:connecttype="custom" o:connectlocs="10800,0;0,10800;10800,20400;21600,10800" textboxrect="0,0,21600,17322"/>
               </v:shapetype>
               <v:shape id="Flowchart: Document 1" o:spid="_x0000_s1028" type="#_x0000_t114" style="position:absolute;left:264;top:-5919;width:76581;height:14381;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAcTZQkzQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW81U1rTW3qKiIWBMmhqWB7e82+JrHZtzG7mvTfu4LQ4zAz3zDTeW9qcaLWVZYVPAwj&#10;EMS51RUXCrYfb/cTEM4ja6wtk4I/cjCf3d5MMdG243c6Zb4QAcIuQQWl900ipctLMuiGtiEO3o9t&#10;Dfog20LqFrsAN7V8jKJYGqw4LJTY0LKk/Dc7GgW7FA/jXZp2+9XX6vOwN98LnW2UGtz1i1cQnnr/&#10;H76211rB+CUejZ7j6Akul8IdkLMzAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/&#10;AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABxNlCTN&#10;AAAA4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAAB&#10;AwAAAAA=&#10;" fillcolor="#c9b5ef [3205]" stroked="f" strokeweight="1pt"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="33EBB862" w14:textId="77777777" w:rsidR="00D715C9" w:rsidRDefault="00D715C9">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CDD0A52"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C4DA7D26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="GPPHeading1"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps/>
         <w:sz w:val="22"/>
@@ -4978,103 +5056,105 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9284" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1727024286">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1066801438">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="55057329">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000A4560"/>
     <w:rsid w:val="00000B2C"/>
     <w:rsid w:val="00090DE8"/>
     <w:rsid w:val="000A4560"/>
     <w:rsid w:val="000D75C3"/>
     <w:rsid w:val="00120BFC"/>
     <w:rsid w:val="00150414"/>
     <w:rsid w:val="00197A7D"/>
+    <w:rsid w:val="001B0A42"/>
     <w:rsid w:val="00265FB7"/>
     <w:rsid w:val="00283265"/>
     <w:rsid w:val="0035226C"/>
     <w:rsid w:val="00356151"/>
     <w:rsid w:val="00390A9C"/>
     <w:rsid w:val="005034BA"/>
     <w:rsid w:val="005D3974"/>
     <w:rsid w:val="0061632A"/>
     <w:rsid w:val="007B77D6"/>
     <w:rsid w:val="007C2910"/>
     <w:rsid w:val="007E53AA"/>
     <w:rsid w:val="00881786"/>
     <w:rsid w:val="008C68CF"/>
     <w:rsid w:val="009214F7"/>
     <w:rsid w:val="009B25E3"/>
+    <w:rsid w:val="009E1CF8"/>
     <w:rsid w:val="00AA7A78"/>
     <w:rsid w:val="00AD4256"/>
     <w:rsid w:val="00B308FC"/>
     <w:rsid w:val="00BE0CAA"/>
     <w:rsid w:val="00C02B8E"/>
     <w:rsid w:val="00CA0191"/>
     <w:rsid w:val="00CB4075"/>
+    <w:rsid w:val="00D715C9"/>
     <w:rsid w:val="00E506C0"/>
     <w:rsid w:val="00E87F29"/>
     <w:rsid w:val="00EB2094"/>
     <w:rsid w:val="00EC57AE"/>
     <w:rsid w:val="00EE2988"/>
     <w:rsid w:val="00F141B7"/>
     <w:rsid w:val="00FC0BBC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -6654,54 +6734,54 @@
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EEF2F7"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image56.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image61.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image51.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image59.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image54.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image49.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image57.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image52.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image60.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image58.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image48.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image56.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image61.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image51.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image59.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image54.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image49.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image57.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image52.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image60.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image58.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image48.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.jpeg"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image62.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="CSaIM Colours">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="533E7C"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C9B5EF"/>
       </a:accent2>