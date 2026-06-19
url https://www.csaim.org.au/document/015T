--- v0 (2025-10-15)
+++ v1 (2026-06-19)
@@ -1,40 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="30BD9796" w14:textId="77777777" w:rsidR="007B569E" w:rsidRDefault="007B569E" w:rsidP="0052685C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
@@ -112,2341 +117,2341 @@
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Work Sans" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:id w:val="-804858324"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="56ED7BA3" w14:textId="77777777" w:rsidR="007C2061" w:rsidRDefault="00AF0ECC" w:rsidP="00680EA5">
+        <w:p w14:paraId="68A4581C" w14:textId="77777777" w:rsidR="00A448D3" w:rsidRDefault="00AF0ECC" w:rsidP="00680EA5">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:numPr>
               <w:ilvl w:val="0"/>
               <w:numId w:val="0"/>
             </w:numPr>
             <w:ind w:left="284" w:hanging="284"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00501677">
             <w:t>Contents</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6FAD038A" w14:textId="39B00B15" w:rsidR="007C2061" w:rsidRDefault="007C2061">
+        <w:p w14:paraId="03D52330" w14:textId="4C93154D" w:rsidR="00A448D3" w:rsidRDefault="00A448D3">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207618779" w:history="1">
-            <w:r w:rsidRPr="00A12868">
+          <w:hyperlink w:anchor="_Toc230008109" w:history="1">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A12868">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>PURPOSE / SCOPE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207618779 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230008109 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5B6DB17A" w14:textId="455A1336" w:rsidR="007C2061" w:rsidRDefault="007C2061">
+        <w:p w14:paraId="22B38E6E" w14:textId="70AB48C5" w:rsidR="00A448D3" w:rsidRDefault="00A448D3">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207618780" w:history="1">
-            <w:r w:rsidRPr="00A12868">
+          <w:hyperlink w:anchor="_Toc230008110" w:history="1">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A12868">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>EMERGENCY CONTACT DETAILS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207618780 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230008110 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1A3E8856" w14:textId="2B7F91DD" w:rsidR="007C2061" w:rsidRDefault="007C2061">
+        <w:p w14:paraId="5D6BC8F5" w14:textId="6957CED5" w:rsidR="00A448D3" w:rsidRDefault="00A448D3">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207618781" w:history="1">
-            <w:r w:rsidRPr="00A12868">
+          <w:hyperlink w:anchor="_Toc230008111" w:history="1">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A12868">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Emergency services</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207618781 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230008111 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6C011E1C" w14:textId="4DCE1C35" w:rsidR="007C2061" w:rsidRDefault="007C2061">
+        <w:p w14:paraId="0B094549" w14:textId="5D9FE25B" w:rsidR="00A448D3" w:rsidRDefault="00A448D3">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207618782" w:history="1">
-            <w:r w:rsidRPr="00A12868">
+          <w:hyperlink w:anchor="_Toc230008112" w:history="1">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A12868">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Worksite Contacts</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207618782 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230008112 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="01ED1455" w14:textId="2DF53D3F" w:rsidR="007C2061" w:rsidRDefault="007C2061">
+        <w:p w14:paraId="7DB3B2AB" w14:textId="0DBDFA0A" w:rsidR="00A448D3" w:rsidRDefault="00A448D3">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207618783" w:history="1">
-            <w:r w:rsidRPr="00A12868">
+          <w:hyperlink w:anchor="_Toc230008113" w:history="1">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.3.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A12868">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Local / other organisations contacts</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207618783 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230008113 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7F31B39A" w14:textId="635B6BB6" w:rsidR="007C2061" w:rsidRDefault="007C2061">
+        <w:p w14:paraId="71DA5051" w14:textId="1CB4D2C7" w:rsidR="00A448D3" w:rsidRDefault="00A448D3">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207618784" w:history="1">
-            <w:r w:rsidRPr="00A12868">
+          <w:hyperlink w:anchor="_Toc230008114" w:history="1">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.4.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A12868">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Worksite key holders</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207618784 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230008114 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="30C41A07" w14:textId="47691D88" w:rsidR="007C2061" w:rsidRDefault="007C2061">
+        <w:p w14:paraId="5F48198D" w14:textId="01EA3865" w:rsidR="00A448D3" w:rsidRDefault="00A448D3">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207618785" w:history="1">
-            <w:r w:rsidRPr="00A12868">
+          <w:hyperlink w:anchor="_Toc230008115" w:history="1">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.5.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A12868">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Utilities</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207618785 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230008115 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6E274B7E" w14:textId="34D2AB70" w:rsidR="007C2061" w:rsidRDefault="007C2061">
+        <w:p w14:paraId="6C09263D" w14:textId="4B236E6E" w:rsidR="00A448D3" w:rsidRDefault="00A448D3">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207618786" w:history="1">
-            <w:r w:rsidRPr="00A12868">
+          <w:hyperlink w:anchor="_Toc230008116" w:history="1">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A12868">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>EMERGENCY CONTROL ORGANISATION (ECO)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207618786 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230008116 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="74880F84" w14:textId="70283A44" w:rsidR="007C2061" w:rsidRDefault="007C2061">
+        <w:p w14:paraId="360CE134" w14:textId="0BB783C6" w:rsidR="00A448D3" w:rsidRDefault="00A448D3">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207618787" w:history="1">
-            <w:r w:rsidRPr="00A12868">
+          <w:hyperlink w:anchor="_Toc230008117" w:history="1">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A12868">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Appointment of the Emergency Control Organisation (ECO)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207618787 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230008117 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="22C826C7" w14:textId="6AA2615B" w:rsidR="007C2061" w:rsidRDefault="007C2061">
+        <w:p w14:paraId="27286939" w14:textId="2F146934" w:rsidR="00A448D3" w:rsidRDefault="00A448D3">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207618788" w:history="1">
-            <w:r w:rsidRPr="00A12868">
+          <w:hyperlink w:anchor="_Toc230008118" w:history="1">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A12868">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Primary roles and responsibilities of ECO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207618788 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230008118 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="73846274" w14:textId="5F9038DA" w:rsidR="007C2061" w:rsidRDefault="007C2061">
+        <w:p w14:paraId="545987AC" w14:textId="622435C0" w:rsidR="00A448D3" w:rsidRDefault="00A448D3">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207618789" w:history="1">
-            <w:r w:rsidRPr="00A12868">
+          <w:hyperlink w:anchor="_Toc230008119" w:history="1">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A12868">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>EMERGENCY SITUATIONS COVERED</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207618789 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230008119 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="38C1E4E4" w14:textId="0598F791" w:rsidR="007C2061" w:rsidRDefault="007C2061">
+        <w:p w14:paraId="09B6B4C5" w14:textId="7D1CDEFF" w:rsidR="00A448D3" w:rsidRDefault="00A448D3">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207618790" w:history="1">
-            <w:r w:rsidRPr="00A12868">
+          <w:hyperlink w:anchor="_Toc230008120" w:history="1">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A12868">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>EMERGENCY RESPONSE PROCEDURES</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207618790 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230008120 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0176D646" w14:textId="2F57CF1A" w:rsidR="007C2061" w:rsidRDefault="007C2061">
+        <w:p w14:paraId="41419088" w14:textId="4305E52B" w:rsidR="00A448D3" w:rsidRDefault="00A448D3">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207618791" w:history="1">
-            <w:r w:rsidRPr="00A12868">
+          <w:hyperlink w:anchor="_Toc230008121" w:history="1">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A12868">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>EVACUATION PROCEDURE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207618791 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230008121 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4706EDEE" w14:textId="58B6E0F5" w:rsidR="007C2061" w:rsidRDefault="007C2061">
+        <w:p w14:paraId="0B527645" w14:textId="21A43BAC" w:rsidR="00A448D3" w:rsidRDefault="00A448D3">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207618792" w:history="1">
-            <w:r w:rsidRPr="00A12868">
+          <w:hyperlink w:anchor="_Toc230008122" w:history="1">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A12868">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>AMENITIES FAILURE (GAS, ELECTRICITY, WATER)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207618792 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230008122 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6FE2ADA2" w14:textId="21762C4D" w:rsidR="007C2061" w:rsidRDefault="007C2061">
+        <w:p w14:paraId="758FE5C4" w14:textId="5FD6322E" w:rsidR="00A448D3" w:rsidRDefault="00A448D3">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207618793" w:history="1">
-            <w:r w:rsidRPr="00A12868">
+          <w:hyperlink w:anchor="_Toc230008123" w:history="1">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.3.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A12868">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>BOMB THREAT / PERSONAL THREAT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207618793 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230008123 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="662C13EA" w14:textId="64BD3CC2" w:rsidR="007C2061" w:rsidRDefault="007C2061">
+        <w:p w14:paraId="2C6E92F4" w14:textId="11BE4232" w:rsidR="00A448D3" w:rsidRDefault="00A448D3">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207618794" w:history="1">
-            <w:r w:rsidRPr="00A12868">
+          <w:hyperlink w:anchor="_Toc230008124" w:history="1">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.4.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A12868">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>BUSHFIRES</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207618794 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230008124 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4404DFC9" w14:textId="45BCFBC5" w:rsidR="007C2061" w:rsidRDefault="007C2061">
+        <w:p w14:paraId="29087322" w14:textId="1691C516" w:rsidR="00A448D3" w:rsidRDefault="00A448D3">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207618795" w:history="1">
-            <w:r w:rsidRPr="00A12868">
+          <w:hyperlink w:anchor="_Toc230008125" w:history="1">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.5.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A12868">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>FIRE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207618795 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230008125 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0A09EB74" w14:textId="4CF5185A" w:rsidR="007C2061" w:rsidRDefault="007C2061">
+        <w:p w14:paraId="4435A6AF" w14:textId="223FB6AC" w:rsidR="00A448D3" w:rsidRDefault="00A448D3">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207618796" w:history="1">
-            <w:r w:rsidRPr="00A12868">
+          <w:hyperlink w:anchor="_Toc230008126" w:history="1">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.6.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A12868">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>FLOOD &amp; WATER DAMAGE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207618796 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230008126 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="399A74EB" w14:textId="258CD933" w:rsidR="007C2061" w:rsidRDefault="007C2061">
+        <w:p w14:paraId="59485E6A" w14:textId="6876A827" w:rsidR="00A448D3" w:rsidRDefault="00A448D3">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207618797" w:history="1">
-            <w:r w:rsidRPr="00A12868">
+          <w:hyperlink w:anchor="_Toc230008127" w:history="1">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.7.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A12868">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>MEDICAL EMERGENCY</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207618797 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230008127 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7584228D" w14:textId="58432EE4" w:rsidR="007C2061" w:rsidRDefault="007C2061">
+        <w:p w14:paraId="485AF65A" w14:textId="334F83FF" w:rsidR="00A448D3" w:rsidRDefault="00A448D3">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207618798" w:history="1">
-            <w:r w:rsidRPr="00A12868">
+          <w:hyperlink w:anchor="_Toc230008128" w:history="1">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.8.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A12868">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>PANDEMIC</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207618798 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230008128 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="692E6A7D" w14:textId="31259A27" w:rsidR="007C2061" w:rsidRDefault="007C2061">
+        <w:p w14:paraId="64A9BF79" w14:textId="47960E81" w:rsidR="00A448D3" w:rsidRDefault="00A448D3">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207618799" w:history="1">
-            <w:r w:rsidRPr="00A12868">
+          <w:hyperlink w:anchor="_Toc230008129" w:history="1">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A12868">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>EVACUATION DIAGRAM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207618799 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230008129 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="34B83393" w14:textId="73065A3A" w:rsidR="007C2061" w:rsidRDefault="007C2061">
+        <w:p w14:paraId="5F236A8F" w14:textId="2E883FE5" w:rsidR="00A448D3" w:rsidRDefault="00A448D3">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207618800" w:history="1">
-            <w:r w:rsidRPr="00A12868">
+          <w:hyperlink w:anchor="_Toc230008130" w:history="1">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A12868">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>EVACUATION DRILLS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207618800 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230008130 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="199F530A" w14:textId="511A8143" w:rsidR="007C2061" w:rsidRDefault="007C2061">
+        <w:p w14:paraId="6CBBD57A" w14:textId="1CA1B3FC" w:rsidR="00A448D3" w:rsidRDefault="00A448D3">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207618801" w:history="1">
-            <w:r w:rsidRPr="00A12868">
+          <w:hyperlink w:anchor="_Toc230008131" w:history="1">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A12868">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>COMMUNICATION OF THE EMERGENCY MANAGEMENT/DISASTER RECOVERY PLAN</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207618801 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230008131 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="104168CC" w14:textId="56CA2D90" w:rsidR="007C2061" w:rsidRDefault="007C2061">
+        <w:p w14:paraId="7CF987E0" w14:textId="6617BC18" w:rsidR="00A448D3" w:rsidRDefault="00A448D3">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207618802" w:history="1">
-            <w:r w:rsidRPr="00A12868">
+          <w:hyperlink w:anchor="_Toc230008132" w:history="1">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A12868">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>MAINTENANCE AND TESTING OF FIRE PROTECTION EQUIPMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207618802 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230008132 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="385E1C7F" w14:textId="0EC21617" w:rsidR="007C2061" w:rsidRDefault="007C2061">
+        <w:p w14:paraId="0BDEA592" w14:textId="58EE3DA4" w:rsidR="00A448D3" w:rsidRDefault="00A448D3">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207618803" w:history="1">
-            <w:r w:rsidRPr="00A12868">
+          <w:hyperlink w:anchor="_Toc230008133" w:history="1">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A12868">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>DISTRIBUTION OF THE EMERGENCY MANAGEMENT / DISASTER RECOVERY PLAN</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207618803 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230008133 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0D780B6E" w14:textId="21D8A0A7" w:rsidR="007C2061" w:rsidRDefault="007C2061">
+        <w:p w14:paraId="77829BFD" w14:textId="417E3B93" w:rsidR="00A448D3" w:rsidRDefault="00A448D3">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc207618804" w:history="1">
-            <w:r w:rsidRPr="00A12868">
+          <w:hyperlink w:anchor="_Toc230008134" w:history="1">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A12868">
+            <w:r w:rsidRPr="00A11A5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>REVIEW</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc207618804 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230008134 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -2473,138 +2478,106 @@
         <w:rPr>
           <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BE65658" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00AF0ECC" w:rsidRDefault="00A60D6F" w:rsidP="00A60D6F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF0ECC">
         <w:rPr>
           <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Times New Roman" w:hAnsi="Noto Serif Armenian Light"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E8B3AD8" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00AF0ECC" w:rsidRDefault="00A60D6F" w:rsidP="00AF0ECC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc49762191"/>
       <w:bookmarkStart w:id="2" w:name="_Toc74308095"/>
-      <w:bookmarkStart w:id="3" w:name="_Toc207618779"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc230008109"/>
       <w:r w:rsidRPr="00AF0ECC">
         <w:lastRenderedPageBreak/>
         <w:t>PURPOSE</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00AF0ECC">
         <w:t xml:space="preserve"> / SCOPE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="7E5D583E" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00AF0ECC">
+    <w:p w14:paraId="7E5D583E" w14:textId="278B5755" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00AF0ECC">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>The purpose of this Emergency Management / Disaster Recovery Plan is to document the arrangements, and procedures relating to the response and management of any emergency which may arise at this site and how the Parish will respond to disasters affecting its facilities following the initial emergency response.</w:t>
+        <w:t>The purpose of this Emergency Management / Disaster Recovery Plan is to document the arrangements and procedures relating to the response and management of any emergency which may arise at this site and how the Parish will respond to disasters affecting its facilities following the initial emergency response.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E0F3251" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00AF0ECC">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Where the church is in </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> during normal school hours.</w:t>
+        <w:t>Where the church is in close proximity and share the facility with a Catholic School, the emergency response shall be guided by the School during normal school hours.</w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Toc49762201"/>
     </w:p>
     <w:p w14:paraId="080A2791" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00065ACE" w:rsidRDefault="00A60D6F" w:rsidP="00065ACE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc74308096"/>
-      <w:bookmarkStart w:id="6" w:name="_Toc207618780"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc230008110"/>
       <w:r w:rsidRPr="00065ACE">
         <w:t>EMERGENCY CONTACT DETAILS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="089CACDD" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00065ACE">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Emergency Contacts will be documented, maintained and displayed &lt;</w:t>
       </w:r>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
@@ -2620,51 +2593,51 @@
         <w:t>&gt;.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DA03CD3" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00065ACE">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>A copy of the site Emergency Contacts is attached to this plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="074A60BE" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00065ACE" w:rsidRDefault="00A60D6F" w:rsidP="00065ACE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc49762202"/>
       <w:bookmarkStart w:id="8" w:name="_Toc74308097"/>
-      <w:bookmarkStart w:id="9" w:name="_Toc207618781"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc230008111"/>
       <w:r w:rsidRPr="00065ACE">
         <w:t>Emergency services</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="4B6E16B0" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00065ACE">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">In an emergency requiring </w:t>
       </w:r>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
@@ -2676,4403 +2649,2279 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, and </w:t>
       </w:r>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>MFS/CFS</w:t>
       </w:r>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> attendance, call 000.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59694A95" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00065ACE" w:rsidRDefault="00A60D6F" w:rsidP="00065ACE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc49762203"/>
       <w:bookmarkStart w:id="11" w:name="_Toc74308098"/>
-      <w:bookmarkStart w:id="12" w:name="_Toc207618782"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc230008112"/>
       <w:r w:rsidRPr="00065ACE">
         <w:t>Worksite Contacts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2299"/>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="1733"/>
         <w:gridCol w:w="1733"/>
         <w:gridCol w:w="1735"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="02A9954E" w14:textId="77777777" w:rsidTr="00654E35">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="02A9954E" w14:textId="77777777" w:rsidTr="007B336B">
         <w:trPr>
-          <w:trHeight w:val="270"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="accent6"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="375F1E81" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="375F1E81" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
               <w:pStyle w:val="Table-ColumnHeading"/>
-              <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:bCs w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:bCs w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Key Roles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1321" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="572215AD" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="572215AD" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
               <w:pStyle w:val="Table-ColumnHeading"/>
-              <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="85"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:bCs w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:bCs w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="accent6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51A66D61" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="51A66D61" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
               <w:pStyle w:val="Table-ColumnHeading"/>
-              <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="85"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:bCs w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:bCs w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="accent6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78BF12C7" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="78BF12C7" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
               <w:pStyle w:val="Table-ColumnHeading"/>
+              <w:spacing w:before="0"/>
               <w:ind w:left="85"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:bCs w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:bCs w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Phone</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="554055C0" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="554055C0" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
               <w:pStyle w:val="Table-ColumnHeading"/>
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0"/>
               <w:ind w:left="85"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:bCs w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:bCs w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(After Hours)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="accent6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20269186" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="20269186" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
               <w:pStyle w:val="Table-ColumnHeading"/>
-              <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="85"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:bCs w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:bCs w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mobile</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="11A229AB" w14:textId="77777777" w:rsidTr="00065ACE">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="11A229AB" w14:textId="77777777" w:rsidTr="007B336B">
         <w:trPr>
-          <w:trHeight w:val="292"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3ED179B9" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="3ED179B9" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Parish Priest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1321" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05378461" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="05378461" w14:textId="7D525FA6" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
               <w:pStyle w:val="Table-Entry"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="205"/>
               </w:tabs>
-              <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D23">
-[...101 lines deleted...]
-            <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DDE435F" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="3DDE435F" w14:textId="711CEA38" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D23">
-[...47 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12CB6DF4" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="12CB6DF4" w14:textId="3D6F47A9" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D23">
-[...47 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2145E656" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="2145E656" w14:textId="45CBFB2A" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D23">
-[...47 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="116FA869" w14:textId="77777777" w:rsidTr="00065ACE">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="116FA869" w14:textId="77777777" w:rsidTr="007B336B">
         <w:trPr>
-          <w:trHeight w:val="292"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15252FFC" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="15252FFC" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>First Aid Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1321" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EAE8620" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
-[...48 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4EAE8620" w14:textId="5F21AF24" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="185C6094" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="185C6094" w14:textId="7D271370" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D23">
-[...47 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AF1D746" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="2AF1D746" w14:textId="2E653ECD" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D23">
-[...47 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1ADC532D" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="1ADC532D" w14:textId="5C2C6681" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D23">
-[...47 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="165F8521" w14:textId="77777777" w:rsidTr="00065ACE">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="165F8521" w14:textId="77777777" w:rsidTr="007B336B">
         <w:trPr>
-          <w:trHeight w:val="292"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="039C8D6E" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="039C8D6E" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Counsellor / EAP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1321" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27EA5ACD" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="27EA5ACD" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:t>ACCESS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64AA39E5" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="64AA39E5" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:t>1300 667 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="717BF4B5" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="717BF4B5" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:t>1300 667 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B67C0E3" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="3B67C0E3" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="6712A9F7" w14:textId="77777777" w:rsidTr="00065ACE">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="6712A9F7" w14:textId="77777777" w:rsidTr="007B336B">
         <w:trPr>
-          <w:trHeight w:val="292"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69831376" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="69831376" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Contact Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1321" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="648E72DA" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
-[...48 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="648E72DA" w14:textId="681D8A59" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47D8FEFE" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="47D8FEFE" w14:textId="797712EA" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D23">
-[...47 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6ABB4265" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="6ABB4265" w14:textId="4681B7DA" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D23">
-[...47 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CEEFAA7" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="2CEEFAA7" w14:textId="2A48D0DF" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D23">
-[...47 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="14" w:name="Text31"/>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="73FC8554" w14:textId="77777777" w:rsidTr="00065ACE">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="73FC8554" w14:textId="77777777" w:rsidTr="007B336B">
         <w:trPr>
-          <w:trHeight w:val="292"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="520F45A4" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="520F45A4" w14:textId="03663A85" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="007B336B" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="22"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D23">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="007B336B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...35 lines deleted...]
-              </w:rPr>
               <w:t>&lt;Add contacts as required&gt;</w:t>
             </w:r>
-            <w:r w:rsidRPr="004A1D23">
-[...6 lines deleted...]
-            <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1321" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EEF8769" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
-[...48 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2EEF8769" w14:textId="4EEE162A" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="362A9106" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="362A9106" w14:textId="6BFFC9D0" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D23">
-[...47 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A0A70C5" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="1A0A70C5" w14:textId="6016F69D" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D23">
-[...47 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D94E406" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="1D94E406" w14:textId="50517589" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D23">
-[...47 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3993EED6" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00065ACE" w:rsidRDefault="00A60D6F" w:rsidP="00065ACE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc49762204"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="17" w:name="_Toc207618783"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc49762204"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc74308099"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc230008113"/>
       <w:r w:rsidRPr="00065ACE">
         <w:t>Local / other organisations contacts</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
-      <w:bookmarkEnd w:id="16"/>
-      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5026"/>
         <w:gridCol w:w="5168"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="359F1964" w14:textId="77777777" w:rsidTr="00065ACE">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="359F1964" w14:textId="77777777" w:rsidTr="007B336B">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="accent6"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B3E6360" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="7B3E6360" w14:textId="03ABB428" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Organisation / s</w:t>
+              <w:t>Organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="accent6"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23775FB3" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="23775FB3" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="3E3A9E1B" w14:textId="77777777" w:rsidTr="00065ACE">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="3E3A9E1B" w14:textId="77777777" w:rsidTr="007B336B">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="339DD01E" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="339DD01E" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Police, MFS / CFS, Ambulance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4845F0FB" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="4845F0FB" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:ind w:left="141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>000 (mobile 112)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="4947E696" w14:textId="77777777" w:rsidTr="00065ACE">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="4947E696" w14:textId="77777777" w:rsidTr="007B336B">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69D0523D" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="69D0523D" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>SES (flood, storm and earthquake)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77EFE598" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="77EFE598" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:ind w:left="141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>132 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="2D014F58" w14:textId="77777777" w:rsidTr="00065ACE">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="2D014F58" w14:textId="77777777" w:rsidTr="007B336B">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6665F7C2" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="6665F7C2" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Poisons Information Centre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70DEC390" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="70DEC390" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:ind w:left="141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>13 11 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="373012D4" w14:textId="77777777" w:rsidTr="00065ACE">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="373012D4" w14:textId="77777777" w:rsidTr="007B336B">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="264DA954" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="264DA954" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Hospital/s </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C65C480" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="0C65C480" w14:textId="2A8F5F19" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:ind w:left="141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D23">
-[...47 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="1D4A804E" w14:textId="77777777" w:rsidTr="00065ACE">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="1D4A804E" w14:textId="77777777" w:rsidTr="007B336B">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A4F2EEC" w14:textId="16454D3B" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="4A4F2EEC" w14:textId="16454D3B" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Catholic Safety </w:t>
             </w:r>
             <w:r w:rsidR="0056487B" w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>and Injury Management (CSaIM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AC800C1" w14:textId="72A4FBD0" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="0056487B" w:rsidP="00777922">
+          <w:p w14:paraId="5AC800C1" w14:textId="72A4FBD0" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="0056487B" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:ind w:left="141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8210 8101</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45D1D0F7" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="45D1D0F7" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:ind w:left="141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>A/H 0417 534 020</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="6E17C224" w14:textId="77777777" w:rsidTr="00065ACE">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="6E17C224" w14:textId="77777777" w:rsidTr="007B336B">
         <w:trPr>
-          <w:trHeight w:val="205"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E28EB61" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="4E28EB61" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Gas Provider</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12DAC72D" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="12DAC72D" w14:textId="59401793" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:ind w:left="141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D23">
-[...47 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="783EE1FC" w14:textId="77777777" w:rsidTr="00065ACE">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="783EE1FC" w14:textId="77777777" w:rsidTr="007B336B">
         <w:trPr>
-          <w:trHeight w:val="251"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="207FD325" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="207FD325" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>SA Power Networks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62D3F3DA" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="62D3F3DA" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:ind w:left="141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>13 13 66</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="1C93EB0F" w14:textId="77777777" w:rsidTr="00065ACE">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="1C93EB0F" w14:textId="77777777" w:rsidTr="007B336B">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F70810D" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="1F70810D" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">SA Water </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A1396FB" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="3A1396FB" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:ind w:left="141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1300 729 283</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="01CA09C1" w14:textId="77777777" w:rsidTr="00065ACE">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="01CA09C1" w14:textId="77777777" w:rsidTr="007B336B">
         <w:trPr>
-          <w:trHeight w:val="273"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71AD6A0D" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="71AD6A0D" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Local Council</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24CA5921" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="24CA5921" w14:textId="0AD545E9" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:ind w:left="141"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D23">
-[...91 lines deleted...]
-            <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="4FB1184B" w14:textId="77777777" w:rsidTr="00065ACE">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="4FB1184B" w14:textId="77777777" w:rsidTr="007B336B">
         <w:trPr>
-          <w:trHeight w:val="273"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EE4DE85" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="3EE4DE85" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Security / Alarm company</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6D397101" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="6D397101" w14:textId="6E37B3C6" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:ind w:left="142"/>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D23">
-[...89 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="5F33E584" w14:textId="77777777" w:rsidTr="00065ACE">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="5F33E584" w14:textId="77777777" w:rsidTr="007B336B">
         <w:trPr>
-          <w:trHeight w:val="273"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57FDC27F" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="57FDC27F" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Locksmith</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3D1B6664" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="3D1B6664" w14:textId="69F89AB4" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:ind w:left="142"/>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D23">
-[...89 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="0B40EC18" w14:textId="77777777" w:rsidTr="00065ACE">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="0B40EC18" w14:textId="77777777" w:rsidTr="007B336B">
         <w:trPr>
-          <w:trHeight w:val="273"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64F8D4F7" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="64F8D4F7" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Preferred Plumber</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="390EE3AB" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="390EE3AB" w14:textId="0153DB43" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:ind w:left="142"/>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D23">
-[...89 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="1713C33A" w14:textId="77777777" w:rsidTr="00065ACE">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="1713C33A" w14:textId="77777777" w:rsidTr="007B336B">
         <w:trPr>
-          <w:trHeight w:val="273"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54AE0772" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="54AE0772" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Preferred Electrician</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="33607921" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="33607921" w14:textId="090F5416" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:ind w:left="142"/>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D23">
-[...89 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="007BA64F" w14:textId="77777777" w:rsidTr="00065ACE">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="007BA64F" w14:textId="77777777" w:rsidTr="007B336B">
         <w:trPr>
-          <w:trHeight w:val="225"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C35528C" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="6C35528C" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Local Government </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="54ACB3D4" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="54ACB3D4" w14:textId="2C19930E" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:ind w:left="142"/>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D23">
-[...89 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="7D757D98" w14:textId="77777777" w:rsidTr="00065ACE">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="7D757D98" w14:textId="77777777" w:rsidTr="007B336B">
         <w:trPr>
-          <w:trHeight w:val="225"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22A7D375" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="22A7D375" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Glazier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1B67F02C" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="1B67F02C" w14:textId="6C2B54DD" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:ind w:left="142"/>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D23">
-[...89 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="7A32127D" w14:textId="77777777" w:rsidTr="00065ACE">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="7A32127D" w14:textId="77777777" w:rsidTr="007B336B">
         <w:trPr>
-          <w:trHeight w:val="323"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F601BDB" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="1F601BDB" w14:textId="519A159C" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="007B336B" w:rsidP="007B336B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D23">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+            <w:r w:rsidRPr="007B336B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...43 lines deleted...]
-              </w:rPr>
               <w:t>&lt;Add contacts as required&gt;</w:t>
-            </w:r>
-[...7 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="45196485" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
-[...90 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="45196485" w14:textId="5563A37F" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6DFC2CE2" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00065ACE" w:rsidRDefault="00A60D6F" w:rsidP="00065ACE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc74308100"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="21" w:name="_Toc49762205"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc74308100"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc230008114"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc49762205"/>
       <w:r w:rsidRPr="00065ACE">
         <w:t>Worksite key holders</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4308"/>
-        <w:gridCol w:w="5886"/>
+        <w:gridCol w:w="3539"/>
+        <w:gridCol w:w="6655"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="7CCE2696" w14:textId="77777777" w:rsidTr="00065ACE">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="7CCE2696" w14:textId="77777777" w:rsidTr="005C12BE">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2113" w:type="pct"/>
+            <w:tcW w:w="1736" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="accent6"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E52D475" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="7E52D475" w14:textId="44120462" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="005C12BE" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D23">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Number / Id of key</w:t>
+              <w:t>Key ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2887" w:type="pct"/>
+            <w:tcW w:w="3264" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="accent6"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AAD7E2B" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="4AAD7E2B" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="005C12BE">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Positions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="522A1C16" w14:textId="77777777" w:rsidTr="00065ACE">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="522A1C16" w14:textId="77777777" w:rsidTr="005C12BE">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2113" w:type="pct"/>
+            <w:tcW w:w="1736" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BAB4913" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="0BAB4913" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>#XXXXXXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2887" w:type="pct"/>
+            <w:tcW w:w="3264" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="451F05B0" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="451F05B0" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="005C12BE">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:ind w:left="141"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Parish Priest</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="794C4853" w14:textId="77777777" w:rsidTr="00065ACE">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="794C4853" w14:textId="77777777" w:rsidTr="005C12BE">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2113" w:type="pct"/>
+            <w:tcW w:w="1736" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34844817" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="34844817" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Record all other </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> issued</w:t>
+              <w:t>Record all other key’s issued</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2887" w:type="pct"/>
+            <w:tcW w:w="3264" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51CE7ADD" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="51CE7ADD" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="005C12BE">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:ind w:left="141"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Record remaining key staff / workers here</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="17D1E92E" w14:textId="77777777" w:rsidTr="00065ACE">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="17D1E92E" w14:textId="77777777" w:rsidTr="005C12BE">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2113" w:type="pct"/>
+            <w:tcW w:w="1736" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E7F8266" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="7E7F8266" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2887" w:type="pct"/>
+            <w:tcW w:w="3264" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CBA72C5" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="7CBA72C5" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="005C12BE">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:ind w:left="141"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Contractors who may be provided with specific keys e.g. MFS/CFS, lift companies</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6AEB35B1" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00065ACE" w:rsidRDefault="00A60D6F" w:rsidP="00065ACE">
+    <w:p w14:paraId="6AEB35B1" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00065ACE" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc74308101"/>
-      <w:bookmarkStart w:id="23" w:name="_Toc207618785"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc74308101"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc230008115"/>
       <w:r w:rsidRPr="00065ACE">
         <w:t>Utilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3015"/>
         <w:gridCol w:w="3158"/>
         <w:gridCol w:w="4021"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="7802AAA4" w14:textId="77777777" w:rsidTr="00065ACE">
-[...23 lines deleted...]
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="1E267502" w14:textId="77777777" w:rsidTr="00065ACE">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="1E267502" w14:textId="77777777" w:rsidTr="007B336B">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1479" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19595901" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="19595901" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="005C12BE" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D23">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="005C12BE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1549" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13B845EC" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="13B845EC" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="005C12BE" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D23">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="005C12BE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1972" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F5F17F2" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="1F5F17F2" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="005C12BE" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D23">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="005C12BE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Shut off instruction</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="7D887AD0" w14:textId="77777777" w:rsidTr="00065ACE">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="7D887AD0" w14:textId="77777777" w:rsidTr="007B336B">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1479" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44639C40" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="44639C40" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Electricity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1549" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C6E2AE0" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="3C6E2AE0" w14:textId="1D04E8BF" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D23">
-[...71 lines deleted...]
-            <w:bookmarkEnd w:id="24"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1972" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="696FB53B" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="696FB53B" w14:textId="054AAE14" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1D23">
-[...69 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="72168BC8" w14:textId="77777777" w:rsidTr="00065ACE">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="72168BC8" w14:textId="77777777" w:rsidTr="007B336B">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1479" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77DC6A5B" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="77DC6A5B" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Gas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1549" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DE91B5E" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
-[...71 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="5DE91B5E" w14:textId="1DB7AC61" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1972" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52CBDE28" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
-[...71 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="52CBDE28" w14:textId="6061A9B0" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="45A6B433" w14:textId="77777777" w:rsidTr="00065ACE">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="45A6B433" w14:textId="77777777" w:rsidTr="007B336B">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1479" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65FD5D08" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="65FD5D08" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Water</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1549" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43E6F2F8" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
-[...71 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="43E6F2F8" w14:textId="439FA536" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1972" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E03DFA0" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
-[...71 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="0E03DFA0" w14:textId="2A5CC288" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="007B336B"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="51A40857" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00065ACE" w:rsidRDefault="00A60D6F" w:rsidP="00065ACE">
+    <w:p w14:paraId="1CE0D423" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00065ACE">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Times New Roman" w:hAnsi="Noto Serif Armenian Light"/>
-[...9 lines deleted...]
-        <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Recommend including a map to show location/s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F56E0C0" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00756CB9" w:rsidRDefault="00A60D6F" w:rsidP="00756CB9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc74308110"/>
-      <w:bookmarkStart w:id="26" w:name="_Toc207618786"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc74308110"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc230008116"/>
       <w:r w:rsidRPr="00756CB9">
         <w:t>EMERGENCY CONTROL ORGANISATION (ECO)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="466F68E3" w14:textId="5A88AC5E" w:rsidR="00B47E26" w:rsidRPr="004A1D23" w:rsidRDefault="00B47E26" w:rsidP="001B34FF">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc74308111"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc74308111"/>
       <w:r w:rsidRPr="004A1D23">
         <w:t>The primary role of the ECO is to give top priority to the safety of the occupants and visitors of the facility during an emergency. Life safety shall take precedence over asset protection during and emergency,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DD495F4" w14:textId="75E857D7" w:rsidR="001B34FF" w:rsidRPr="004A1D23" w:rsidRDefault="00B47E26" w:rsidP="001B34FF">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:t xml:space="preserve">The ECO should have clearly documented pre-emergency, emergency and post-emergency duties and responsibilities. </w:t>
       </w:r>
       <w:r w:rsidR="001B34FF" w:rsidRPr="004A1D23">
         <w:t>Duties of the ECO shall include the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F897E4A" w14:textId="77777777" w:rsidR="001B34FF" w:rsidRPr="004A1D23" w:rsidRDefault="001B34FF" w:rsidP="001B34FF">
+    <w:p w14:paraId="7F897E4A" w14:textId="7EEE3574" w:rsidR="001B34FF" w:rsidRPr="004A1D23" w:rsidRDefault="001B34FF" w:rsidP="001B34FF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="641" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
         </w:rPr>
-        <w:t>Identify events that could reasonably produce emergency situations.</w:t>
+        <w:t xml:space="preserve">Identify events that could reasonably </w:t>
+      </w:r>
+      <w:r w:rsidR="005C12BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t>result in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> emergency situations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58BED61E" w14:textId="77777777" w:rsidR="001B34FF" w:rsidRPr="004A1D23" w:rsidRDefault="001B34FF" w:rsidP="001B34FF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="641" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
         </w:rPr>
         <w:t>Develop an emergency plan for each site.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C2912D8" w14:textId="77777777" w:rsidR="001B34FF" w:rsidRPr="004A1D23" w:rsidRDefault="001B34FF" w:rsidP="001B34FF">
@@ -7094,51 +4943,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
         </w:rPr>
         <w:t>Ensure resources are available for the development and implementation of the emergency plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EC4A90F" w14:textId="77777777" w:rsidR="001B34FF" w:rsidRPr="004A1D23" w:rsidRDefault="001B34FF" w:rsidP="001B34FF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="641" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Nominate the validity period of the emergency plan and evacuation diagrams (maximum 5 years). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19966DF5" w14:textId="77777777" w:rsidR="001B34FF" w:rsidRPr="004A1D23" w:rsidRDefault="001B34FF" w:rsidP="001B34FF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="641" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
         </w:rPr>
         <w:t>Ensure information in the emergency plan is made available to relevant persons.</w:t>
       </w:r>
     </w:p>
@@ -7168,374 +5016,393 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="641" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
         </w:rPr>
         <w:t>Meet after an emergency, exercise or during any change that may impact the emergency plan, alternatively, at least annually to discuss and implement possible improvements and changes to the emergency plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72F907E7" w14:textId="5C89DEF6" w:rsidR="00A60D6F" w:rsidRPr="00756CB9" w:rsidRDefault="00A60D6F" w:rsidP="00756CB9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc207618787"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc230008117"/>
       <w:r w:rsidRPr="00756CB9">
+        <w:lastRenderedPageBreak/>
         <w:t>Appointment of the Emergency Control Organisation (ECO)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="56B12752" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00756CB9">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:before="0" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>The appointment of an ECO is required to assist occupants at the Parish complex in case of an emergency. Due to the varied nature of activities at the parish, the following is recommended:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="653E5F1C" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00756CB9">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:before="0" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Chief Warden</w:t>
       </w:r>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> duties should be performed by the person in charge of an event, such as: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24D3ABB6" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00756CB9">
-[...95 lines deleted...]
-    <w:p w14:paraId="1A45A7F4" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+    <w:p w14:paraId="24D3ABB6" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="005C12BE" w:rsidRDefault="00A60D6F" w:rsidP="005C12BE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1208" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Times New Roman" w:hAnsi="Work Sans" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Ma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C12BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t>ss</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C12BE">
+        <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Times New Roman" w:hAnsi="Work Sans" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>Ensure that chief warden is aware of their role and responsibilities.</w:t>
+        <w:t xml:space="preserve"> services - Parish Priest (Commentator, Reader)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D48EAB1" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+    <w:p w14:paraId="676F263A" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="005C12BE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1208" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Work Sans" w:eastAsia="Times New Roman" w:hAnsi="Work Sans" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004A1D23">
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C12BE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Times New Roman" w:hAnsi="Work Sans" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ensure that 6 monthly announcements are made and Bulletin notices are placed on the bulletin board </w:t>
+        <w:t>Paris</w:t>
       </w:r>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
-          <w:rFonts w:ascii="Work Sans" w:eastAsia="Times New Roman" w:hAnsi="Work Sans" w:cs="Arial"/>
-[...4 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>h office (during office hours) – Parish Administrator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E1A795B" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00756CB9" w:rsidRDefault="00A60D6F" w:rsidP="00756CB9">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc74308112"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc230008118"/>
+      <w:r w:rsidRPr="00756CB9">
+        <w:t>Primary roles and responsibilities of ECO</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="48AE5C51" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
-          <w:rFonts w:ascii="Work Sans" w:eastAsia="Times New Roman" w:hAnsi="Work Sans" w:cs="Arial"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>In addition to the roles and responsibilities of the chief warden, as captured in the emergency procedures, the parish priest and/or WHS coordinator shall assist with the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64187B78" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
-          <w:rFonts w:ascii="Work Sans" w:eastAsia="Times New Roman" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-[...2 lines deleted...]
-        <w:t>section 8</w:t>
+        </w:rPr>
+        <w:t>Pre-emergency</w:t>
       </w:r>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
-          <w:rFonts w:ascii="Work Sans" w:eastAsia="Times New Roman" w:hAnsi="Work Sans" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> for example announcement)</w:t>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71608B33" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+    <w:p w14:paraId="1A45A7F4" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1208" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Times New Roman" w:hAnsi="Work Sans" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Times New Roman" w:hAnsi="Work Sans" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ensure that the emergency response procedures are kept </w:t>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Ensure that chief warden is aware of their role and responsibilities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC909F5" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+    <w:p w14:paraId="7D48EAB1" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1208" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Times New Roman" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:i/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Times New Roman" w:hAnsi="Work Sans" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>Coordinate personal emergency evacuation plans where required.</w:t>
+        <w:t xml:space="preserve">Ensure that 6 monthly announcements are made and Bulletin notices are placed on the bulletin board </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Times New Roman" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>(See</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Times New Roman" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Times New Roman" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>section 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Times New Roman" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for example announcement)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E8FBB2A" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
-      <w:pPr>
+    <w:p w14:paraId="7F493019" w14:textId="77777777" w:rsidR="005C12BE" w:rsidRDefault="00A60D6F" w:rsidP="005C12BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1208" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Times New Roman" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:t>Carry out safety practices (e.g. ensuring clear egress paths and clear access to first-attack firefighting equipment such as fire extinguishers).</w:t>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Times New Roman" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Ensure that the emergency response procedures are kept up-to-date.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B0C3F2E" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
-      <w:pPr>
+    <w:p w14:paraId="1FC909F5" w14:textId="2386A3DE" w:rsidR="00A60D6F" w:rsidRPr="005C12BE" w:rsidRDefault="00A60D6F" w:rsidP="005C12BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1208" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-        <w:t>Report deficiencies in emergency equipment.</w:t>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Times New Roman" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C12BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Times New Roman" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Coordinate personal emergency evacuation plans where required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E8FBB2A" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="005C12BE" w:rsidRDefault="00A60D6F" w:rsidP="005C12BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1208" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Times New Roman" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C12BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Times New Roman" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Carry out safety practices (e.g. ensuring clear egress paths and clear access to first-attack firefighting equipment such as fire extinguishers).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B0C3F2E" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00D1457E" w:rsidRDefault="00A60D6F" w:rsidP="005C12BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1208" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Times New Roman" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C12BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Times New Roman" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Rep</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1457E">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Times New Roman" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>ort deficiencies in emergency equipment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FE0AA8A" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Post-emergency</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78FB6072" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
@@ -7600,110 +5467,130 @@
     <w:p w14:paraId="068EF20A" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1208" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Arrange for the refilling of expended fire extinguishers or replacement of used fire blankets.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34E81877" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00831A15" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc74308113"/>
-      <w:bookmarkStart w:id="32" w:name="_Toc207618789"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc74308113"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc230008119"/>
       <w:r w:rsidRPr="00831A15">
-        <w:lastRenderedPageBreak/>
         <w:t>EMERGENCY SITUATIONS COVERED</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="46FF54DD" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>This plan applies to the following emergency / disaster situations which have been identified through hazard and risk assessment processes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C676EA3" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+    <w:p w14:paraId="71BF285D" w14:textId="77777777" w:rsidR="00D1457E" w:rsidRPr="00D1457E" w:rsidRDefault="00A60D6F" w:rsidP="00D1457E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Times New Roman" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1457E">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Times New Roman" w:hAnsi="Work Sans"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>List the emergency situations covered in this plan.  Minimum to include are Fire and Medical Emergency.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C676EA3" w14:textId="5A365747" w:rsidR="00A60D6F" w:rsidRPr="00D1457E" w:rsidRDefault="00A60D6F" w:rsidP="00D1457E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">List the emergency situations covered in this plan.  Minimum to include are Fire and Medical </w:t>
-[...5 lines deleted...]
-        <w:t>Emergency.  The situations may include:</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1457E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>The situations may include:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3539"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="5521"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00365DCF" w:rsidRPr="004A1D23" w14:paraId="0EAA1668" w14:textId="77777777" w:rsidTr="00365DCF">
+      <w:tr w:rsidR="00365DCF" w:rsidRPr="004A1D23" w14:paraId="0EAA1668" w14:textId="77777777" w:rsidTr="003B47A6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="533E7C" w:themeFill="accent1"/>
           </w:tcPr>
           <w:p w14:paraId="370C4094" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
               </w:rPr>
               <w:t>Identified Situation / Threat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -7733,51 +5620,54 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2708" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="533E7C" w:themeFill="accent1"/>
           </w:tcPr>
           <w:p w14:paraId="29E343BB" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
               </w:rPr>
               <w:t>Response</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="31A940F1" w14:textId="77777777" w:rsidTr="00831A15">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="31A940F1" w14:textId="77777777" w:rsidTr="003B47A6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E2A5379" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Amenities failure (gas, electricity, water)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28D10B92" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
@@ -7793,51 +5683,54 @@
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2708" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76B5A5DF" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Incident Reporting &amp; Investigation (2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="460B468E" w14:textId="77777777" w:rsidTr="00831A15">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="460B468E" w14:textId="77777777" w:rsidTr="003B47A6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="452D2ACD" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Bomb threat / Personal threat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70CFDEB9" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
@@ -7861,141 +5754,146 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71A060C1" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Incident Reporting &amp; Investigation (2)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30ACCE91" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Emergency Procedure (10)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="707D4D4A" w14:textId="6FE7AE2F" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="001B34FF" w:rsidP="00777922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Manag</w:t>
             </w:r>
             <w:r w:rsidR="00B47E26" w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Psychosocial Hazards</w:t>
             </w:r>
             <w:r w:rsidR="00A60D6F" w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (18)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="120B0E11" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Ensure office has Bomb Threat Checklist (076F)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D275128" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="4D275128" w14:textId="7724B06C" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Offer EAP / Pastoral Associate.</w:t>
+              <w:t>Offer EAP / Pastoral Associate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78614119" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="78614119" w14:textId="55911621" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Ensure reception is secure and that no one can enter the office without a pass / key.</w:t>
+              <w:t>Ensure reception is secure and that no one can enter the office without a pass / key</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="632C22D9" w14:textId="77777777" w:rsidTr="00831A15">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="632C22D9" w14:textId="77777777" w:rsidTr="003B47A6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="399E93C6" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Bushfires (location dependant)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1397D2C6" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -8056,51 +5954,54 @@
             </w:r>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
               <w:t>Insert name of site</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36BBF17D" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Check CFS website alerts during the bushfire season.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="1D5ADA8C" w14:textId="77777777" w:rsidTr="00831A15">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="1D5ADA8C" w14:textId="77777777" w:rsidTr="003B47A6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F41C1E3" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Fire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08B80041" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
@@ -8160,159 +6061,146 @@
               </w:rPr>
               <w:t>Procedure (10)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6110C181" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Relocation for liturgies to  </w:t>
             </w:r>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
               <w:t>Insert name of site</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5ADC61E1" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="5ADC61E1" w14:textId="3A0AE374" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reduce flammable and combustible </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> around the Parish</w:t>
+              <w:t>Reduce flammable and combustible materials around the Parish</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53A3E3C8" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Correctly store flammable &amp; combustible substances</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="516650D6" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="516650D6" w14:textId="4EC4AF75" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Ensure electrical equipment is tested and tagged.</w:t>
+              <w:t>Ensure electrical equipment is tested and tagged</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D381222" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Ensure safe votive candle set up</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B1C8DE0" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="4B1C8DE0" w14:textId="6A8BFEEE" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Ensure fire safety equipment is maintained.</w:t>
+              <w:t>Ensure fire safety equipment is maintained</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="217B96F4" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Schedule and Practice evacuations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="373F90E0" w14:textId="77777777" w:rsidTr="00831A15">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="373F90E0" w14:textId="77777777" w:rsidTr="003B47A6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="417EE069" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Flood &amp; Water Damage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B73F4C9" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
@@ -8372,68 +6260,71 @@
               </w:rPr>
               <w:t>Procedure (10)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="718CE646" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Relocation for liturgies to  </w:t>
             </w:r>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
               <w:t>Insert name of site</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="456B0F87" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="456B0F87" w14:textId="17BFF217" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Ensure roofs / gutters / drains are cleared / cleaned.</w:t>
+              <w:t>Ensure roofs / gutters / drains are cleared / cleaned</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="4F6E1FB7" w14:textId="77777777" w:rsidTr="00831A15">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="4F6E1FB7" w14:textId="77777777" w:rsidTr="003B47A6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CA5AB42" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Loss of Key Files / Databases</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AA7BA34" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
@@ -8494,51 +6385,54 @@
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
               <w:t>Back up of onsite file to server</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1192FFDB" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
               <w:t>Records of births/deaths/marriages/funerals copied and kept electronically</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="66849EB8" w14:textId="77777777" w:rsidTr="00831A15">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="66849EB8" w14:textId="77777777" w:rsidTr="003B47A6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EC3A14C" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Media &amp; Publicity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="420FB714" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
@@ -8554,74 +6448,98 @@
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2708" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FEF4544" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
               <w:t>Insert name of who will deal with medial queries</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49413B16" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="49413B16" w14:textId="13F7EBC9" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Follow the Dioceses protocol for dealing with the Media</w:t>
+              <w:t>Follow the Diocese</w:t>
+            </w:r>
+            <w:r w:rsidR="001B005C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:color w:val="0070C0"/>
-[...1 lines deleted...]
-              <w:t>.</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s protocol for dealing with the </w:t>
+            </w:r>
+            <w:r w:rsidR="001B005C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A1D23">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>edia</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="1A3C6A03" w14:textId="77777777" w:rsidTr="00831A15">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="1A3C6A03" w14:textId="77777777" w:rsidTr="003B47A6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08C9EFFC" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Medical Emergency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="460842AE" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
@@ -8670,125 +6588,126 @@
               <w:t xml:space="preserve">Emergency </w:t>
             </w:r>
             <w:r w:rsidR="00B47E26" w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Management </w:t>
             </w:r>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Procedure (10)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35E6A9D9" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>First Aid Procedure (11)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D0EB56F" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>First aid kit is available and maintained</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="685347BA" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="685347BA" w14:textId="03FC0A52" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Personal Emergency Evacuation Plans (PEEP’s)</w:t>
+              <w:t>Personal Emergency Evacuation Plans (PEEPs)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DF393B1" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="5DF393B1" w14:textId="291D36E4" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Ensure access / egress to facility is maintained for Emergency Services.</w:t>
+              <w:t>Ensure access / egress to facility is maintained for Emergency Services</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6475E76F" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="6475E76F" w14:textId="60CF9D7F" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Schedule and practice emergency responses.</w:t>
+              <w:t>Schedule and practice emergency responses</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="180E44EF" w14:textId="77777777" w:rsidTr="00831A15">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="180E44EF" w14:textId="77777777" w:rsidTr="003B47A6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1ABBC305" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Pandemic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="303546B2" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Medium</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -8837,2509 +6756,2661 @@
           <w:p w14:paraId="0AC43D56" w14:textId="26122C60" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Infection Control Procedure (2</w:t>
             </w:r>
             <w:r w:rsidR="00B47E26" w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2571C138" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
+          <w:p w14:paraId="2571C138" w14:textId="17D9F4B8" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Follow SA Health directives.</w:t>
+              <w:t>Follow SA Health directives</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="3F82CC7A" w14:textId="77777777" w:rsidTr="00831A15">
+      <w:tr w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w14:paraId="3F82CC7A" w14:textId="77777777" w:rsidTr="003B47A6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="76773227" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1D23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
               <w:t>Add other potential emergencies / disasters</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="55CBFE40" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2708" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0DE5AF4D" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00777922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="17EB444E" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00831A15" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc49762221"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="35" w:name="_Toc207618790"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc49762221"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc74308114"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc230008120"/>
       <w:r w:rsidRPr="00831A15">
+        <w:lastRenderedPageBreak/>
         <w:t>EMERGENCY RESPONSE PROCEDURES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="37A831F6" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00831A15" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc74308115"/>
-      <w:bookmarkStart w:id="37" w:name="_Toc207618791"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc74308115"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc230008121"/>
       <w:r w:rsidRPr="00831A15">
         <w:t>EVACUATION PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="4A918B19" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Process of Evacuation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C922B07" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
-[...1 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w14:paraId="4C922B07" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">On becoming aware of an emergency requiring evacuation or when instructed by the chief warden: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E89896E" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+    <w:p w14:paraId="1E89896E" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="120"/>
-        <w:ind w:left="1418" w:hanging="567"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>Move quickly and orderly to nearest safe exit, do not run.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D6A0B4B" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+    <w:p w14:paraId="1D6A0B4B" w14:textId="24B062F3" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="120"/>
-        <w:ind w:left="1418" w:hanging="567"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Collect personal </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001B005C" w:rsidRPr="004A1D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>handheld</w:t>
+      </w:r>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
-        <w:t>hand held</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> belongings, if safe to do so.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="083FF6EB" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+    <w:p w14:paraId="083FF6EB" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="120"/>
-        <w:ind w:left="1418" w:hanging="567"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">If required, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> disabled persons and the elderly.</w:t>
+        <w:t>If required, provide assistance to disabled persons and the elderly.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18F05177" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+    <w:p w14:paraId="18F05177" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="120"/>
-        <w:ind w:left="1418" w:hanging="567"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>Proceed to designated assembly area and await further instructions from the chief warden or emergency services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56720FA1" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+    <w:p w14:paraId="56720FA1" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="120"/>
-        <w:ind w:left="1418" w:hanging="567"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>Do not re-enter the building until advised by the chief warden or emergency services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70CE85AD" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+    <w:p w14:paraId="70CE85AD" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="001B005C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-        <w:spacing w:before="0" w:after="120"/>
+        <w:spacing w:after="120"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Role of Chief Warden </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DEB3728" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+    <w:p w14:paraId="3DEB3728" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="120"/>
-        <w:ind w:left="1418" w:hanging="567"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>Determine the nature of the emergency.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03AFD65F" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+    <w:p w14:paraId="03AFD65F" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="120"/>
-        <w:ind w:left="1418" w:hanging="567"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>Make announcement instructing occupants to evacuate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BBFB004" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+    <w:p w14:paraId="0BBFB004" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="120"/>
-        <w:ind w:left="1418" w:hanging="567"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>Contact Emergency Services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53D03117" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+    <w:p w14:paraId="53D03117" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="120"/>
-        <w:ind w:left="1418" w:hanging="567"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>Ensure neighbouring facilities are notified where the emergency or emergency response actions may</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1D23">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Work Sans" w:eastAsia="Times New Roman" w:hAnsi="Work Sans" w:cs="Arial"/>
+      <w:r w:rsidRPr="003B47A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> impact on them.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F81C90" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+    <w:p w14:paraId="74F81C90" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="120"/>
-        <w:ind w:left="1418" w:hanging="567"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>Move to assembly area. Brief emergency service personnel upon arrival (including whether everyone is evacuated from the facility) and act on their instructions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D6CBF04" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+    <w:p w14:paraId="6D6CBF04" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="120"/>
-        <w:ind w:left="1418" w:hanging="567"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>Inform occupants when emergency is declared safe.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FE8DC48" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00831A15" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc74308116"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="41" w:name="_Toc49762209"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc74308116"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc230008122"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc49762199"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc49762209"/>
       <w:r w:rsidRPr="00831A15">
         <w:t>AMENITIES FAILURE (GAS, ELECTRICITY, WATER)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="2357C2A6" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>Failure or disruption of essential services such as gas, electricity and water.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78D323F5" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Action</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57175D0C" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+    <w:p w14:paraId="57175D0C" w14:textId="1D49A37E" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="120"/>
-        <w:ind w:left="1208" w:hanging="357"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Remain calm </w:t>
+        <w:t>Remain calm</w:t>
+      </w:r>
+      <w:r w:rsidR="00374013">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="365976B1" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+    <w:p w14:paraId="365976B1" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="120"/>
-        <w:ind w:left="1208" w:hanging="357"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>Assess situation and ensure personal safety and that of others in vicinity of incident.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="212B3C45" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+    <w:p w14:paraId="212B3C45" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="120"/>
-        <w:ind w:left="1208" w:hanging="357"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Alert the chief warden and emergency services as required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12B3DFFC" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+    <w:p w14:paraId="12B3DFFC" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="120"/>
-        <w:ind w:left="1208" w:hanging="357"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>Await further instruction.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A493E0" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+    <w:p w14:paraId="19A493E0" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="001B005C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A1D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Gas Leak</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C9BD3C" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A1D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Remove people from immediate danger if safe to do so and block off area to avoid unauthorised access.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B6D7DDD" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A1D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Isolate the gas if possible and safe to do so.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="228263AD" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A1D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Switch off and/or eliminate any ignition sources if possible and safe to do so.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F3695E5" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A1D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Alert emergency services from a safe distance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C217F47" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A1D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Evacuate occupants to assembly area.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C1CC831" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A1D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Follow instructions from emergency services until given the “All Clear”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5738F450" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="001B005C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A1D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Power Outage</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F018C36" w14:textId="3B2F9F31" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A1D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Report the outage, ring </w:t>
+      </w:r>
+      <w:r w:rsidR="00374013">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>SA Power Networks (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>13 13 66</w:t>
+      </w:r>
+      <w:r w:rsidR="00374013">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>). D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>igital handsets may not work, so use mobile phone.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396CC3B7" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A1D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>If safe to do so remain in current position unless requested by chief warden to relocate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C9D23FE" w14:textId="302692AD" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A1D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Treat all electrical equipment as live</w:t>
+      </w:r>
+      <w:r w:rsidR="00374013">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as electricity may be restored at any time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="537A78F3" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="001B005C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A1D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Water Outage / Leak</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C7EEC87" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
-          <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
-          <w:b/>
-[...1 lines deleted...]
-        <w:t>Gas Leak</w:t>
+        </w:rPr>
+        <w:t>Leak</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C9BD3C" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+    <w:p w14:paraId="4C44C03F" w14:textId="4EE0368D" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="120"/>
-        <w:ind w:left="1208" w:hanging="357"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Remove people from immediate danger if safe to do so and block off area to avoid unauthorised access.</w:t>
+        <w:t>Remove people f</w:t>
+      </w:r>
+      <w:r w:rsidR="00374013">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>om affected area</w:t>
+      </w:r>
+      <w:r w:rsidR="00374013">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B6D7DDD" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+    <w:p w14:paraId="04901C7D" w14:textId="0A9994B8" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="120"/>
-        <w:ind w:left="1208" w:hanging="357"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Isolate the gas if possible and safe to do so.</w:t>
+        <w:t>Shut off mains water</w:t>
+      </w:r>
+      <w:r w:rsidR="00374013">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="228263AD" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+    <w:p w14:paraId="27A19498" w14:textId="156A8CC8" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="120"/>
-        <w:ind w:left="1208" w:hanging="357"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Switch off and/or eliminate any ignition sources if possible and safe to do so.</w:t>
+        <w:t>Notify chief warden</w:t>
+      </w:r>
+      <w:r w:rsidR="00374013">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F3695E5" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+    <w:p w14:paraId="7CCE52FF" w14:textId="33A78D27" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="120"/>
-        <w:ind w:left="1208" w:hanging="357"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Alert emergency services from a safe distance.</w:t>
+        <w:t>Contact plumber</w:t>
+      </w:r>
+      <w:r w:rsidR="00374013">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C217F47" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+    <w:p w14:paraId="1253014B" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="001B005C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A1D23">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Outage</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15654914" w14:textId="54FAA96A" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="120"/>
-        <w:ind w:left="1208" w:hanging="357"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Evacuate occupants to assembly area.</w:t>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="00374013">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>planned water</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> outage</w:t>
+      </w:r>
+      <w:r w:rsidR="00374013">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ensure supply of drinking water available</w:t>
+      </w:r>
+      <w:r w:rsidR="00374013">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C1CC831" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+    <w:p w14:paraId="69B14BE5" w14:textId="4640D980" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="120"/>
-        <w:ind w:left="1208" w:hanging="357"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Follow instructions from emergency services until given the “All Clear”.</w:t>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="00374013">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>unplanned,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> report the outage</w:t>
+      </w:r>
+      <w:r w:rsidR="00374013">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5738F450" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
-[...18 lines deleted...]
-    <w:p w14:paraId="3F018C36" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+    <w:p w14:paraId="51B982E8" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="120"/>
-        <w:ind w:left="1208" w:hanging="357"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Report the outage, ring 13 13 66 - digital handsets may not work, so use mobile phone.</w:t>
+        <w:t>Assess the situation and relocate if necessary until water supply returned.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="396CC3B7" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+    <w:p w14:paraId="54DFDBA4" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00831A15" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Toc74308117"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc230008123"/>
+      <w:r w:rsidRPr="00831A15">
+        <w:t>BOMB THREAT / PERSONAL THREAT</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="2AFA08DB" w14:textId="623356C6" w:rsidR="00A60D6F" w:rsidRPr="003B47A6" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="120"/>
-        <w:ind w:left="1208" w:hanging="357"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc73617851"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc74308118"/>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
-          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:t>If safe to do so remain in current position unless requested by chief warden to relocate.</w:t>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B47A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>emain calm</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r w:rsidR="008F0780">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C9D23FE" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+    <w:p w14:paraId="55329113" w14:textId="6694C677" w:rsidR="00A60D6F" w:rsidRPr="003B47A6" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="120"/>
-        <w:ind w:left="1208" w:hanging="357"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A1D23">
-[...3 lines deleted...]
-        <w:t>Treat all electrical equipment as live as electricity may be restored at any time.</w:t>
+      <w:bookmarkStart w:id="42" w:name="_Toc73617852"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc74308119"/>
+      <w:r w:rsidRPr="003B47A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Record exact wording of threat</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r w:rsidR="008F0780">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="537A78F3" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
-[...35 lines deleted...]
-    <w:p w14:paraId="4C44C03F" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+    <w:p w14:paraId="0FF465BD" w14:textId="748EA994" w:rsidR="00A60D6F" w:rsidRPr="003B47A6" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="120"/>
-        <w:ind w:left="1208" w:hanging="357"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A1D23">
-[...3 lines deleted...]
-        <w:t>Remove people form affected area</w:t>
+      <w:bookmarkStart w:id="44" w:name="_Toc73617853"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc74308120"/>
+      <w:r w:rsidRPr="003B47A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Keep caller talking, try to get as much information as possible</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:r w:rsidR="008F0780">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04901C7D" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+    <w:p w14:paraId="2DEFC35A" w14:textId="200C979E" w:rsidR="00A60D6F" w:rsidRPr="003B47A6" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="120"/>
-        <w:ind w:left="1208" w:hanging="357"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A1D23">
-[...3 lines deleted...]
-        <w:t>Shut off mains water</w:t>
+      <w:bookmarkStart w:id="46" w:name="_Toc73617854"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc74308121"/>
+      <w:r w:rsidRPr="003B47A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>DO NOT HANG UP THE PHONE</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:r w:rsidR="008F0780">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27A19498" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+    <w:p w14:paraId="6226164E" w14:textId="1E213DD3" w:rsidR="00A60D6F" w:rsidRPr="003B47A6" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="120"/>
-        <w:ind w:left="1208" w:hanging="357"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> chief warden</w:t>
+      <w:bookmarkStart w:id="48" w:name="_Toc73617855"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc74308122"/>
+      <w:r w:rsidRPr="003B47A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>DO NOT use mobile phones</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:r w:rsidR="008F0780">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CCE52FF" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+    <w:p w14:paraId="6A329A88" w14:textId="7C4D8EAE" w:rsidR="00A60D6F" w:rsidRPr="003B47A6" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="120"/>
-        <w:ind w:left="1208" w:hanging="357"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="_Toc73617856"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc74308123"/>
+      <w:r w:rsidRPr="003B47A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Call the Chief Warden on [insert tel. number] using another phone</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:r w:rsidR="008F0780">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325F3856" w14:textId="12FA8C53" w:rsidR="00A60D6F" w:rsidRPr="003B47A6" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="_Toc73617857"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc74308124"/>
+      <w:r w:rsidRPr="003B47A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Record details on Bomb Treat Checklist (076F)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:r w:rsidR="008F0780">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A01086C" w14:textId="30E6100A" w:rsidR="00A60D6F" w:rsidRPr="003B47A6" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="_Toc73617858"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc74308125"/>
+      <w:r w:rsidRPr="003B47A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Wait for instructions from Wardens</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:r w:rsidR="008F0780">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64ACCE28" w14:textId="376130CC" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="_Toc73617859"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc74308126"/>
+      <w:r w:rsidRPr="003B47A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>If an objec</w:t>
+      </w:r>
       <w:r w:rsidRPr="004A1D23">
         <w:rPr>
-          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:t>Contact plumber</w:t>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t>t is found DO NOT TOUCH</w:t>
+      </w:r>
+      <w:r w:rsidR="008F0780">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F0780">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t>ontact warden and evacuate area</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:r w:rsidR="008F0780">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1253014B" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
-      <w:pPr>
+    <w:p w14:paraId="546DB3D7" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00831A15" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="_Toc74308127"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc230008124"/>
+      <w:r w:rsidRPr="00831A15">
+        <w:t>BUSHFIRES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+    </w:p>
+    <w:p w14:paraId="0F991ABF" w14:textId="6279055D" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="MS Mincho" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B47A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Under</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D105C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="MS Mincho" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> normal circumstances, evacuation should take place only at the direction of the Chief Warden in consultation with person in charge of the </w:t>
+      </w:r>
+      <w:r w:rsidR="008F0780">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="MS Mincho" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>bushfire.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D105C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="MS Mincho" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA3CA7B" w14:textId="5379F1A4" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="MS Mincho" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D105C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="MS Mincho" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B47A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D105C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="MS Mincho" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> organised movement of people to a place of safety is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D105C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="MS Mincho" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>impossible</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D105C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="MS Mincho" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, or early evacuation advice is not issued and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D105C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="MS Mincho" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>workers and others are trapped</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0780">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="MS Mincho" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D105C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="MS Mincho" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> movement to a safe refuge should occur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499BBA42" w14:textId="7379B063" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="MS Mincho" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B47A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Everyone</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D105C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="MS Mincho" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should remain inside until the main fire-front has passed (usually 10 - 20 minutes)</w:t>
+      </w:r>
+      <w:r w:rsidR="008F0780">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="MS Mincho" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D105C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="MS Mincho" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F0780">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="MS Mincho" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D105C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="MS Mincho" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>tatistics show that where all of the above precautions were taken, people who remained inside buildings survived.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76454D44" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00831A15" w:rsidRDefault="00A60D6F" w:rsidP="008F0780">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="_Toc74308128"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc230008125"/>
+      <w:r w:rsidRPr="00831A15">
+        <w:lastRenderedPageBreak/>
+        <w:t>FIRE</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+    </w:p>
+    <w:p w14:paraId="5BB21AFE" w14:textId="1E70BB61" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="008F0780">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1571" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="_Toc73617862"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc74308129"/>
+      <w:r w:rsidRPr="00D105C9">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D105C9">
+        <w:tab/>
+        <w:t>Rescue and Remove persons from immediate danger by alerting persons nearby and moving them to a safe place.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:r w:rsidRPr="00D105C9">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC274B0" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="008F0780">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1571" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="_Toc73617863"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc74308130"/>
+      <w:r w:rsidRPr="00D105C9">
+        <w:rPr>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D105C9">
+        <w:rPr>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D105C9">
+        <w:t>Raise the Alarm.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="65"/>
+    </w:p>
+    <w:p w14:paraId="71036BC9" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="008F0780">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1571" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="_Toc73617864"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc74308131"/>
+      <w:r w:rsidRPr="00D105C9">
+        <w:rPr>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D105C9">
+        <w:rPr>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D105C9">
+        <w:t>Contact the other Wardens in your area and inform them of the Emergency Details.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="67"/>
+    </w:p>
+    <w:p w14:paraId="2B4AF4C8" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="008F0780">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1571" w:hanging="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D105C9">
+        <w:rPr>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="68" w:name="_Toc73617865"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc74308132"/>
+      <w:r w:rsidRPr="00D105C9">
+        <w:t>Contain the fire by closing doors as you leave.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
+    </w:p>
+    <w:p w14:paraId="759D72BF" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="008F0780">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1571" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D105C9">
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="70" w:name="_Toc73617866"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc74308133"/>
+      <w:r w:rsidRPr="00D105C9">
+        <w:t>Call Emergency Services (Fire Brigade) on 000.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="71"/>
+    </w:p>
+    <w:p w14:paraId="3447FE47" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="008F0780">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1571" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="72" w:name="_Toc73617867"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc74308134"/>
+      <w:r w:rsidRPr="00D105C9">
+        <w:rPr>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D105C9">
+        <w:rPr>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D105C9">
+        <w:t>Evacuation of Occupants.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
+    </w:p>
+    <w:p w14:paraId="48F2AB0E" w14:textId="2B951A3E" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="008F0780">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="120"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...7 lines deleted...]
-      </w:r>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="74" w:name="_Toc73617868"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc74308135"/>
+      <w:r w:rsidRPr="00D105C9">
+        <w:t>Optional: Use a Fire extinguisher only if it is safe to do so and you have been trained</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D105C9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D105C9">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D105C9">
+        <w:t>Only attempt this in the first 30 seconds of fire.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="75"/>
     </w:p>
-    <w:p w14:paraId="15654914" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+    <w:p w14:paraId="209919F2" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="008F0780">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D105C9">
+        <w:t>Notify immediate neighbours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8514EF" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00365DCF" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="76" w:name="_Toc74308136"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc230008126"/>
+      <w:r w:rsidRPr="00365DCF">
+        <w:t>FLOOD &amp; WATER DAMAGE</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkEnd w:id="77"/>
+    </w:p>
+    <w:p w14:paraId="0880DB43" w14:textId="234B4D51" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="120"/>
-        <w:ind w:left="1208" w:hanging="357"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A1D23">
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> supply of drinking water available</w:t>
+      <w:r w:rsidRPr="00D105C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Notify chief warden</w:t>
+      </w:r>
+      <w:r w:rsidR="00575413">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B14BE5" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+    <w:p w14:paraId="526842ED" w14:textId="1AE1EC74" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="120"/>
-        <w:ind w:left="1208" w:hanging="357"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A1D23">
-[...3 lines deleted...]
-        <w:t>If not known report the outage</w:t>
+      <w:r w:rsidRPr="00D105C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Evacuate immediate area</w:t>
+      </w:r>
+      <w:r w:rsidR="00575413">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51B982E8" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+    <w:p w14:paraId="04DC50AC" w14:textId="6838D151" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="003B47A6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="120"/>
-        <w:ind w:left="1208" w:hanging="357"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A1D23">
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> until water supply returned.</w:t>
+      <w:r w:rsidRPr="00D105C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Relocate to another site if required</w:t>
+      </w:r>
+      <w:r w:rsidR="00575413">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54DFDBA4" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00831A15" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
+    <w:p w14:paraId="130F9068" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00365DCF" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc74308117"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc74308137"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc230008127"/>
+      <w:r w:rsidRPr="00365DCF">
+        <w:t>MEDICAL EMERGENCY</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="79"/>
     </w:p>
-    <w:p w14:paraId="2AFA08DB" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5723A8EA" w14:textId="4B4AA537" w:rsidR="00A60D6F" w:rsidRPr="006B1766" w:rsidRDefault="00575413" w:rsidP="006B1766">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
-        <w:ind w:left="1208" w:hanging="357"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
-[...12 lines deleted...]
-      <w:bookmarkEnd w:id="45"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00A60D6F" w:rsidRPr="00D105C9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>ss</w:t>
+      </w:r>
+      <w:r w:rsidR="00A60D6F" w:rsidRPr="006B1766">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ess the situation and assure personal safety - check for any immediate danger to yourself and others</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="55329113" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0E140F9F" w14:textId="70B34E4C" w:rsidR="00A60D6F" w:rsidRPr="006B1766" w:rsidRDefault="00575413" w:rsidP="006B1766">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
-        <w:ind w:left="1208" w:hanging="357"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
-[...12 lines deleted...]
-      <w:bookmarkEnd w:id="47"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00A60D6F" w:rsidRPr="006B1766">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>all for chief warden and first aid officer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0FF465BD" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="32A80ED8" w14:textId="2037FC66" w:rsidR="00A60D6F" w:rsidRPr="006B1766" w:rsidRDefault="00575413" w:rsidP="006B1766">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
-        <w:ind w:left="1208" w:hanging="357"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
-[...12 lines deleted...]
-      <w:bookmarkEnd w:id="49"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00A60D6F" w:rsidRPr="006B1766">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ecure the area and prevent other persons from entering the immediate area.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2DEFC35A" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="744E4444" w14:textId="5D7E5615" w:rsidR="00A60D6F" w:rsidRPr="006B1766" w:rsidRDefault="00575413" w:rsidP="006B1766">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
-        <w:ind w:left="1208" w:hanging="357"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
-[...12 lines deleted...]
-      <w:bookmarkEnd w:id="51"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00A60D6F" w:rsidRPr="006B1766">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>all Emergency 000 for an ambulance and clearly state the nature and location of the emergency and how the location is to be accessed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6226164E" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="799DCFB3" w14:textId="30657395" w:rsidR="00A60D6F" w:rsidRPr="006B1766" w:rsidRDefault="00575413" w:rsidP="006B1766">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
-        <w:ind w:left="1208" w:hanging="357"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
-[...12 lines deleted...]
-      <w:bookmarkEnd w:id="53"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00A60D6F" w:rsidRPr="006B1766">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nsure a workers member is available to meet the ambulance outside the building and direct ambulance personnel to the location of patient</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6A329A88" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3635EE8E" w14:textId="45807828" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00575413" w:rsidP="006B1766">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
-        <w:ind w:left="1208" w:hanging="357"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
-[...26 lines deleted...]
-      <w:bookmarkEnd w:id="55"/>
+          <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00A60D6F" w:rsidRPr="006B1766">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nfor</w:t>
+      </w:r>
+      <w:r w:rsidR="00A60D6F" w:rsidRPr="00D105C9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>m caregivers or next of kin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="325F3856" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
-[...29 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="4E0D800C" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00365DCF" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="80" w:name="_Toc74308138"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc230008128"/>
+      <w:r w:rsidRPr="00365DCF">
+        <w:t>P</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="80"/>
+      <w:r w:rsidRPr="00365DCF">
+        <w:t>ANDEMIC</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="81"/>
     </w:p>
-    <w:p w14:paraId="0A01086C" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="004A1D23" w:rsidRDefault="00A60D6F" w:rsidP="00831A15">
-[...342 lines deleted...]
-    <w:p w14:paraId="48F2AB0E" w14:textId="2B951A3E" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
+    <w:p w14:paraId="76F62A9E" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="79" w:name="_Toc74308135"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="82" w:name="_Toc73617872"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc74308139"/>
       <w:r w:rsidRPr="00D105C9">
-        <w:t>Optional: Use a Fire extinguisher only if it is safe to do so and you have been trained</w:t>
-[...111 lines deleted...]
-        <w:t>MEDICAL EMERGENCY</w:t>
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Depending on the pandemic at the time, worksites are encouraged to review and implement and directions provided by the SA Government, SA Health and the Federal Government (where applicable).</w:t>
       </w:r>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
     </w:p>
-    <w:p w14:paraId="5723A8EA" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
-[...248 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5CCDDC91" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00365DCF" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="88" w:name="_Toc49762222"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc49762222"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc74308140"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc230008129"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidRPr="00365DCF">
         <w:t>EVACUATION DIAGRAM</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="88"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkEnd w:id="86"/>
     </w:p>
     <w:p w14:paraId="6093998A" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D105C9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>The Evacuation Diagram defines the emergency and evacuation information specifically related to this site.  It provides a pictorial representation of the floor area and other relevant emergency response information including the location of fire extinguishers, fire blankets and hose reels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19762E6F" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D105C9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Evacuation Diagrams will be documented, maintained and displayed in the workplace following </w:t>
       </w:r>
       <w:r w:rsidRPr="00D105C9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Catholic Church Endowment Society Inc. (CCES) </w:t>
       </w:r>
       <w:r w:rsidRPr="00D105C9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Emergency Management</w:t>
       </w:r>
       <w:r w:rsidRPr="00D105C9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D105C9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Procedure (10).</w:t>
       </w:r>
       <w:r w:rsidRPr="00D105C9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65E00FFE" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00365DCF" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="91" w:name="_Toc49762223"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="93" w:name="_Toc207618800"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc49762223"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc74308141"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc230008130"/>
       <w:r w:rsidRPr="00365DCF">
         <w:t>EVACUATION DRILLS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="91"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="93"/>
+      <w:bookmarkEnd w:id="87"/>
+      <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="89"/>
     </w:p>
     <w:p w14:paraId="5FD281E7" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D105C9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">The Parish is responsible for ensuring evacuation processes are understood.  This can be done by placing the following bulletin on the notice boards / newsletters and announcing the requirements prior to mass at least six (6) monthly. Refer </w:t>
       </w:r>
-      <w:bookmarkStart w:id="94" w:name="_Toc49762224"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc49762224"/>
       <w:r w:rsidRPr="00D105C9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Emergency </w:t>
       </w:r>
       <w:r w:rsidRPr="00D105C9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Management</w:t>
       </w:r>
       <w:r w:rsidRPr="00D105C9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D105C9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Procedure (10).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29CE53B6" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D105C9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">The information below can be placed </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D105C9">
+        <w:t>The information below can be placed into the Parish Bulletin especially on special religious services e.g. Easter and Christmas when visitors maybe attending Mass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B6E29F5" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>into</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="00D105C9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the Parish </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D105C9">
+        <w:t>EXAMPLE:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C4C88B9" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Bulletin</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="00D105C9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> especially on special religious services e.g. Easter and Christmas when visitors maybe attending Mass.</w:t>
+        <w:t>EMERGENCY EVACUATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6E29F5" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
+    <w:p w14:paraId="1F2610A1" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D105C9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>EXAMPLE:</w:t>
+        <w:t>In the event of an emergency please follow directions of the Parish Priest, reader or commentator who shall act as the Chief Warden and take control of the emergency response.  The collectors shall assist as wardens.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C4C88B9" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
+    <w:p w14:paraId="1258A7DD" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D105C9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>EMERGENCY EVACUATION</w:t>
+        <w:t>When directed to evacuate the church/office/hall:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F2610A1" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
-[...39 lines deleted...]
-    <w:p w14:paraId="6E2C85AD" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
+    <w:p w14:paraId="6E2C85AD" w14:textId="4B32B3F5" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="641" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D105C9">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Move quickly and orderly to the nearest safe exit, do not </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D105C9">
+        <w:t>Move quickly and orderly to the nearest safe exit, do not run</w:t>
+      </w:r>
+      <w:r w:rsidR="00A448D3">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>run;</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3D11271F" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
+    <w:p w14:paraId="3D11271F" w14:textId="5DA0C9D9" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="641" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D105C9">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">If required, </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D105C9">
+        <w:t>If required, provide assistance to disabled persons and the elderly</w:t>
+      </w:r>
+      <w:r w:rsidR="00A448D3">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>provide assistance to</w:t>
-[...19 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5616B20B" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
+    <w:p w14:paraId="5616B20B" w14:textId="7C6C605F" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="641" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D105C9">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Alert the Chief Warden / Warden if someone is unable or unwilling to evacuate</w:t>
       </w:r>
+      <w:r w:rsidR="00A448D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3FB92B69" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
+    <w:p w14:paraId="3FB92B69" w14:textId="51BE97E1" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="641" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D105C9">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceed to the designated assembly area on </w:t>
       </w:r>
       <w:r w:rsidRPr="00D105C9">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B0F0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;insert location&gt; </w:t>
       </w:r>
       <w:r w:rsidRPr="00D105C9">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">and await further instructions from the Chief Warden or emergency </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D105C9">
+        <w:t>and await further instructions from the Chief Warden or emergency services</w:t>
+      </w:r>
+      <w:r w:rsidR="00A448D3">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>services;</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3DC325B3" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
+    <w:p w14:paraId="3DC325B3" w14:textId="7553B1AA" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="641" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D105C9">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Do not re-enter any buildings until advised by </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D105C9">
+        <w:t>Do not re-enter any buildings until advised by the Chief Warden or emergency services</w:t>
+      </w:r>
+      <w:r w:rsidR="00A448D3">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Arial"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>the Chief</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Warden or emergency services.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="028A139B" w14:textId="223D168D" w:rsidR="00A60D6F" w:rsidRPr="00365DCF" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="95" w:name="_Toc74308142"/>
-      <w:bookmarkStart w:id="96" w:name="_Toc207618801"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc74308142"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc230008131"/>
       <w:r w:rsidRPr="00365DCF">
         <w:t>COMMUNICATION OF THE EMERGENCY MANAGEMENT/</w:t>
       </w:r>
       <w:r w:rsidR="00680EA5">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00365DCF">
         <w:t xml:space="preserve">ISASTER RECOVERY </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="94"/>
-      <w:bookmarkEnd w:id="95"/>
+      <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="91"/>
       <w:r w:rsidR="008C1EEB">
         <w:t>PLAN</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="96"/>
+      <w:bookmarkEnd w:id="92"/>
     </w:p>
     <w:p w14:paraId="061ED10B" w14:textId="1CFDFC01" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D105C9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">The Emergency Management / Disaster Recovery </w:t>
       </w:r>
       <w:r w:rsidR="008C1EEB" w:rsidRPr="00D105C9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Plan </w:t>
       </w:r>
       <w:r w:rsidRPr="00D105C9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
@@ -11366,82 +9437,98 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>At least one printed copy shall be available on site and located &lt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00D105C9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>insert where</w:t>
       </w:r>
       <w:r w:rsidRPr="00D105C9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>&gt;.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20EA2570" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00365DCF" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
-      <w:bookmarkStart w:id="97" w:name="_Toc49762225"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="99" w:name="_Toc207618802"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc49762225"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc74308143"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc230008132"/>
       <w:r w:rsidRPr="00365DCF">
-        <w:lastRenderedPageBreak/>
         <w:t>MAINTENANCE AND TESTING OF FIRE PROTECTION EQUIPMENT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="97"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="99"/>
+      <w:bookmarkEnd w:id="93"/>
+      <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkEnd w:id="95"/>
     </w:p>
-    <w:p w14:paraId="51AB05E4" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
+    <w:p w14:paraId="51AB05E4" w14:textId="0DB13BB7" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D105C9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maintenance and testing of all fire detection systems, smoke and heat alarms, fire alarm monitoring systems and fire blankets shall be conducted in accordance with AS / NZS 1851 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D105C9">
+        <w:t xml:space="preserve">Maintenance and testing of all fire detection systems, smoke and heat alarms, fire alarm monitoring systems and fire blankets shall be conducted in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A448D3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-        <w:t>Routine Service of Fire Protection Systems and Equipment</w:t>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>AS/NZS 1851</w:t>
+      </w:r>
+      <w:r w:rsidR="00A448D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A448D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Routine Service of Fire Protection Systems and Equipment</w:t>
       </w:r>
       <w:r w:rsidRPr="00D105C9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and be undertaken by suitably qualified personnel at regular intervals. Refer to </w:t>
       </w:r>
       <w:r w:rsidRPr="00D105C9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Emergency </w:t>
       </w:r>
       <w:r w:rsidRPr="00D105C9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Management</w:t>
       </w:r>
       <w:r w:rsidRPr="00D105C9">
         <w:rPr>
@@ -11462,201 +9549,207 @@
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="290DCB41" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D105C9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Records of all testing and maintenance will be kept.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="113B44C6" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00365DCF" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
-      <w:bookmarkStart w:id="100" w:name="_Toc49762226"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="102" w:name="_Toc207618803"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc49762226"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc74308144"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc230008133"/>
       <w:r w:rsidRPr="00365DCF">
+        <w:lastRenderedPageBreak/>
         <w:t>DISTRIBUTION OF THE EMERGENCY MANAGEMENT / DISASTER RECOVERY PLAN</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="100"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkEnd w:id="96"/>
+      <w:bookmarkEnd w:id="97"/>
+      <w:bookmarkEnd w:id="98"/>
     </w:p>
     <w:p w14:paraId="29CA1056" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D105C9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>At a minimum, a copy of the site Emergency Management/ Disaster Recovery Plan shall be provided to each member of the Emergency Control Organisation including the worksites Risk / WHS Coordinator.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="103" w:name="_Toc49762227"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc49762227"/>
     </w:p>
     <w:p w14:paraId="47E173C1" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00365DCF" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
-      <w:bookmarkStart w:id="104" w:name="_Toc74308145"/>
-      <w:bookmarkStart w:id="105" w:name="_Toc207618804"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc74308145"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc230008134"/>
       <w:r w:rsidRPr="00365DCF">
         <w:t>REVIEW</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="103"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="105"/>
+      <w:bookmarkEnd w:id="99"/>
+      <w:bookmarkEnd w:id="100"/>
+      <w:bookmarkEnd w:id="101"/>
     </w:p>
     <w:p w14:paraId="2F229C04" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D105C9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>A review of the Emergency Management / Disaster Recovery Plan including the Emergency Response Procedures will be undertaken by the Emergency Control Organisation immediately after any incident including evacuation drills.  A formal review will also be conducted annually.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DC80451" w14:textId="77777777" w:rsidR="00A60D6F" w:rsidRPr="00D105C9" w:rsidRDefault="00A60D6F" w:rsidP="00365DCF">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D105C9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>The Emergency Management / Disaster Recovery Plan is valid for twelve (12) months from the date of approval.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BB034A6" w14:textId="77777777" w:rsidR="009B25E3" w:rsidRPr="00365DCF" w:rsidRDefault="009B25E3" w:rsidP="00365DCF">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009B25E3" w:rsidRPr="00365DCF" w:rsidSect="00EB2094">
-      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2410" w:right="851" w:bottom="1418" w:left="851" w:header="709" w:footer="987" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C988C5C" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="6B5ECF5D" w14:textId="77777777" w:rsidR="0078231B" w:rsidRDefault="0078231B" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A92CBEE" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="305D19CC" w14:textId="77777777" w:rsidR="0078231B" w:rsidRDefault="0078231B" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Work Sans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="5000E07B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -11680,93 +9773,132 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KOHCIM+TimesNewRoman">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gotham Light">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Serif Armenian Light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000447" w:usb1="40002000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="45A80223" w14:textId="77777777" w:rsidR="00ED0D54" w:rsidRDefault="00ED0D54">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="59CD9611" w14:textId="77777777" w:rsidR="00ED0D54" w:rsidRDefault="00ED0D54">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="276FD300" w14:textId="77777777" w:rsidR="00ED0D54" w:rsidRDefault="00ED0D54">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50D4D63D" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="79F9BB18" w14:textId="77777777" w:rsidR="0078231B" w:rsidRDefault="0078231B" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="479D56A9" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="0E468D5E" w14:textId="77777777" w:rsidR="0078231B" w:rsidRDefault="0078231B" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="44CB345E" w14:textId="77777777" w:rsidR="00ED0D54" w:rsidRDefault="00ED0D54">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4142854B" w14:textId="77777777" w:rsidR="00AA7A78" w:rsidRDefault="00AA7A78">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30005581" wp14:editId="17DD05BD">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-179565</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-211455</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1835797" cy="900000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="65078166" name="Picture 65078166" descr="A logo with text on it&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -11925,86 +10057,86 @@
                                   </w:r>
                                   <w:r w:rsidR="0081719C">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>15</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>T)</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="2410" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="56A2F74C" w14:textId="0F861F05" w:rsidR="00B308FC" w:rsidRPr="00BE0CAA" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
+                                <w:p w14:paraId="56A2F74C" w14:textId="24373571" w:rsidR="00B308FC" w:rsidRPr="00BE0CAA" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">Version </w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00D105C9">
+                                  <w:r w:rsidR="00AF7F84">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>2</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3907" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="44F5FF31" w14:textId="6DBC6B67" w:rsidR="00B308FC" w:rsidRPr="00BE0CAA" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
+                                <w:p w14:paraId="44F5FF31" w14:textId="15B579E1" w:rsidR="00B308FC" w:rsidRPr="00BE0CAA" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:jc w:val="right"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00BE0CAA">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">Page </w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00BE0CAA">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
@@ -12066,51 +10198,51 @@
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:fldChar w:fldCharType="begin"/>
                                   </w:r>
                                   <w:r w:rsidRPr="00BE0CAA">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:noProof/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:instrText xml:space="preserve"> DOCPROPERTY  Pages  \* MERGEFORMAT </w:instrText>
                                   </w:r>
                                   <w:r w:rsidRPr="00BE0CAA">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:noProof/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:fldChar w:fldCharType="separate"/>
                                   </w:r>
-                                  <w:r w:rsidR="0052685C">
+                                  <w:r w:rsidR="00A448D3">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:noProof/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>11</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00BE0CAA">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:noProof/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:fldChar w:fldCharType="end"/>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                             <w:tr w:rsidR="00B308FC" w14:paraId="5CAAB0CA" w14:textId="77777777" w:rsidTr="00FC0BBC">
                               <w:trPr>
                                 <w:trHeight w:val="283"/>
@@ -12122,69 +10254,69 @@
                                 <w:p w14:paraId="74EFC053" w14:textId="2369102F" w:rsidR="00B308FC" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00BE0CAA">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>Uncontrolled document when printed</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="2410" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="2CB22019" w14:textId="47D8CB37" w:rsidR="00B308FC" w:rsidRDefault="00D105C9" w:rsidP="00B308FC">
+                                <w:p w14:paraId="2CB22019" w14:textId="0DA1C397" w:rsidR="00B308FC" w:rsidRDefault="00ED0D54" w:rsidP="00B308FC">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
-                                    <w:t>August 2025</w:t>
+                                    <w:t>May 2026</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3907" w:type="dxa"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="488620F2" w14:textId="77777777" w:rsidR="00B308FC" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                           </w:tbl>
                           <w:p w14:paraId="1B4D1D29" w14:textId="77777777" w:rsidR="00AA7A78" w:rsidRDefault="00AA7A78" w:rsidP="00197A7D"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
@@ -12302,86 +10434,86 @@
                             </w:r>
                             <w:r w:rsidR="0081719C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>15</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>T)</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="2410" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="56A2F74C" w14:textId="0F861F05" w:rsidR="00B308FC" w:rsidRPr="00BE0CAA" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
+                          <w:p w14:paraId="56A2F74C" w14:textId="24373571" w:rsidR="00B308FC" w:rsidRPr="00BE0CAA" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Version </w:t>
                             </w:r>
-                            <w:r w:rsidR="00D105C9">
+                            <w:r w:rsidR="00AF7F84">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3907" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="44F5FF31" w14:textId="6DBC6B67" w:rsidR="00B308FC" w:rsidRPr="00BE0CAA" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
+                          <w:p w14:paraId="44F5FF31" w14:textId="15B579E1" w:rsidR="00B308FC" w:rsidRPr="00BE0CAA" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BE0CAA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Page </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00BE0CAA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
@@ -12443,51 +10575,51 @@
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r w:rsidRPr="00BE0CAA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:noProof/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> DOCPROPERTY  Pages  \* MERGEFORMAT </w:instrText>
                             </w:r>
                             <w:r w:rsidRPr="00BE0CAA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:noProof/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
-                            <w:r w:rsidR="0052685C">
+                            <w:r w:rsidR="00A448D3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:noProof/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>11</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00BE0CAA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:noProof/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
                       <w:tr w:rsidR="00B308FC" w14:paraId="5CAAB0CA" w14:textId="77777777" w:rsidTr="00FC0BBC">
                         <w:trPr>
                           <w:trHeight w:val="283"/>
@@ -12499,108 +10631,118 @@
                           <w:p w14:paraId="74EFC053" w14:textId="2369102F" w:rsidR="00B308FC" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BE0CAA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Uncontrolled document when printed</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="2410" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="2CB22019" w14:textId="47D8CB37" w:rsidR="00B308FC" w:rsidRDefault="00D105C9" w:rsidP="00B308FC">
+                          <w:p w14:paraId="2CB22019" w14:textId="0DA1C397" w:rsidR="00B308FC" w:rsidRDefault="00ED0D54" w:rsidP="00B308FC">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>August 2025</w:t>
+                              <w:t>May 2026</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3907" w:type="dxa"/>
                           </w:tcPr>
                           <w:p w14:paraId="488620F2" w14:textId="77777777" w:rsidR="00B308FC" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
                     <w:p w14:paraId="1B4D1D29" w14:textId="77777777" w:rsidR="00AA7A78" w:rsidRDefault="00AA7A78" w:rsidP="00197A7D"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
               <v:shapetype id="_x0000_t114" coordsize="21600,21600" o:spt="114" path="m,20172v945,400,1887,628,2795,913c3587,21312,4342,21370,5060,21597v2037,,2567,-227,3095,-285c8722,21197,9325,20970,9855,20800v490,-228,945,-400,1472,-740c11817,19887,12347,19660,12875,19375v567,-228,1095,-513,1700,-740c15177,18462,15782,18122,16537,17950v718,-113,1398,-398,2228,-513c19635,17437,20577,17322,21597,17322l21597,,,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path o:connecttype="custom" o:connectlocs="10800,0;0,10800;10800,20400;21600,10800" textboxrect="0,0,21600,17322"/>
               </v:shapetype>
               <v:shape id="Flowchart: Document 1" o:spid="_x0000_s1028" type="#_x0000_t114" style="position:absolute;left:264;top:-5919;width:76581;height:14381;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAcTZQkzQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW81U1rTW3qKiIWBMmhqWB7e82+JrHZtzG7mvTfu4LQ4zAz3zDTeW9qcaLWVZYVPAwj&#10;EMS51RUXCrYfb/cTEM4ja6wtk4I/cjCf3d5MMdG243c6Zb4QAcIuQQWl900ipctLMuiGtiEO3o9t&#10;Dfog20LqFrsAN7V8jKJYGqw4LJTY0LKk/Dc7GgW7FA/jXZp2+9XX6vOwN98LnW2UGtz1i1cQnnr/&#10;H76211rB+CUejZ7j6Akul8IdkLMzAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/&#10;AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABxNlCTN&#10;AAAA4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAAB&#10;AwAAAAA=&#10;" fillcolor="#c9b5ef [3205]" stroked="f" strokeweight="1pt"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D203D0E" w14:textId="77777777" w:rsidR="00ED0D54" w:rsidRDefault="00ED0D54">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03700290"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FECEAD9A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1494" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2214" w:hanging="360"/>
@@ -13661,51 +11803,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="282851E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="92B46648"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2444" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
@@ -14211,50 +12353,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="536E73D1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EEA02A78"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1004" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1724" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2444" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3164" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3884" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4604" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5324" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6044" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6764" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54755952"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3E84C678"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -14304,51 +12559,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55E6170B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CFB2898E"/>
     <w:lvl w:ilvl="0" w:tplc="989E8AFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -14418,51 +12673,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57F8196F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C40CA4C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14531,51 +12786,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DFF3ED9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44FAB1D4"/>
     <w:lvl w:ilvl="0" w:tplc="4F2CAD14">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Healthtablebullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="17"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -14646,51 +12901,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6304529F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F66C908"/>
     <w:lvl w:ilvl="0" w:tplc="C914A788">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -14760,51 +13015,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64776E69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="130AC1CC"/>
     <w:lvl w:ilvl="0" w:tplc="49D4A4C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="SICBulletPointsSecondary"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3524" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="133670"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4244" w:hanging="360"/>
       </w:pPr>
@@ -14875,51 +13130,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8564" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9284" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C70472B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE827E68"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14988,51 +13243,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F9840C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="81D66284"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15102,201 +13357,224 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1727024286">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1066801438">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="55057329">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1539048998">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2125466293">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="868379227">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1383361658">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1056004973">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2027514087">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="468012520">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2063170825">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="2080784119">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2018920459">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1562908068">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1287617194">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1265189501">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1912041988">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="645941131">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1458377788">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1298028005">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1545097118">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1821459741">
     <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1125848740">
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="20"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000A4560"/>
     <w:rsid w:val="00000B2C"/>
     <w:rsid w:val="00065ACE"/>
     <w:rsid w:val="0007734E"/>
+    <w:rsid w:val="00084FBF"/>
     <w:rsid w:val="00090DE8"/>
     <w:rsid w:val="000A1962"/>
+    <w:rsid w:val="000A38DD"/>
     <w:rsid w:val="000A4560"/>
     <w:rsid w:val="000D75C3"/>
     <w:rsid w:val="00120BFC"/>
     <w:rsid w:val="00150414"/>
     <w:rsid w:val="00197A7D"/>
+    <w:rsid w:val="001B005C"/>
     <w:rsid w:val="001B34FF"/>
+    <w:rsid w:val="00230BB3"/>
     <w:rsid w:val="00283265"/>
     <w:rsid w:val="0035226C"/>
     <w:rsid w:val="00356151"/>
     <w:rsid w:val="00365DCF"/>
+    <w:rsid w:val="00374013"/>
     <w:rsid w:val="00390A9C"/>
+    <w:rsid w:val="003B47A6"/>
     <w:rsid w:val="004A1D23"/>
     <w:rsid w:val="00501677"/>
     <w:rsid w:val="005034BA"/>
     <w:rsid w:val="005246ED"/>
     <w:rsid w:val="0052685C"/>
+    <w:rsid w:val="00556173"/>
     <w:rsid w:val="0056487B"/>
+    <w:rsid w:val="00575413"/>
+    <w:rsid w:val="005C12BE"/>
     <w:rsid w:val="005D3974"/>
     <w:rsid w:val="005E3DD1"/>
     <w:rsid w:val="0061632A"/>
     <w:rsid w:val="00654E35"/>
     <w:rsid w:val="00680EA5"/>
     <w:rsid w:val="006920AB"/>
     <w:rsid w:val="006A359F"/>
+    <w:rsid w:val="006B1766"/>
+    <w:rsid w:val="0071771F"/>
     <w:rsid w:val="00756CB9"/>
+    <w:rsid w:val="0078231B"/>
+    <w:rsid w:val="007B336B"/>
     <w:rsid w:val="007B569E"/>
     <w:rsid w:val="007B77D6"/>
     <w:rsid w:val="007C2061"/>
     <w:rsid w:val="007C2910"/>
     <w:rsid w:val="007E53AA"/>
     <w:rsid w:val="007E5FFA"/>
     <w:rsid w:val="0081719C"/>
     <w:rsid w:val="00831A15"/>
     <w:rsid w:val="00881786"/>
+    <w:rsid w:val="008911C5"/>
     <w:rsid w:val="008C1EEB"/>
     <w:rsid w:val="008C68CF"/>
+    <w:rsid w:val="008F0780"/>
     <w:rsid w:val="009214F7"/>
+    <w:rsid w:val="00963306"/>
     <w:rsid w:val="009B25E3"/>
+    <w:rsid w:val="00A448D3"/>
     <w:rsid w:val="00A60D6F"/>
     <w:rsid w:val="00AA7A78"/>
     <w:rsid w:val="00AD4256"/>
     <w:rsid w:val="00AF0ECC"/>
+    <w:rsid w:val="00AF7F84"/>
     <w:rsid w:val="00B308FC"/>
     <w:rsid w:val="00B47E26"/>
     <w:rsid w:val="00BE0CAA"/>
     <w:rsid w:val="00C02B8E"/>
     <w:rsid w:val="00CB4075"/>
+    <w:rsid w:val="00CE3B3C"/>
     <w:rsid w:val="00D105C9"/>
+    <w:rsid w:val="00D1457E"/>
     <w:rsid w:val="00E506C0"/>
     <w:rsid w:val="00EB2094"/>
+    <w:rsid w:val="00ED0D54"/>
     <w:rsid w:val="00EE2988"/>
     <w:rsid w:val="00F141B7"/>
     <w:rsid w:val="00FC0BBC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -15722,55 +14000,56 @@
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="284" w:hanging="284"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Noto Serif Armenian" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Noto Serif Armenian" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="533E7C" w:themeColor="accent1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Procedure 2,ISS NUMBER INDENT"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00283265"/>
+    <w:rsid w:val="007B336B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
+      <w:spacing w:before="120"/>
       <w:ind w:left="851" w:hanging="567"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Procedure 3,ISS Indent 3"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="007B77D6"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
       <w:ind w:left="1588" w:hanging="737"/>
       <w:outlineLvl w:val="2"/>
@@ -16026,53 +14305,53 @@
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C02B8E"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:aliases w:val="Procedure 2 Char,ISS NUMBER INDENT Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
-    <w:rsid w:val="00283265"/>
+    <w:rsid w:val="007B336B"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Noto Serif Armenian" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Noto Serif Armenian" w:cstheme="majorBidi"/>
       <w:color w:val="533E7C" w:themeColor="accent1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Bullet points,BRS Bullet Lists"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00C02B8E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
@@ -16903,51 +15182,50 @@
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00A60D6F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Contactinfotext">
     <w:name w:val="Contact info text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00A60D6F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="GPPLevel1">
     <w:name w:val="GPP Level 1"/>
     <w:basedOn w:val="Heading2"/>
     <w:qFormat/>
     <w:rsid w:val="00A60D6F"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1418"/>
       </w:tabs>
-      <w:spacing w:before="120"/>
       <w:ind w:left="512" w:hanging="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:bCs/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Definition">
     <w:name w:val="Definition"/>
     <w:basedOn w:val="BodyText"/>
     <w:rsid w:val="00A60D6F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
@@ -16965,51 +15243,51 @@
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="en-AU"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:rsid w:val="00A60D6F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="en-AU"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="GPPLevel3">
     <w:name w:val="GPP Level 3"/>
     <w:basedOn w:val="Heading4"/>
     <w:qFormat/>
     <w:rsid w:val="00A60D6F"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
-      <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1560" w:right="-1" w:hanging="1080"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BlockText">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00A60D6F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1440"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720" w:right="1208"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
@@ -17790,54 +16068,54 @@
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005246ED"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="CSaIM Colours">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="533E7C"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C9B5EF"/>
       </a:accent2>
@@ -18113,69 +16391,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B54943D-81FF-4DB4-932E-B95271809498}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>2660</Words>
-  <Characters>15165</Characters>
+  <Words>2362</Words>
+  <Characters>13219</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>126</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>418</Lines>
+  <Paragraphs>296</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17790</CharactersWithSpaces>
+  <CharactersWithSpaces>15391</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Chris Donnelly</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>