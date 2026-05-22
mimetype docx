--- v0 (2025-11-02)
+++ v1 (2026-05-22)
@@ -4,455 +4,422 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1818675C" w14:textId="280B89FE" w:rsidR="00AD4256" w:rsidRDefault="00222823" w:rsidP="00AD4256">
+    <w:p w14:paraId="1818675C" w14:textId="280B89FE" w:rsidR="00AD4256" w:rsidRPr="00986B40" w:rsidRDefault="00222823" w:rsidP="00AD4256">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00986B40">
         <w:rPr>
+          <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Lock Out/Tag Out Guideline</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="270BF662" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00222823" w:rsidRDefault="00222823" w:rsidP="00222823">
+    <w:p w14:paraId="270BF662" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00986B40" w:rsidRDefault="00222823" w:rsidP="00222823">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00222823">
+      <w:r w:rsidRPr="00986B40">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t>If access is required for the purpose of maintenance, cleaning or repair, the item of plant must be stopped and one or more of the following controls used to minimise any risk to health or safety:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10F7E652" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00222823" w:rsidRDefault="00222823" w:rsidP="00222823">
+    <w:p w14:paraId="10F7E652" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00986B40" w:rsidRDefault="00222823" w:rsidP="00986B40">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="268"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="714" w:hanging="357"/>
+        <w:ind w:left="426" w:hanging="357"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00222823">
+      <w:r w:rsidRPr="00986B40">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Lockout or isolation </w:t>
+        <w:t>Lockout or isolation devices;</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="114B8DAA" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00222823" w:rsidRDefault="00222823" w:rsidP="00222823">
+    <w:p w14:paraId="114B8DAA" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00986B40" w:rsidRDefault="00222823" w:rsidP="00986B40">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="268"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="714" w:hanging="357"/>
+        <w:ind w:left="426" w:hanging="357"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00222823">
+      <w:r w:rsidRPr="00986B40">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Danger </w:t>
+        <w:t>Danger tags;</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="1A867D3D" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00222823" w:rsidRDefault="00222823" w:rsidP="00222823">
+    <w:p w14:paraId="1A867D3D" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00986B40" w:rsidRDefault="00222823" w:rsidP="00986B40">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="268"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="714" w:hanging="357"/>
+        <w:ind w:left="426" w:hanging="357"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00222823">
+      <w:r w:rsidRPr="00986B40">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Permit to work </w:t>
+        <w:t>Permit to work systems;</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="347F55C4" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00222823" w:rsidRDefault="00222823" w:rsidP="00222823">
+    <w:p w14:paraId="347F55C4" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00986B40" w:rsidRDefault="00222823" w:rsidP="00986B40">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="268"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="714" w:hanging="357"/>
+        <w:ind w:left="426" w:hanging="357"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00222823">
+      <w:r w:rsidRPr="00986B40">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Other control measures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="140A1A6B" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00222823" w:rsidRDefault="00222823" w:rsidP="00222823">
+    <w:p w14:paraId="140A1A6B" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00986B40" w:rsidRDefault="00222823" w:rsidP="00986B40">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00986B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Isolation Procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62A44905" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00986B40" w:rsidRDefault="00222823" w:rsidP="00222823">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
-          <w:b/>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00222823">
+      <w:r w:rsidRPr="00986B40">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
           <w:bCs/>
         </w:rPr>
         <w:t>The isolation procedure should be as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53922FF7" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00222823" w:rsidRDefault="00222823" w:rsidP="00222823">
+    <w:p w14:paraId="53922FF7" w14:textId="32682F05" w:rsidR="00222823" w:rsidRPr="00986B40" w:rsidRDefault="00222823" w:rsidP="00222823">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="265"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00222823">
+      <w:r w:rsidRPr="00986B40">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Identify all power sources and isolate </w:t>
+        <w:t>Identify all power sources and isolate them</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00222823">
+      <w:r w:rsidR="00680ABC">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>them;</w:t>
+        <w:t>.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="2A46E6D5" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00222823" w:rsidRDefault="00222823" w:rsidP="00222823">
+    <w:p w14:paraId="2A46E6D5" w14:textId="02D97FE1" w:rsidR="00222823" w:rsidRPr="00986B40" w:rsidRDefault="00222823" w:rsidP="00222823">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="265"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00222823">
+      <w:r w:rsidRPr="00986B40">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Lock or otherwise secure all isolating points using padlocks, multi-padlock hasps (refer to picture 1) and danger tags (refer to picture 3</w:t>
+        <w:t>Lock or otherwise secure all isolating points using padlocks, multi-padlock hasps (refer to picture 1) and danger tags (refer to picture 3)</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00222823">
+      <w:r w:rsidR="00680ABC">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>);</w:t>
+        <w:t>.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="7D123385" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00222823" w:rsidRDefault="00222823" w:rsidP="00222823">
+    <w:p w14:paraId="7D123385" w14:textId="70FF52C5" w:rsidR="00222823" w:rsidRPr="00986B40" w:rsidRDefault="00222823" w:rsidP="00222823">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="265"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00222823">
+      <w:r w:rsidRPr="00986B40">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Dissipate all stored energy. This may include ensuring inertia in mechanical parts, parts likely to move by gravity, electrical capacitors, accumulators, springs and pressurised </w:t>
+        <w:t>Dissipate all stored energy. This may include ensuring inertia in mechanical parts, parts likely to move by gravity, electrical capacitors, accumulators, springs and pressurised fluids</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00222823">
+      <w:r w:rsidR="00680ABC">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>fluids;</w:t>
+        <w:t>.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="3E4F73B9" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00222823" w:rsidRDefault="00222823" w:rsidP="00222823">
+    <w:p w14:paraId="3E4F73B9" w14:textId="2ED21086" w:rsidR="00222823" w:rsidRPr="00986B40" w:rsidRDefault="00222823" w:rsidP="00222823">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="265"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00222823">
+      <w:r w:rsidRPr="00986B40">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Verify that the isolation is </w:t>
+        <w:t>Verify that the isolation is effective</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00222823">
+      <w:r w:rsidR="00680ABC">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>effective;</w:t>
+        <w:t>.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="0917442C" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00222823" w:rsidRDefault="00222823" w:rsidP="00222823">
+    <w:p w14:paraId="0917442C" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00986B40" w:rsidRDefault="00222823" w:rsidP="00222823">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="265"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00222823">
+      <w:r w:rsidRPr="00986B40">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Identify the safe area of work.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00222823">
+      <w:r w:rsidRPr="00986B40">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9EF5CB" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00222823" w:rsidRDefault="00222823" w:rsidP="00222823">
+    <w:p w14:paraId="5C9EF5CB" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00986B40" w:rsidRDefault="00222823" w:rsidP="00986B40">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00222823">
+      <w:r w:rsidRPr="00986B40">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3004C276" wp14:editId="41A4F931">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-2270760</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>21590</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="304800" cy="771525"/>
                 <wp:effectExtent l="15240" t="12065" r="13335" b="6985"/>
                 <wp:wrapNone/>
                 <wp:docPr id="40" name="Freeform 17"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
@@ -625,79 +592,79 @@
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="67E4BCC7" id="Freeform 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:-178.8pt;margin-top:1.7pt;width:24pt;height:60.75pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="480,1215" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDOzb2GlgQAADAPAAAOAAAAZHJzL2Uyb0RvYy54bWysV9lu4zYUfS/QfyD0WKCxqMWyjDiDdqZT&#10;FJguwKQfQGuxhMqiSspxMl/fc0lJodJooBTNg6Pl6C7nbry37x7PDXsolK5le/D4je+xos1kXren&#10;g/fn/cfvdx7TvWhz0ci2OHhPhfbe3X37ze212xeBrGSTF4pBSKv31+7gVX3f7TcbnVXFWegb2RUt&#10;XpZSnUWPW3Xa5EpcIf3cbALf326uUuWdklmhNZ5+sC+9OyO/LIus/70sddGz5uDBtt78KvN7pN/N&#10;3a3Yn5ToqjobzBD/wYqzqFsonUR9EL1gF1X/S9S5zpTUsuxvMnneyLKss8L4AG+4/8Kbz5XoCuML&#10;yNHdRJP+/8Rmvz187v5QZLruPsnsLw1GNtdO76c3dKOBYcfrrzJHDMWll8bZx1Kd6Uu4wR4Np08T&#10;p8VjzzI8DP1o54P5DK+ShMdBTJxvxH78OLvo/udCGkHi4ZPubUhyXBlCc9aKM7TeQ0h5bhCd7zYs&#10;8mN2ZZA8BHACcQfEeeKzivGAG50IzgQLHFgQ+a/LCh1QGi6JihwU3y6YFTugJF4StXVQHKhXPUwc&#10;0DZdEoWym8jiS2SlDiiO4wWuuEv8glHc5X2RKu7SHi1QxV3al9zjLusg4VWmEPZnEpaNclkP+ZJV&#10;Lu2LrHOX9nC7ZNc63gOX98WED1zmU5C6kPAz6sMFLwOXe+7vlugPXPpRha/zj1J/5p+q0LENDeA0&#10;lrioxqrPHtuh7HHFBM0Q33SaTmrqMNQD0Efu+dBDgKIesQCGywQOV4HhEYHH7vR1yUgZAierJCMn&#10;CJyuAlOxERoFZdvk1w2hijLwdU5S2Rj4Ojf54Cdf5yhlv5G+zlXKb4Ijg9e4GgyuIkdXwQdXp3lj&#10;iETa4f+QYwqng5fnAuUxnAuOpELsO9FTao6X7HrwaOSwCicdGir04iwfintpID2lKArVuEXDZzD0&#10;GZJdjnX2Y/HF/SCMUcHgAeVmeINaIyhIrQfct7kwPY8sb5hIIxEzqa/pCIbA7wITyUlUaFXsdrvB&#10;YaMZU8xYhEG1WgOPba4kYTATFaNvwrkEeW0ptRogmR5jfq3WMNAR23QZXeCRZW+bzsjDyDMKMNVW&#10;K0DEzDcB0t6xdeSOJybxRsXWgTfEgKYRXEbWu8KtytmzyALXM7NF14bkmZDERtYWy2gz2CbgW4ze&#10;2qrDP9fqIQUTU7mjdMxOI/4NMQ0H04PdXFJgOwkPZkHFQDUK3hLUcIthS5n2QgMynh7v5uEYixdz&#10;dHXaRHT2gag0nfkQDf2K++EsnaLQskTTdb2OsUfweXmZbgTdnMczpqbnw9GX2p7TJHBLrc0cw6ce&#10;ZzDPR/FWfqybxgS9aanzpXR0pz6nZVPn9NLcqNPxfaPYg6AFy/wNXs1gSl7a3AirCpH/NFz3om7s&#10;NZQ3GOVm8aBdg/Y3vT/K/Al7h5J2bcOaiYtKqi8eu2JlO3j674tQhceaX1rsRCmPKDF7cxPFCQ0Y&#10;5b45um9Em0HUwes9HDTo8n1v98JLp+pTBU3cuNvKH7DvlDXtJcY+a9Vwg7XM0DiskLT3ufcG9bzo&#10;3v0DAAD//wMAUEsDBBQABgAIAAAAIQB1tG6/3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;ToNAEIbvJr7DZkx6o4uAVZClMVUvxouVB1jYKaDsLGG3LX17x5MeZ+bLP99fbhc7ihPOfnCk4HYd&#10;g0BqnRmoU1B/vkYPIHzQZPToCBVc0MO2ur4qdWHcmT7wtA+d4BDyhVbQhzAVUvq2R6v92k1IfDu4&#10;2erA49xJM+szh9tRJnG8kVYPxB96PeGux/Z7f7QKQpblzQWX5MV80fj2fKjf06RWanWzPD2CCLiE&#10;Pxh+9VkdKnZq3JGMF6OCKL273zCrIM1AMBClcc6LhtEky0FWpfzfofoBAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAzs29hpYEAAAwDwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAdbRuv94AAAALAQAADwAAAAAAAAAAAAAAAADwBgAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPsHAAAAAA==&#10;" path="m405,1170c351,1089,294,1011,240,930,214,827,234,888,165,750v-9,-18,-8,-40,-15,-60c94,521,141,699,105,555,117,216,214,173,,30,15,20,27,,45,,63,,74,23,90,30v72,32,150,41,225,60c363,281,328,129,360,555v9,126,28,265,45,390c411,991,422,1036,435,1080v16,52,45,79,45,135e" filled="f">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="257175,742950;152400,590550;104775,476250;95250,438150;66675,352425;0,19050;28575,0;57150,19050;200025,57150;228600,352425;257175,600075;276225,685800;304800,771525" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00222823">
+      <w:r w:rsidRPr="00986B40">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Out of Service Tags </w:t>
       </w:r>
-      <w:r w:rsidRPr="00222823">
+      <w:r w:rsidRPr="00986B40">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(Picture 2)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59485439" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00222823" w:rsidRDefault="00222823" w:rsidP="00222823">
+    <w:p w14:paraId="59485439" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00986B40" w:rsidRDefault="00222823" w:rsidP="00222823">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00222823">
+      <w:r w:rsidRPr="00986B40">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70F89BD9" wp14:editId="0C7FC5E0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-2364740</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>429895</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="810260" cy="974725"/>
                 <wp:effectExtent l="0" t="1270" r="1905" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="39" name="Text Box 16"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
@@ -849,402 +816,426 @@
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln w="9525">
                                       <a:noFill/>
                                       <a:miter lim="800000"/>
                                       <a:headEnd/>
                                       <a:tailEnd/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00222823">
+      <w:r w:rsidRPr="00986B40">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>These are used to identify equipment or machinery that has been taken out of service due to a fault, damage or malfunction. The tag is to be securely fixed to the operating control power isolator with the appropriate details completed on the tag (explaining the reason for the machine being ‘out of service’). The tag should not be removed until the equipment is safe to be returned to service, or the reason for the tag no longer exists.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46D3E2A0" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00222823" w:rsidRDefault="00222823" w:rsidP="00222823">
+    <w:p w14:paraId="46D3E2A0" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00986B40" w:rsidRDefault="00222823" w:rsidP="00222823">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00222823">
+      <w:r w:rsidRPr="00986B40">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>It may be removed by:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49A9FEBF" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00222823" w:rsidRDefault="00222823" w:rsidP="00222823">
+    <w:p w14:paraId="49A9FEBF" w14:textId="4623BDF2" w:rsidR="00222823" w:rsidRPr="00986B40" w:rsidRDefault="00680ABC" w:rsidP="00986B40">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="266"/>
+          <w:numId w:val="268"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="714" w:hanging="357"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:ind w:left="426" w:hanging="357"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00222823">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
         </w:rPr>
-        <w:t>the person who attached the tag</w:t>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00222823" w:rsidRPr="00986B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
+        </w:rPr>
+        <w:t>he</w:t>
+      </w:r>
+      <w:r w:rsidR="00222823" w:rsidRPr="00986B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> person who attached the tag</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="199ED170" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00222823" w:rsidRDefault="00222823" w:rsidP="00222823">
+    <w:p w14:paraId="199ED170" w14:textId="3F1E1DD1" w:rsidR="00222823" w:rsidRPr="00986B40" w:rsidRDefault="00680ABC" w:rsidP="00986B40">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="266"/>
+          <w:numId w:val="268"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="714" w:hanging="357"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:ind w:left="426" w:hanging="357"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00222823">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>the supervisor responsible for the operation or repair of the equipment</w:t>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00222823" w:rsidRPr="00986B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>he supervisor responsible for the operation or repair of the equipment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CD56650" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00222823" w:rsidRDefault="00222823" w:rsidP="00222823">
+    <w:p w14:paraId="7CD56650" w14:textId="77DEBB44" w:rsidR="00222823" w:rsidRPr="00986B40" w:rsidRDefault="00680ABC" w:rsidP="00986B40">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="266"/>
+          <w:numId w:val="268"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="714" w:hanging="357"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:ind w:left="426" w:hanging="357"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00222823">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>the maintenance person who carried out the repairs</w:t>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00222823" w:rsidRPr="00986B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>he maintenance person who carried out the repairs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C306D9" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00222823" w:rsidRDefault="00222823" w:rsidP="00222823">
+    <w:p w14:paraId="21C306D9" w14:textId="37DFC63F" w:rsidR="00222823" w:rsidRPr="00986B40" w:rsidRDefault="00222823" w:rsidP="00986B40">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00222823">
+      <w:r w:rsidRPr="00986B40">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Personal Danger Tag </w:t>
       </w:r>
-      <w:r w:rsidRPr="00222823">
+      <w:r w:rsidRPr="00986B40">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(Picture 3)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51EA6901" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00222823" w:rsidRDefault="00222823" w:rsidP="00222823">
+    <w:p w14:paraId="51EA6901" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00986B40" w:rsidRDefault="00222823" w:rsidP="00222823">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="267"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00222823">
+      <w:r w:rsidRPr="00986B40">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
         </w:rPr>
         <w:t>Any person required to perform work on the equipment will install their own completed ‘Danger’ (white) tag to the isolation point.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28CB31B8" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00222823" w:rsidRDefault="00222823" w:rsidP="00222823">
+    <w:p w14:paraId="28CB31B8" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00986B40" w:rsidRDefault="00222823" w:rsidP="00222823">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="267"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00222823">
+      <w:r w:rsidRPr="00986B40">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
         </w:rPr>
         <w:t>Where danger tags are required, individuals must place tag at the start of a job and remove the tag at the finish of the job or at the end of the work period/shift.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="163F17F8" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00222823" w:rsidRDefault="00222823" w:rsidP="00222823">
+    <w:p w14:paraId="163F17F8" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00986B40" w:rsidRDefault="00222823" w:rsidP="00222823">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="267"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00222823">
+      <w:r w:rsidRPr="00986B40">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
         </w:rPr>
         <w:t>Tags should be dated and signed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D873A72" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00222823" w:rsidRDefault="00222823" w:rsidP="00222823">
+    <w:p w14:paraId="0D873A72" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00986B40" w:rsidRDefault="00222823" w:rsidP="00222823">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="267"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00222823">
+      <w:r w:rsidRPr="00986B40">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">The tag </w:t>
       </w:r>
-      <w:r w:rsidRPr="00222823">
+      <w:r w:rsidRPr="00986B40">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
-      <w:r w:rsidRPr="00222823">
+      <w:r w:rsidRPr="00986B40">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
         </w:rPr>
-        <w:t xml:space="preserve"> only be removed by the person whose name is on the tag or by the Supervisor after consultation with the signatory on the </w:t>
+        <w:t xml:space="preserve"> only be removed by the person whose name is on the tag or by the Supervisor after consultation with the signatory on the tag</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="17D9E77B" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00222823" w:rsidRDefault="00222823" w:rsidP="00222823">
+    <w:p w14:paraId="17D9E77B" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00986B40" w:rsidRDefault="00222823" w:rsidP="00222823">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="267"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00222823">
+      <w:r w:rsidRPr="00986B40">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Illegal removal of a danger tag is regarded as a serious breach of safety regulations.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00222823">
+      <w:r w:rsidRPr="00986B40">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00222823">
+      <w:r w:rsidRPr="00986B40">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D9218C7" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00222823" w:rsidRDefault="00222823" w:rsidP="00222823">
+    <w:p w14:paraId="1D9218C7" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00986B40" w:rsidRDefault="00222823" w:rsidP="00222823">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00222823">
+      <w:r w:rsidRPr="00986B40">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1CD6E789" wp14:editId="7B7D3F58">
             <wp:extent cx="1828800" cy="1479550"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="4" name="Picture 4" descr="Master Lock 25mm Diameter Jaws 420 Lockout Hasp | Bunnings Warehouse"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="Master Lock 25mm Diameter Jaws 420 Lockout Hasp | Bunnings Warehouse"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1828800" cy="1479550"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00222823">
+      <w:r w:rsidRPr="00986B40">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0EF4053D" wp14:editId="4279A8C9">
             <wp:extent cx="1903730" cy="1492250"/>
             <wp:effectExtent l="0" t="0" r="1270" b="0"/>
             <wp:docPr id="6" name="Picture 6" descr="Cirlock SDT- 2 Out of Service Tags (Sold in Pkts 25) - #1 Safety Products &amp;  Safety Equipment Supplier in Australia"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5" descr="Cirlock SDT- 2 Out of Service Tags (Sold in Pkts 25) - #1 Safety Products &amp;  Safety Equipment Supplier in Australia"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -1253,53 +1244,52 @@
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1904724" cy="1493029"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00222823">
+      <w:r w:rsidRPr="00986B40">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="504D06A1" wp14:editId="36041FA3">
             <wp:extent cx="2679700" cy="1447800"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:docPr id="5" name="Picture 5" descr="Waterproof Paper &amp; Poly Tags - Personal Danger Tag - Company Name - Hartac  Australia"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4" descr="Waterproof Paper &amp; Poly Tags - Personal Danger Tag - Company Name - Hartac  Australia"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -1308,53 +1298,52 @@
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2679915" cy="1447916"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00222823">
+      <w:r w:rsidRPr="00986B40">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="573E7F30" wp14:editId="13A23F83">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-4993005</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>64135</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="958850" cy="1397635"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="20" name="Picture 1" descr="http://printedtags.com/tags/stock/out-of-service-tag.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="http://printedtags.com/tags/stock/out-of-service-tag.png"/>
@@ -1390,270 +1379,274 @@
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3162"/>
         <w:gridCol w:w="3161"/>
         <w:gridCol w:w="3161"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00222823" w:rsidRPr="00222823" w14:paraId="1CDEF25E" w14:textId="77777777" w:rsidTr="009A6577">
+      <w:tr w:rsidR="00222823" w:rsidRPr="00986B40" w14:paraId="1CDEF25E" w14:textId="77777777" w:rsidTr="009A6577">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08CD3B86" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00222823" w:rsidRDefault="00222823" w:rsidP="00222823">
+          <w:p w14:paraId="08CD3B86" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00986B40" w:rsidRDefault="00222823" w:rsidP="00222823">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00222823">
+            <w:r w:rsidRPr="00986B40">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Picture 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4471441E" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00222823" w:rsidRDefault="00222823" w:rsidP="00222823">
+          <w:p w14:paraId="4471441E" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00986B40" w:rsidRDefault="00222823" w:rsidP="00222823">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00222823">
+            <w:r w:rsidRPr="00986B40">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Picture 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="484F14D4" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00222823" w:rsidRDefault="00222823" w:rsidP="00222823">
+          <w:p w14:paraId="484F14D4" w14:textId="77777777" w:rsidR="00222823" w:rsidRPr="00986B40" w:rsidRDefault="00222823" w:rsidP="00222823">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00222823">
+            <w:r w:rsidRPr="00986B40">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Picture 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="08D5AF92" w14:textId="77777777" w:rsidR="00C02B8E" w:rsidRPr="00222823" w:rsidRDefault="00C02B8E" w:rsidP="00222823">
+    <w:p w14:paraId="08D5AF92" w14:textId="77777777" w:rsidR="00C02B8E" w:rsidRPr="00986B40" w:rsidRDefault="00C02B8E" w:rsidP="00222823">
       <w:pPr>
         <w:spacing w:after="120"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00C02B8E" w:rsidRPr="00222823" w:rsidSect="00EB2094">
+    <w:sectPr w:rsidR="00C02B8E" w:rsidRPr="00986B40" w:rsidSect="00EB2094">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2410" w:right="851" w:bottom="1418" w:left="851" w:header="709" w:footer="987" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C988C5C" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="3F141367" w14:textId="77777777" w:rsidR="008A24BE" w:rsidRDefault="008A24BE" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A92CBEE" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="2EF14F26" w14:textId="77777777" w:rsidR="008A24BE" w:rsidRDefault="008A24BE" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Work Sans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="5000E07B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Noto Serif Armenian">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000447" w:usb1="40002000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Noto Serif Armenian Light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000447" w:usb1="40002000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50D4D63D" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="3A436DE2" w14:textId="77777777" w:rsidR="008A24BE" w:rsidRDefault="008A24BE" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="479D56A9" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="41B1D6C3" w14:textId="77777777" w:rsidR="008A24BE" w:rsidRDefault="008A24BE" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="10313C38" w14:textId="55879793" w:rsidR="000A4560" w:rsidRDefault="00EB2094">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73FBB326" wp14:editId="439480DA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-179565</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-211455</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1835797" cy="900000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1076260908" name="Picture 1076260908" descr="A logo with text on it&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1802,78 +1795,78 @@
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>Lock Out Tag Out Guidelines (016G)</w:t>
                                   </w:r>
                                   <w:r w:rsidR="00197A7D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="2410" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="0CF33310" w14:textId="4B399896" w:rsidR="00197A7D" w:rsidRPr="00BE0CAA" w:rsidRDefault="00197A7D" w:rsidP="00197A7D">
+                                <w:p w14:paraId="0CF33310" w14:textId="65C72291" w:rsidR="00197A7D" w:rsidRPr="00BE0CAA" w:rsidRDefault="00197A7D" w:rsidP="00197A7D">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">Version </w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00CB4075">
+                                  <w:r w:rsidR="00625E43">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
-                                    <w:t>1</w:t>
+                                    <w:t>2</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3907" w:type="dxa"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="68FAB33E" w14:textId="52AC9C16" w:rsidR="00197A7D" w:rsidRPr="00BE0CAA" w:rsidRDefault="00197A7D" w:rsidP="00197A7D">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:jc w:val="right"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00BE0CAA">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
@@ -1999,69 +1992,78 @@
                                 <w:p w14:paraId="4FBFAF50" w14:textId="77777777" w:rsidR="00197A7D" w:rsidRDefault="00197A7D" w:rsidP="00197A7D">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00BE0CAA">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>Uncontrolled document when printed</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="2410" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="07B57080" w14:textId="374B0384" w:rsidR="00197A7D" w:rsidRDefault="00222823" w:rsidP="00197A7D">
+                                <w:p w14:paraId="07B57080" w14:textId="2426BB33" w:rsidR="00197A7D" w:rsidRDefault="00B27224" w:rsidP="00197A7D">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
-                                    <w:t>January 2021</w:t>
+                                    <w:t>May</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00625E43">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                                      <w:color w:val="FFFAEC" w:themeColor="accent4"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> 2026</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3907" w:type="dxa"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="56A98935" w14:textId="77777777" w:rsidR="00197A7D" w:rsidRDefault="00197A7D" w:rsidP="00197A7D">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                           </w:tbl>
                           <w:p w14:paraId="26037A21" w14:textId="77777777" w:rsidR="00BE0CAA" w:rsidRDefault="00BE0CAA" w:rsidP="00197A7D"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
@@ -2170,78 +2172,78 @@
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Lock Out Tag Out Guidelines (016G)</w:t>
                             </w:r>
                             <w:r w:rsidR="00197A7D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="2410" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="0CF33310" w14:textId="4B399896" w:rsidR="00197A7D" w:rsidRPr="00BE0CAA" w:rsidRDefault="00197A7D" w:rsidP="00197A7D">
+                          <w:p w14:paraId="0CF33310" w14:textId="65C72291" w:rsidR="00197A7D" w:rsidRPr="00BE0CAA" w:rsidRDefault="00197A7D" w:rsidP="00197A7D">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Version </w:t>
                             </w:r>
-                            <w:r w:rsidR="00CB4075">
+                            <w:r w:rsidR="00625E43">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>1</w:t>
+                              <w:t>2</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3907" w:type="dxa"/>
                           </w:tcPr>
                           <w:p w14:paraId="68FAB33E" w14:textId="52AC9C16" w:rsidR="00197A7D" w:rsidRPr="00BE0CAA" w:rsidRDefault="00197A7D" w:rsidP="00197A7D">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BE0CAA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
@@ -2367,110 +2369,119 @@
                           <w:p w14:paraId="4FBFAF50" w14:textId="77777777" w:rsidR="00197A7D" w:rsidRDefault="00197A7D" w:rsidP="00197A7D">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BE0CAA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Uncontrolled document when printed</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="2410" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="07B57080" w14:textId="374B0384" w:rsidR="00197A7D" w:rsidRDefault="00222823" w:rsidP="00197A7D">
+                          <w:p w14:paraId="07B57080" w14:textId="2426BB33" w:rsidR="00197A7D" w:rsidRDefault="00B27224" w:rsidP="00197A7D">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>January 2021</w:t>
+                              <w:t>May</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00625E43">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                                <w:color w:val="FFFAEC" w:themeColor="accent4"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> 2026</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3907" w:type="dxa"/>
                           </w:tcPr>
                           <w:p w14:paraId="56A98935" w14:textId="77777777" w:rsidR="00197A7D" w:rsidRDefault="00197A7D" w:rsidP="00197A7D">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
                     <w:p w14:paraId="26037A21" w14:textId="77777777" w:rsidR="00BE0CAA" w:rsidRDefault="00BE0CAA" w:rsidP="00197A7D"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
               <v:shapetype id="_x0000_t114" coordsize="21600,21600" o:spt="114" path="m,20172v945,400,1887,628,2795,913c3587,21312,4342,21370,5060,21597v2037,,2567,-227,3095,-285c8722,21197,9325,20970,9855,20800v490,-228,945,-400,1472,-740c11817,19887,12347,19660,12875,19375v567,-228,1095,-513,1700,-740c15177,18462,15782,18122,16537,17950v718,-113,1398,-398,2228,-513c19635,17437,20577,17322,21597,17322l21597,,,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path o:connecttype="custom" o:connectlocs="10800,0;0,10800;10800,20400;21600,10800" textboxrect="0,0,21600,17322"/>
               </v:shapetype>
               <v:shape id="Flowchart: Document 1" o:spid="_x0000_s1029" type="#_x0000_t114" style="position:absolute;left:264;top:-5919;width:76581;height:14381;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC9iPKUwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFHrTTQsVia4ixYIgORgL6m3Mjkk0Oxuzq4n/3hWEnobH+5zJrDOVuFHjSssKPgcRCOLM&#10;6pJzBX+b3/4IhPPIGivLpOBODmbTt94EY21bXtMt9bkIIexiVFB4X8dSuqwgg25ga+LAHW1j0AfY&#10;5FI32IZwU8mvKBpKgyWHhgJr+ikoO6dXo2Cb4OV7myTtabFf7C4nc5jrdKXUx3s3H4Pw1Pl/8cu9&#10;1GE+PF95Xjl9AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL2I8pTBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" fillcolor="#c9b5ef [3205]" stroked="f" strokeweight="1pt"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="002E252B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="15223E34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -42745,133 +42756,143 @@
     <w:abstractNumId w:val="156"/>
   </w:num>
   <w:num w:numId="263" w16cid:durableId="405419741">
     <w:abstractNumId w:val="177"/>
   </w:num>
   <w:num w:numId="264" w16cid:durableId="1727024286">
     <w:abstractNumId w:val="173"/>
   </w:num>
   <w:num w:numId="265" w16cid:durableId="2144805000">
     <w:abstractNumId w:val="250"/>
   </w:num>
   <w:num w:numId="266" w16cid:durableId="967474905">
     <w:abstractNumId w:val="130"/>
   </w:num>
   <w:num w:numId="267" w16cid:durableId="207302316">
     <w:abstractNumId w:val="66"/>
   </w:num>
   <w:num w:numId="268" w16cid:durableId="1136336309">
     <w:abstractNumId w:val="42"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="264"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000A4560"/>
     <w:rsid w:val="00000B2C"/>
     <w:rsid w:val="000A4560"/>
     <w:rsid w:val="000D75C3"/>
     <w:rsid w:val="00120BFC"/>
     <w:rsid w:val="00150414"/>
     <w:rsid w:val="00171DAC"/>
     <w:rsid w:val="00197A7D"/>
     <w:rsid w:val="00222823"/>
     <w:rsid w:val="00283265"/>
     <w:rsid w:val="0035226C"/>
+    <w:rsid w:val="00357E34"/>
     <w:rsid w:val="005034BA"/>
     <w:rsid w:val="0061632A"/>
+    <w:rsid w:val="00625E43"/>
+    <w:rsid w:val="00680ABC"/>
     <w:rsid w:val="007C2910"/>
     <w:rsid w:val="007E53AA"/>
+    <w:rsid w:val="008409CE"/>
     <w:rsid w:val="00881786"/>
+    <w:rsid w:val="008A24BE"/>
     <w:rsid w:val="008C68CF"/>
     <w:rsid w:val="009214F7"/>
+    <w:rsid w:val="0092220D"/>
+    <w:rsid w:val="00986B40"/>
+    <w:rsid w:val="00A96486"/>
     <w:rsid w:val="00AD4256"/>
+    <w:rsid w:val="00B27224"/>
+    <w:rsid w:val="00BA0DD1"/>
     <w:rsid w:val="00BE0CAA"/>
     <w:rsid w:val="00C02B8E"/>
     <w:rsid w:val="00CB4075"/>
     <w:rsid w:val="00E506C0"/>
+    <w:rsid w:val="00E67A6D"/>
     <w:rsid w:val="00EB2094"/>
     <w:rsid w:val="00F141B7"/>
     <w:rsid w:val="00FC0BBC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="238AE3E1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{23823AF7-FABF-4492-83CB-405EDE6E321B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Work Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Work Sans" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -43522,51 +43543,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00222823"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="CSaIM Colours">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -43853,68 +43874,68 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B54943D-81FF-4DB4-932E-B95271809498}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>314</Words>
-  <Characters>1791</Characters>
+  <Characters>1794</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2101</CharactersWithSpaces>
+  <CharactersWithSpaces>2104</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Chris Donnelly</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>