--- v0 (2025-12-20)
+++ v1 (2026-05-22)
@@ -8,2341 +8,2755 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1818675C" w14:textId="0B0EB06D" w:rsidR="00AD4256" w:rsidRDefault="00EC675A" w:rsidP="00AD4256">
+    <w:p w14:paraId="1818675C" w14:textId="0B0EB06D" w:rsidR="00AD4256" w:rsidRPr="003D72F4" w:rsidRDefault="00EC675A" w:rsidP="00AD4256">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003D72F4">
         <w:rPr>
+          <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Plant &amp; Equipment Register Guideline</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB8664C" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
-[...1 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w14:paraId="3CB8664C" w14:textId="5BB32F23" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Plant </w:t>
+        <w:t>Plant includes any machinery, equipment, appliance, container, implement and tool, and includes any component or anything fitted or connected to any of those things.</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008958D8">
+    </w:p>
+    <w:p w14:paraId="093942E9" w14:textId="7D36E8CA" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>by definition includes</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008958D8">
+      </w:pPr>
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> any machinery, equipment, appliance, container, implement and tool, and includes any component or anything fitted or connected to any of those things.</w:t>
+        <w:t xml:space="preserve">Plant that relies exclusively on manual power for its operation and is designed to be primarily supported by hand (other than hand-held explosive power tools) is NOT specifically defined as Plant covered by the WHS Act </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB4ED6" w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Regulations</w:t>
+      </w:r>
+      <w:r w:rsidR="002F7BCB" w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SA)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2012. The general duty of care under the WHS Act </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB4ED6" w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Regulations </w:t>
+      </w:r>
+      <w:r w:rsidR="002F7BCB" w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(SA) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2012 applies to this type of plant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="093942E9" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
-[...1 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w14:paraId="74C89B30" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Why are Plant &amp; Equipment Registers required?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EF689A1" w14:textId="662CB612" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="4EF689A1" w14:textId="6B50FB40" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="271"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>CSaIM</w:t>
+        <w:t>CSaIM Plant Management</w:t>
       </w:r>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidR="002F7BCB" w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Procedure 15 – Plant</w:t>
+        <w:t xml:space="preserve"> Procedure (15)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Management</w:t>
+        <w:t xml:space="preserve"> requires a plant </w:t>
       </w:r>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidR="002F7BCB" w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>, requires a plant &amp; equipment register be developed and implemented at your workplace.</w:t>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> equipment register be developed and implemented at your workplace.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="630AD5CE" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="630AD5CE" w14:textId="2518C064" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="00AB4ED6" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="271"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>A plant &amp; equipment register provides supporting evidence of meeting the legislative requirements relating to record keeping associated with plant &amp; equipment at a workplace.</w:t>
+        <w:t>It</w:t>
+      </w:r>
+      <w:r w:rsidR="008958D8" w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provides supporting evidence of meeting the legislative requirements relating to record keeping associated with plant </w:t>
+      </w:r>
+      <w:r w:rsidR="002F7BCB" w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="008958D8" w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> equipment at a workplace.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31B92464" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="4606F795" w14:textId="459F8407" w:rsidR="002F7BCB" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="271"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provides a </w:t>
+        <w:t xml:space="preserve">Provides a centralised record of plant </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidR="002F7BCB" w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>centralised</w:t>
+        <w:t>and</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> record of </w:t>
+        <w:t xml:space="preserve"> equipment at </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidR="00C644A1" w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>plant</w:t>
+        <w:t>the</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; equipment that is at a workplace. (some sites use asset registers which after </w:t>
+        <w:t xml:space="preserve"> workplace</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidR="00C644A1" w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>a period of time</w:t>
-[...7 lines deleted...]
-        <w:t>, through depreciation, items are removed from the asset registers). Items can be forgotten about. New staff don’t have history of what the workplace owns and very easily some maintenance / service can be overlooked.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B5E107" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="4FF99863" w14:textId="17625A2B" w:rsidR="00C644A1" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="271"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Provides a means of keeping track of maintenance schedules, history of what maintenance has been done and assists with managing the lifespan of plant/equipment that should assist workplaces with budgeting for replacements / upgrades etc.</w:t>
+        <w:t>Provides a means of keeping track of maintenance schedules</w:t>
+      </w:r>
+      <w:r w:rsidR="00C644A1" w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A869513" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="535BCC25" w14:textId="48D7D1C2" w:rsidR="00886C7E" w:rsidRPr="00562A19" w:rsidRDefault="00C644A1" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="271"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Know what plant requires registration / licensing with statutory authorities (predominantly SafeWork SA).</w:t>
+        <w:t xml:space="preserve">Provides a </w:t>
+      </w:r>
+      <w:r w:rsidR="008958D8" w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>history of maintenance</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB4ED6" w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008958D8" w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0811B0FA" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="26B5E107" w14:textId="1C472D6B" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="00886C7E" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="271"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Provides a record and means of managing what risk assessments have been completed, whether a Standard Operating Procedure (SOP) has been developed and implemented and when review is due.</w:t>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="008958D8" w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ssists with managing the lifespan of plant/equipment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>and help</w:t>
+      </w:r>
+      <w:r w:rsidR="008958D8" w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> workplaces budget for replacements / upgrades etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29BF2DB4" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="2A869513" w14:textId="5F7B6404" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="00AB4ED6" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="271"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Assists in allowing workplaces to demonstrate a planned and systematic approach to the appropriate management of plant &amp; equipment in the workplace.</w:t>
+        <w:t>Identify</w:t>
+      </w:r>
+      <w:r w:rsidR="008958D8" w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that</w:t>
+      </w:r>
+      <w:r w:rsidR="008958D8" w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requires registration / licensing with statutory authorities (predominantly SafeWork SA).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="264925CA" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
-[...1 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w14:paraId="0811B0FA" w14:textId="30D6096E" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="271"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Provides a record and means of managing risk assessments, whether a Standard Operating Procedure has been developed and implemented</w:t>
+      </w:r>
+      <w:r w:rsidR="00886C7E" w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and when review is due.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29BF2DB4" w14:textId="74790D40" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="271"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assists in allowing workplaces to demonstrate a planned and systematic approach to the appropriate management of plant </w:t>
+      </w:r>
+      <w:r w:rsidR="00886C7E" w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> equipment in the workplace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="264925CA" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Can an Asset Register be a Plant &amp; Equipment Register as well?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F3B703A" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="5F3B703A" w14:textId="4AD33441" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="272"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidR="003D72F4" w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> it can in part initially, however as plant &amp; equipment depreciates those items that are removed from an asset register must be transferred to a workplace’s plant &amp; equipment register.</w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it can in part initially</w:t>
+      </w:r>
+      <w:r w:rsidR="00886C7E" w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>owever</w:t>
+      </w:r>
+      <w:r w:rsidR="00886C7E" w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as plant </w:t>
+      </w:r>
+      <w:r w:rsidR="00886C7E" w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> equipment depreciate</w:t>
+      </w:r>
+      <w:r w:rsidR="00886C7E" w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">items that are removed from an asset register must be transferred to a workplace’s plant </w:t>
+      </w:r>
+      <w:r w:rsidR="00886C7E" w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> equipment register.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="064D439B" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="064D439B" w14:textId="12D50B41" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="272"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Asset registers are generally only in place for tax purposes and provide limited benefit for ongoing WHS management requirements relating to plant &amp; equipment other than a list. Items below $1000 generally will not appear on an asset register and need to be included on the plant &amp; equipment register.</w:t>
+        <w:t xml:space="preserve">Asset registers are generally only in place for tax purposes and provide limited benefit for ongoing WHS management requirements relating to plant </w:t>
+      </w:r>
+      <w:r w:rsidR="00886C7E" w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> equipment other than a list. Items below $1000 generally will not appear on an asset register and need to be included on the plant </w:t>
+      </w:r>
+      <w:r w:rsidR="00886C7E" w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> equipment register.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D273F50" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
-[...1 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w14:paraId="73A27900" w14:textId="77777777" w:rsidR="00886C7E" w:rsidRPr="00562A19" w:rsidRDefault="00886C7E" w:rsidP="00562A19">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D273F50" w14:textId="5792170A" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>what items need to be recorded on a plant &amp; equipment register. The plant and equipment detailed below is typical of the types in place and in use at our workplaces and what should be on a plant &amp; equipment register.</w:t>
+        <w:t>Th</w:t>
+      </w:r>
+      <w:r w:rsidR="00886C7E" w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> list is not exhaustive and is designed to give guidance to workplaces </w:t>
+      </w:r>
+      <w:r w:rsidR="00886C7E" w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> what should be on a plant </w:t>
+      </w:r>
+      <w:r w:rsidR="00886C7E" w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> equipment register. </w:t>
+      </w:r>
+      <w:r w:rsidR="00630C37" w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Consider which p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lant presents as an increased risk to workers or others when being used, maintained or accessed etc., to determine what items need to be recorded on a plant </w:t>
+      </w:r>
+      <w:r w:rsidR="00630C37" w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">equipment register. The plant and equipment detailed below is typical </w:t>
+      </w:r>
+      <w:r w:rsidR="00630C37" w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of what is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in use at our workplaces and should be on a plant </w:t>
+      </w:r>
+      <w:r w:rsidR="00886C7E" w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> equipment register.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4454C1AC" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
-[...1 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w14:paraId="0977677C" w14:textId="77777777" w:rsidR="003D72F4" w:rsidRPr="00562A19" w:rsidRDefault="003D72F4" w:rsidP="00562A19">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+        <w:sectPr w:rsidR="003D72F4" w:rsidRPr="00562A19" w:rsidSect="00EB2094">
+          <w:headerReference w:type="even" r:id="rId8"/>
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="even" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="first" r:id="rId12"/>
+          <w:footerReference w:type="first" r:id="rId13"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="2410" w:right="851" w:bottom="1418" w:left="851" w:header="709" w:footer="987" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4454C1AC" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562A19">
+        <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Plant Requiring Registration with SafeWork SA:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0296BCBA" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="0296BCBA" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Boilers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BD2EBDB" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="6BD2EBDB" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Pressure vessels</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15AF2AEC" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="15AF2AEC" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="267"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Lifts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C0E5B99" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
-[...1 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w14:paraId="7C0E5B99" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>General:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DDD01CE" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="4DDD01CE" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Site owned vehicles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="329B142D" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="329B142D" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="267"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>PV (solar) systems</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0261E21C" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="0261E21C" w14:textId="3D4F7CD5" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="267"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Gas BBQ’s</w:t>
+        <w:t>Gas BBQs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="002C04E6" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
-[...1 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w14:paraId="002C04E6" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Information &amp; Technology:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33C48BED" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="33C48BED" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Device charging </w:t>
+        <w:t>Device charging stations</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="1638DF8E" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="1638DF8E" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="267"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Testing equipment associated with test and tag </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Testing equipment associated with test and tag activity </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EE519B6" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
-[...1 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w14:paraId="1EE519B6" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Grounds &amp; Maintenance:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56182DC3" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="56182DC3" w14:textId="1A8ABA78" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Tractors + any associated equipment e.g. harrows, slashers, cultivators, aerators, rollers etc.</w:t>
+        <w:t xml:space="preserve">Tractors </w:t>
+      </w:r>
+      <w:r w:rsidR="00630C37" w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>any associated equipment e.g. harrows, slashers, cultivators, aerators, rollers etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78A07917" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="78A07917" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Gators</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F524CBC" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="3F524CBC" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Mowers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="535698FE" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="535698FE" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Whipper snippers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C383A2A" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="3C383A2A" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Brush cutters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="541C3AB1" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="541C3AB1" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Hedge trimmers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A04858C" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="5A04858C" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Chainsaws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A841F40" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="7A841F40" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Stick saws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39AFE0D2" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="39AFE0D2" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Trailers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B50BAD2" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="2B50BAD2" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Air compressors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="531BDEA8" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="531BDEA8" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="267"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Water tanks</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F39C119" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="6F39C119" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="267"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Elevating work platforms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B1D5C5" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="15B1D5C5" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="267"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Scaffolding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62629971" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="62629971" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="267"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Generators</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA56AB3" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="7BA56AB3" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="267"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Vibrating plates / whackers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13FB4F63" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
-[...1 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w14:paraId="13FB4F63" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Design &amp; Technology / Workshops:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B215445" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="2B215445" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="266"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Laser Cutters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38AAA399" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="38AAA399" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="266"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>3D printers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0552F7D5" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="0552F7D5" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="266"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Pedestal drills</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AFA5249" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="5AFA5249" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="266"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cut off </w:t>
+        <w:t>Cut off saws</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="5033A54B" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="5033A54B" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="266"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Table saws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="685901DD" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="685901DD" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="266"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Band saws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A97066" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="39A97066" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="266"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Lathes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3449CF39" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="3449CF39" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="266"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Routers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E9F9334" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="0E9F9334" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="266"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Dove jointing cutters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ADEEF09" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="1ADEEF09" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="266"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Spray booths</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7584E822" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="7584E822" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="266"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Welding / cutting equipment e.g. oxy/acetylene including flashback arrestors etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06CA6594" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="06CA6594" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="266"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Blower vacuums</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA790BF" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="1DA790BF" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="266"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Buffing machines</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4068A8C8" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="4068A8C8" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="266"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Planers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A1FDFBE" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="0A1FDFBE" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="266"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Guillotines</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03D742C2" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="03D742C2" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="266"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Nail guns</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7428D1EF" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="7428D1EF" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="266"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Grinders</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D0AA646" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="5D0AA646" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="266"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Vehicle hoists</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C99AD5C" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="7C99AD5C" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="266"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Extraction systems including fixed and </w:t>
+        <w:t>Extraction systems including fixed and portable</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008958D8">
+    </w:p>
+    <w:p w14:paraId="46AAED64" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Science:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2661F397" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="2661F397" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="267"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Fume cupboard</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16CAAEAA" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="16CAAEAA" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="267"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Flammable / Corrosive cupboards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="789B7C2E" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="789B7C2E" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="267"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Emergency shower / eyewash</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF7FB66" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
-[...1 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w14:paraId="7FF7FB66" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Home Economics / Kitchens / Laundries:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="677480A6" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="677480A6" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="268"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Commercial stoves</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B783F3C" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="7B783F3C" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="268"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Commercial blenders</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F1EE652" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="4F1EE652" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="268"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Commercial mixers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F76A5A3" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="6F76A5A3" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="268"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Commercial slicers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35BD53DA" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="35BD53DA" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="268"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Commercial fridges / freezers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B46B2EE" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="3B46B2EE" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="268"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Commercial washers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="224B1B0C" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="224B1B0C" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="268"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Commercial dryers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="365952E2" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="365952E2" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="268"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Salamanders</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BCD726F" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
-[...1 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w14:paraId="1BCD726F" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Art:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33ABC6FF" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="33ABC6FF" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="268"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Kilns</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FFDE0BA" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="5FFDE0BA" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="269"/>
+          <w:numId w:val="265"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ovens</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A33356" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
-[...1 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w14:paraId="29A33356" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00562A19">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Halls / Gymnasiums:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F53611" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="74F53611" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="003D72F4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="270"/>
+          <w:numId w:val="265"/>
         </w:numPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Retractable seating whether powered or not</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E28237B" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="7E28237B" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="003D72F4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="270"/>
+          <w:numId w:val="265"/>
         </w:numPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Power driven drawers / </w:t>
+        <w:t>Power driven drawers / cupboards</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="64E628E2" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="64E628E2" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="003D72F4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="270"/>
+          <w:numId w:val="265"/>
         </w:numPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Retractable basketball rings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CBB4209" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
-      <w:pPr>
+    <w:p w14:paraId="6CBB4209" w14:textId="57204D48" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="00630C37">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:b/>
+          <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:b/>
+          <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>OTHERS</w:t>
+        <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidR="00630C37" w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ther</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562A19">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66E14E99" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="66E14E99" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="003D72F4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="273"/>
+          <w:numId w:val="265"/>
         </w:numPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Wheelchairs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C91432F" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="6C91432F" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="003D72F4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="273"/>
+          <w:numId w:val="265"/>
         </w:numPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Patient lifters / hoists / slings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BCB48BB" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="1BCB48BB" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="003D72F4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="273"/>
+          <w:numId w:val="265"/>
         </w:numPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Sack trucks </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60B1DBB7" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="60B1DBB7" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="003D72F4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="273"/>
+          <w:numId w:val="265"/>
         </w:numPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>trolleys</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2246D4A6" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="2246D4A6" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="003D72F4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="273"/>
+          <w:numId w:val="265"/>
         </w:numPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>water bubblers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12589DA1" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="12589DA1" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="003D72F4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="273"/>
+          <w:numId w:val="265"/>
         </w:numPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>mixer taps</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CA3DB3D" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="6CA3DB3D" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="003D72F4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="273"/>
+          <w:numId w:val="265"/>
         </w:numPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>anchor points / ladder attachment points</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="651EA460" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="651EA460" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="003D72F4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="273"/>
+          <w:numId w:val="265"/>
         </w:numPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">large industrial fans </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6394E265" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="008958D8" w:rsidRDefault="008958D8" w:rsidP="008958D8">
+    <w:p w14:paraId="6394E265" w14:textId="77777777" w:rsidR="008958D8" w:rsidRPr="00562A19" w:rsidRDefault="008958D8" w:rsidP="003D72F4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="273"/>
+          <w:numId w:val="265"/>
         </w:numPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008958D8">
+      <w:r w:rsidRPr="00562A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>wall mounted gas heaters / gas heaters in general</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D5AF92" w14:textId="77777777" w:rsidR="00C02B8E" w:rsidRPr="009214F7" w:rsidRDefault="00C02B8E" w:rsidP="008958D8">
+    <w:p w14:paraId="44C9C368" w14:textId="77777777" w:rsidR="003D72F4" w:rsidRPr="00562A19" w:rsidRDefault="003D72F4" w:rsidP="008958D8">
       <w:pPr>
         <w:spacing w:after="120"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:sectPr w:rsidR="003D72F4" w:rsidRPr="00562A19" w:rsidSect="003D72F4">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="2410" w:right="851" w:bottom="1418" w:left="851" w:header="709" w:footer="987" w:gutter="0"/>
+          <w:cols w:num="2" w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00C02B8E" w:rsidRPr="009214F7" w:rsidSect="00EB2094">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:p w14:paraId="08D5AF92" w14:textId="77777777" w:rsidR="00C02B8E" w:rsidRPr="00562A19" w:rsidRDefault="00C02B8E" w:rsidP="008958D8">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00C02B8E" w:rsidRPr="00562A19" w:rsidSect="003D72F4">
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2410" w:right="851" w:bottom="1418" w:left="851" w:header="709" w:footer="987" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C988C5C" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="6D6394A8" w14:textId="77777777" w:rsidR="00D654C2" w:rsidRDefault="00D654C2" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A92CBEE" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="7260C738" w14:textId="77777777" w:rsidR="00D654C2" w:rsidRDefault="00D654C2" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Work Sans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="5000E07B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Noto Serif Armenian">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000447" w:usb1="40002000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Noto Serif Armenian Light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000447" w:usb1="40002000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5411501B" w14:textId="77777777" w:rsidR="00E04BAA" w:rsidRDefault="00E04BAA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="203E2D58" w14:textId="77777777" w:rsidR="003E2E19" w:rsidRDefault="003E2E19">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6ADABF64" w14:textId="77777777" w:rsidR="00E04BAA" w:rsidRDefault="00E04BAA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16D72C5D" w14:textId="77777777" w:rsidR="003E2E19" w:rsidRDefault="003E2E19">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="30189A8F" w14:textId="77777777" w:rsidR="00E04BAA" w:rsidRDefault="00E04BAA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="413F39AE" w14:textId="77777777" w:rsidR="003E2E19" w:rsidRDefault="003E2E19">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50D4D63D" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="6827C997" w14:textId="77777777" w:rsidR="00D654C2" w:rsidRDefault="00D654C2" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="479D56A9" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="5B24462D" w14:textId="77777777" w:rsidR="00D654C2" w:rsidRDefault="00D654C2" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4DDB2A36" w14:textId="77777777" w:rsidR="00E04BAA" w:rsidRDefault="00E04BAA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="116FEEDB" w14:textId="77777777" w:rsidR="003E2E19" w:rsidRDefault="003E2E19">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="10313C38" w14:textId="55879793" w:rsidR="000A4560" w:rsidRDefault="00EB2094">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73FBB326" wp14:editId="439480DA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-179565</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-211455</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1835797" cy="900000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1076260908" name="Picture 1076260908" descr="A logo with text on it&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="1482123104" name="Picture 1482123104" descr="A logo with text on it&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1009493016" name="Picture 1" descr="A logo with text on it&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -2461,78 +2875,78 @@
                                 <w:p w14:paraId="27FF6C87" w14:textId="54BB092A" w:rsidR="00197A7D" w:rsidRPr="00BE0CAA" w:rsidRDefault="000E1321" w:rsidP="00197A7D">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>Plant &amp; Equipment Register Guideline (031G)</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="2410" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="0CF33310" w14:textId="4B399896" w:rsidR="00197A7D" w:rsidRPr="00BE0CAA" w:rsidRDefault="00197A7D" w:rsidP="00197A7D">
+                                <w:p w14:paraId="0CF33310" w14:textId="22B0D7D8" w:rsidR="00197A7D" w:rsidRPr="00BE0CAA" w:rsidRDefault="00197A7D" w:rsidP="00197A7D">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">Version </w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00CB4075">
+                                  <w:r w:rsidR="002F7BCB">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
-                                    <w:t>1</w:t>
+                                    <w:t>2</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3907" w:type="dxa"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="68FAB33E" w14:textId="5D548CC6" w:rsidR="00197A7D" w:rsidRPr="00BE0CAA" w:rsidRDefault="00197A7D" w:rsidP="00197A7D">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:jc w:val="right"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00BE0CAA">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
@@ -2658,78 +3072,78 @@
                                 <w:p w14:paraId="4FBFAF50" w14:textId="77777777" w:rsidR="00197A7D" w:rsidRDefault="00197A7D" w:rsidP="00197A7D">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00BE0CAA">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>Uncontrolled document when printed</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="2410" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="07B57080" w14:textId="33D92228" w:rsidR="00197A7D" w:rsidRDefault="00C02B8E" w:rsidP="00197A7D">
+                                <w:p w14:paraId="07B57080" w14:textId="4BA9B177" w:rsidR="00197A7D" w:rsidRDefault="003E2E19" w:rsidP="00197A7D">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
-                                    <w:t>June 202</w:t>
+                                    <w:t>May</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="000E1321">
+                                  <w:r w:rsidR="002F7BCB">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
-                                    <w:t>1</w:t>
+                                    <w:t xml:space="preserve"> 2026</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3907" w:type="dxa"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="56A98935" w14:textId="77777777" w:rsidR="00197A7D" w:rsidRDefault="00197A7D" w:rsidP="00197A7D">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                           </w:tbl>
                           <w:p w14:paraId="26037A21" w14:textId="77777777" w:rsidR="00BE0CAA" w:rsidRDefault="00BE0CAA" w:rsidP="00197A7D"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
@@ -2829,78 +3243,78 @@
                           <w:p w14:paraId="27FF6C87" w14:textId="54BB092A" w:rsidR="00197A7D" w:rsidRPr="00BE0CAA" w:rsidRDefault="000E1321" w:rsidP="00197A7D">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Plant &amp; Equipment Register Guideline (031G)</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="2410" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="0CF33310" w14:textId="4B399896" w:rsidR="00197A7D" w:rsidRPr="00BE0CAA" w:rsidRDefault="00197A7D" w:rsidP="00197A7D">
+                          <w:p w14:paraId="0CF33310" w14:textId="22B0D7D8" w:rsidR="00197A7D" w:rsidRPr="00BE0CAA" w:rsidRDefault="00197A7D" w:rsidP="00197A7D">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Version </w:t>
                             </w:r>
-                            <w:r w:rsidR="00CB4075">
+                            <w:r w:rsidR="002F7BCB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>1</w:t>
+                              <w:t>2</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3907" w:type="dxa"/>
                           </w:tcPr>
                           <w:p w14:paraId="68FAB33E" w14:textId="5D548CC6" w:rsidR="00197A7D" w:rsidRPr="00BE0CAA" w:rsidRDefault="00197A7D" w:rsidP="00197A7D">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BE0CAA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
@@ -3026,129 +3440,129 @@
                           <w:p w14:paraId="4FBFAF50" w14:textId="77777777" w:rsidR="00197A7D" w:rsidRDefault="00197A7D" w:rsidP="00197A7D">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BE0CAA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Uncontrolled document when printed</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="2410" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="07B57080" w14:textId="33D92228" w:rsidR="00197A7D" w:rsidRDefault="00C02B8E" w:rsidP="00197A7D">
+                          <w:p w14:paraId="07B57080" w14:textId="4BA9B177" w:rsidR="00197A7D" w:rsidRDefault="003E2E19" w:rsidP="00197A7D">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>June 202</w:t>
+                              <w:t>May</w:t>
                             </w:r>
-                            <w:r w:rsidR="000E1321">
+                            <w:r w:rsidR="002F7BCB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>1</w:t>
+                              <w:t xml:space="preserve"> 2026</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3907" w:type="dxa"/>
                           </w:tcPr>
                           <w:p w14:paraId="56A98935" w14:textId="77777777" w:rsidR="00197A7D" w:rsidRDefault="00197A7D" w:rsidP="00197A7D">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
                     <w:p w14:paraId="26037A21" w14:textId="77777777" w:rsidR="00BE0CAA" w:rsidRDefault="00BE0CAA" w:rsidP="00197A7D"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
               <v:shapetype id="_x0000_t114" coordsize="21600,21600" o:spt="114" path="m,20172v945,400,1887,628,2795,913c3587,21312,4342,21370,5060,21597v2037,,2567,-227,3095,-285c8722,21197,9325,20970,9855,20800v490,-228,945,-400,1472,-740c11817,19887,12347,19660,12875,19375v567,-228,1095,-513,1700,-740c15177,18462,15782,18122,16537,17950v718,-113,1398,-398,2228,-513c19635,17437,20577,17322,21597,17322l21597,,,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path o:connecttype="custom" o:connectlocs="10800,0;0,10800;10800,20400;21600,10800" textboxrect="0,0,21600,17322"/>
               </v:shapetype>
               <v:shape id="Flowchart: Document 1" o:spid="_x0000_s1028" type="#_x0000_t114" style="position:absolute;left:264;top:-5919;width:76581;height:14381;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC9iPKUwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFHrTTQsVia4ixYIgORgL6m3Mjkk0Oxuzq4n/3hWEnobH+5zJrDOVuFHjSssKPgcRCOLM&#10;6pJzBX+b3/4IhPPIGivLpOBODmbTt94EY21bXtMt9bkIIexiVFB4X8dSuqwgg25ga+LAHW1j0AfY&#10;5FI32IZwU8mvKBpKgyWHhgJr+ikoO6dXo2Cb4OV7myTtabFf7C4nc5jrdKXUx3s3H4Pw1Pl/8cu9&#10;1GE+PF95Xjl9AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL2I8pTBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" fillcolor="#c9b5ef [3205]" stroked="f" strokeweight="1pt"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7D71A473" w14:textId="77777777" w:rsidR="00E04BAA" w:rsidRDefault="00E04BAA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="08B3C460" w14:textId="77777777" w:rsidR="003E2E19" w:rsidRDefault="003E2E19">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="002E252B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="15223E34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -16911,51 +17325,51 @@
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="94" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B440FDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B57CF15C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
@@ -44051,135 +44465,151 @@
     <w:abstractNumId w:val="73"/>
   </w:num>
   <w:num w:numId="268" w16cid:durableId="1395667600">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="269" w16cid:durableId="51973945">
     <w:abstractNumId w:val="182"/>
   </w:num>
   <w:num w:numId="270" w16cid:durableId="60103806">
     <w:abstractNumId w:val="61"/>
   </w:num>
   <w:num w:numId="271" w16cid:durableId="987827508">
     <w:abstractNumId w:val="94"/>
   </w:num>
   <w:num w:numId="272" w16cid:durableId="732235146">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="273" w16cid:durableId="794325989">
     <w:abstractNumId w:val="184"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="264"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000A4560"/>
     <w:rsid w:val="00000B2C"/>
     <w:rsid w:val="000A4560"/>
     <w:rsid w:val="000D75C3"/>
     <w:rsid w:val="000E1321"/>
     <w:rsid w:val="00120BFC"/>
+    <w:rsid w:val="00147388"/>
     <w:rsid w:val="00150414"/>
     <w:rsid w:val="00197A7D"/>
     <w:rsid w:val="00283265"/>
+    <w:rsid w:val="002F7BCB"/>
     <w:rsid w:val="0035226C"/>
+    <w:rsid w:val="00357E34"/>
+    <w:rsid w:val="003D72F4"/>
+    <w:rsid w:val="003E2E19"/>
     <w:rsid w:val="005034BA"/>
+    <w:rsid w:val="00562A19"/>
     <w:rsid w:val="0061632A"/>
+    <w:rsid w:val="00630C37"/>
     <w:rsid w:val="007C2910"/>
     <w:rsid w:val="007E53AA"/>
+    <w:rsid w:val="0081077D"/>
     <w:rsid w:val="00881786"/>
+    <w:rsid w:val="00886C7E"/>
     <w:rsid w:val="008958D8"/>
     <w:rsid w:val="008C68CF"/>
+    <w:rsid w:val="008E6DBB"/>
     <w:rsid w:val="009214F7"/>
+    <w:rsid w:val="00AB4ED6"/>
     <w:rsid w:val="00AD4256"/>
+    <w:rsid w:val="00B350E5"/>
+    <w:rsid w:val="00BA0DD1"/>
     <w:rsid w:val="00BE0CAA"/>
     <w:rsid w:val="00C02B8E"/>
+    <w:rsid w:val="00C229C6"/>
+    <w:rsid w:val="00C644A1"/>
     <w:rsid w:val="00CB4075"/>
+    <w:rsid w:val="00D654C2"/>
+    <w:rsid w:val="00D81130"/>
     <w:rsid w:val="00E04BAA"/>
     <w:rsid w:val="00E506C0"/>
     <w:rsid w:val="00EB2094"/>
     <w:rsid w:val="00EC675A"/>
     <w:rsid w:val="00F141B7"/>
     <w:rsid w:val="00FC0BBC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="238AE3E1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{23823AF7-FABF-4492-83CB-405EDE6E321B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Work Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Work Sans" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -44807,55 +45237,65 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E506C0"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E506C0"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00630C37"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="CSaIM Colours">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -45140,70 +45580,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B54943D-81FF-4DB4-932E-B95271809498}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>3891</Characters>
+  <Pages>3</Pages>
+  <Words>609</Words>
+  <Characters>3549</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>32</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>126</Lines>
+  <Paragraphs>106</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4564</CharactersWithSpaces>
+  <CharactersWithSpaces>4052</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Chris Donnelly</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>