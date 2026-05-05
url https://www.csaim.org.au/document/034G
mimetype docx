--- v0 (2025-10-21)
+++ v1 (2026-05-05)
@@ -5,74 +5,98 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="259D54AA" w14:textId="2E5D8EB5" w:rsidR="0035226C" w:rsidRPr="00641A18" w:rsidRDefault="00552A59" w:rsidP="00BE0CAA">
+    <w:p w14:paraId="259D54AA" w14:textId="2E5D8EB5" w:rsidR="0035226C" w:rsidRDefault="00552A59" w:rsidP="00BE0CAA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00641A18">
         <w:rPr>
           <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Emergency Evacuation Diagram</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="720EAD6C" w14:textId="6655CB17" w:rsidR="00E76B93" w:rsidRPr="00E76B93" w:rsidRDefault="00E76B93" w:rsidP="00BE0CAA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="533E7C" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76B93">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="533E7C" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>From AS 3745-2010: Planning for emergencies in facilities</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="537528FE" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00552A59" w:rsidRDefault="00552A59" w:rsidP="00552A59">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00552A59">
         <w:rPr>
           <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:b/>
         </w:rPr>
         <w:t>3.5 EVACUATION DIAGRAMS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50B28B83" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00552A59" w:rsidRDefault="00552A59" w:rsidP="00552A59">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00552A59">
         <w:rPr>
           <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
@@ -222,329 +246,329 @@
     <w:p w14:paraId="5194EA61" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00641A18" w:rsidRDefault="00552A59" w:rsidP="00552A59">
       <w:r w:rsidRPr="00641A18">
         <w:t xml:space="preserve">Individual evacuation diagrams shall have the correct orientation </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00641A18">
         <w:t>with regard to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00641A18">
         <w:t xml:space="preserve"> the direction of egress and its location to the “YOU ARE HERE” point. Where an assembly area diagram is included, the assembly diagram area shall have the same orientation to the rest of the diagram.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58F0691F" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00552A59" w:rsidRDefault="00552A59" w:rsidP="00552A59">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00552A59">
         <w:rPr>
           <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3.5.5 Minimum elements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19FDBAF5" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00641A18" w:rsidRDefault="00552A59" w:rsidP="00552A59">
       <w:r w:rsidRPr="00641A18">
         <w:t>The following should be included in each evacuation diagram:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35FA03AC" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00641A18" w:rsidRDefault="00552A59" w:rsidP="00552A59">
       <w:r w:rsidRPr="00641A18">
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641A18">
+        <w:tab/>
+        <w:t>A pictorial representation of the floor area.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="536BBFF0" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00641A18" w:rsidRDefault="00552A59" w:rsidP="00552A59">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00641A18">
+        <w:t>NOTE: External elements, such as fences, roads, landscaping, external buildings, etc., should be excluded from the pictorial representation unless part of the exit pathway.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67AF4DF3" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00641A18" w:rsidRDefault="00552A59" w:rsidP="00552A59">
+      <w:r w:rsidRPr="00641A18">
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641A18">
+        <w:tab/>
+        <w:t>The title “EVACUATION DIAGRAM”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B4E5578" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00641A18" w:rsidRDefault="00552A59" w:rsidP="00552A59">
+      <w:r w:rsidRPr="00641A18">
+        <w:t>(c)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641A18">
+        <w:tab/>
+        <w:t>The “YOU ARE HERE” location.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1731AF8B" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00641A18" w:rsidRDefault="00552A59" w:rsidP="00552A59">
+      <w:r w:rsidRPr="00641A18">
+        <w:t>(d)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641A18">
+        <w:tab/>
+        <w:t>The designated exits in the facility, which shall be green.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68281DE4" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00641A18" w:rsidRDefault="00552A59" w:rsidP="00552A59">
+      <w:r w:rsidRPr="00641A18">
+        <w:t>(e)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641A18">
+        <w:tab/>
+        <w:t xml:space="preserve">The following communication equipment, where </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00641A18">
+        <w:t>installed;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="660FAF15" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00641A18" w:rsidRDefault="00552A59" w:rsidP="00552A59">
+      <w:r w:rsidRPr="00641A18">
+        <w:tab/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00641A18">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00641A18">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641A18">
+        <w:tab/>
+        <w:t>Warden intercommunication points (WIP’s), which shall be red.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02BCB11E" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00641A18" w:rsidRDefault="00552A59" w:rsidP="00552A59">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00641A18">
+        <w:t>(ii)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641A18">
+        <w:tab/>
+        <w:t>Manual call points (MCP’s), which shall be red, and emergency call points (ECP’s), which shall be white with a black border.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE38260" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00641A18" w:rsidRDefault="00552A59" w:rsidP="00552A59">
+      <w:r w:rsidRPr="00641A18">
+        <w:tab/>
+        <w:t>(iii)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641A18">
+        <w:tab/>
+        <w:t>Main controls/panels for the occupant warning equipment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="020D5261" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00641A18" w:rsidRDefault="00552A59" w:rsidP="00552A59">
+      <w:r w:rsidRPr="00641A18">
+        <w:t>(f)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641A18">
+        <w:tab/>
+        <w:t>Hose reels, which shall be red.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541E11E1" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00641A18" w:rsidRDefault="00552A59" w:rsidP="00552A59">
+      <w:r w:rsidRPr="00641A18">
+        <w:t>(g)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641A18">
+        <w:tab/>
+        <w:t>Text deleted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A0B8E3" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00641A18" w:rsidRDefault="00552A59" w:rsidP="00552A59">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00641A18">
+        <w:t>(h)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641A18">
+        <w:tab/>
+        <w:t>Extinguishers, which shall be red with an additional appropriate colour as specified in AS/NZS 1841.1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50E1A645" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00641A18" w:rsidRDefault="00552A59" w:rsidP="00552A59">
+      <w:r w:rsidRPr="00641A18">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00641A18">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00641A18">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641A18">
+        <w:tab/>
+        <w:t>Fire blankets, which shall be red.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB47BAE" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00641A18" w:rsidRDefault="00552A59" w:rsidP="00552A59">
+      <w:r w:rsidRPr="00641A18">
+        <w:t>(j)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641A18">
+        <w:tab/>
+        <w:t>Fire indicator panel (FIP), if provided.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F9C183" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00641A18" w:rsidRDefault="00552A59" w:rsidP="00552A59">
+      <w:r w:rsidRPr="00641A18">
+        <w:t>(k)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641A18">
+        <w:tab/>
+        <w:t>Refuges, if present.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6981AFCE" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00641A18" w:rsidRDefault="00552A59" w:rsidP="00552A59">
+      <w:r w:rsidRPr="00641A18">
+        <w:t>(l)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641A18">
+        <w:tab/>
+        <w:t>Validity date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F425D49" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00641A18" w:rsidRDefault="00552A59" w:rsidP="00552A59">
+      <w:r w:rsidRPr="00641A18">
+        <w:t>(m)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641A18">
+        <w:tab/>
+        <w:t>Location of assembly area(s), either stated in words or pictorially represented.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20017F21" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00641A18" w:rsidRDefault="00552A59" w:rsidP="00552A59">
+      <w:r w:rsidRPr="00641A18">
+        <w:t>(n)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641A18">
+        <w:tab/>
+        <w:t>A legend, which shall reflect the symbols used.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7476E502" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00641A18" w:rsidRDefault="00552A59" w:rsidP="00552A59">
+      <w:r w:rsidRPr="00641A18">
+        <w:t>(o)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641A18">
+        <w:tab/>
+        <w:t>Paths of travel, which shall be green.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="103C7DA2" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00641A18" w:rsidRDefault="00552A59" w:rsidP="00552A59">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00641A18">
+        <w:t>(p)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641A18">
+        <w:tab/>
+        <w:t>Location of facility, including address, postcode, location of access street(s), nearest cross street and name of facility (if available), either stated in words or pictorially represented.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BAC65B9" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00552A59" w:rsidRDefault="00552A59" w:rsidP="00552A59">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00552A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.5.6 Optional elements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC75B0D" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00641A18" w:rsidRDefault="00552A59" w:rsidP="00552A59">
+      <w:r w:rsidRPr="00641A18">
+        <w:t>The following additional information may be considered by the EPC for inclusion on the evacuation diagram:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DFCCA7A" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00641A18" w:rsidRDefault="00552A59" w:rsidP="00552A59">
+      <w:r w:rsidRPr="00641A18">
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641A18">
+        <w:tab/>
+        <w:t>Direction of opening doors on designated exits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F09279" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00641A18" w:rsidRDefault="00552A59" w:rsidP="00552A59">
+      <w:r w:rsidRPr="00641A18">
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641A18">
+        <w:tab/>
+        <w:t>North.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="192FF1DE" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00641A18" w:rsidRDefault="00552A59" w:rsidP="00552A59">
+      <w:r w:rsidRPr="00641A18">
         <w:lastRenderedPageBreak/>
-        <w:t>(a)</w:t>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00641A18">
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="00641A18">
         <w:tab/>
-        <w:t>The “YOU ARE HERE” location.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1731AF8B" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00641A18" w:rsidRDefault="00552A59" w:rsidP="00552A59">
+        <w:t>First aid stations and kits (denoted by a white cross on a green background).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F5E972E" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00641A18" w:rsidRDefault="00552A59" w:rsidP="00552A59">
       <w:r w:rsidRPr="00641A18">
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="00641A18">
         <w:tab/>
-        <w:t>The designated exits in the facility, which shall be green.</w:t>
-[...221 lines deleted...]
-        <w:tab/>
         <w:t>Hazardous chemical store.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ADAAF21" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00641A18" w:rsidRDefault="00552A59" w:rsidP="00552A59">
       <w:r w:rsidRPr="00641A18">
-        <w:lastRenderedPageBreak/>
         <w:t>(e)</w:t>
       </w:r>
       <w:r w:rsidRPr="00641A18">
         <w:tab/>
         <w:t>Spill response kits.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="427D62A6" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00641A18" w:rsidRDefault="00552A59" w:rsidP="00552A59">
       <w:r w:rsidRPr="00641A18">
         <w:t>(f)</w:t>
       </w:r>
       <w:r w:rsidRPr="00641A18">
         <w:tab/>
         <w:t>Emergency information as documented in the emergency plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F3E5617" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00641A18" w:rsidRDefault="00552A59" w:rsidP="00552A59">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00641A18">
         <w:t>NOTE: For example, emergency telephone numbers, emergency response procedures, fire orders, and procedures for use of lifts in an evacuation during a fire emergency (where regulatory approval has been obtained).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75799DBF" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00641A18" w:rsidRDefault="00552A59" w:rsidP="00552A59">
@@ -904,61 +928,61 @@
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BE0CAA" w:rsidRPr="00552A59" w:rsidSect="00EB2094">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2410" w:right="851" w:bottom="1418" w:left="851" w:header="709" w:footer="987" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C988C5C" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="35EB2C9D" w14:textId="77777777" w:rsidR="00795721" w:rsidRDefault="00795721" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A92CBEE" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="26C6CF0C" w14:textId="77777777" w:rsidR="00795721" w:rsidRDefault="00795721" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Work Sans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="5000E07B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -976,61 +1000,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000447" w:usb1="40002000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Serif Armenian Light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000447" w:usb1="40002000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50D4D63D" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="60449415" w14:textId="77777777" w:rsidR="00795721" w:rsidRDefault="00795721" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="479D56A9" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="72DEE485" w14:textId="77777777" w:rsidR="00795721" w:rsidRDefault="00795721" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="10313C38" w14:textId="55879793" w:rsidR="000A4560" w:rsidRDefault="00EB2094">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73FBB326" wp14:editId="439480DA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
@@ -1830,55 +1854,58 @@
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000A4560"/>
     <w:rsid w:val="0007734E"/>
     <w:rsid w:val="000A4560"/>
     <w:rsid w:val="00120BFC"/>
     <w:rsid w:val="00197A7D"/>
     <w:rsid w:val="0035226C"/>
     <w:rsid w:val="005034BA"/>
+    <w:rsid w:val="00520BB2"/>
     <w:rsid w:val="00552A59"/>
     <w:rsid w:val="0062647B"/>
     <w:rsid w:val="00641A18"/>
+    <w:rsid w:val="00795721"/>
     <w:rsid w:val="007C2910"/>
     <w:rsid w:val="00BE0CAA"/>
+    <w:rsid w:val="00E76B93"/>
     <w:rsid w:val="00EB2094"/>
     <w:rsid w:val="00F141B7"/>
     <w:rsid w:val="00FC0BBC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -2693,54 +2720,54 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B54943D-81FF-4DB4-932E-B95271809498}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>737</Words>
-  <Characters>4205</Characters>
+  <Words>778</Words>
+  <Characters>4222</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>98</Lines>
+  <Paragraphs>76</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4933</CharactersWithSpaces>
+  <CharactersWithSpaces>4924</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Chris Donnelly</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>