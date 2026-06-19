--- v1 (2026-05-05)
+++ v2 (2026-06-19)
@@ -305,57 +305,52 @@
     </w:p>
     <w:p w14:paraId="4B4E5578" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00641A18" w:rsidRDefault="00552A59" w:rsidP="00552A59">
       <w:r w:rsidRPr="00641A18">
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="00641A18">
         <w:tab/>
         <w:t>The “YOU ARE HERE” location.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1731AF8B" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00641A18" w:rsidRDefault="00552A59" w:rsidP="00552A59">
       <w:r w:rsidRPr="00641A18">
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="00641A18">
         <w:tab/>
         <w:t>The designated exits in the facility, which shall be green.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68281DE4" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00641A18" w:rsidRDefault="00552A59" w:rsidP="00552A59">
       <w:r w:rsidRPr="00641A18">
         <w:t>(e)</w:t>
       </w:r>
       <w:r w:rsidRPr="00641A18">
         <w:tab/>
-        <w:t xml:space="preserve">The following communication equipment, where </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>The following communication equipment, where installed;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="660FAF15" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00641A18" w:rsidRDefault="00552A59" w:rsidP="00552A59">
       <w:r w:rsidRPr="00641A18">
         <w:tab/>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00641A18">
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00641A18">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00641A18">
         <w:tab/>
         <w:t>Warden intercommunication points (WIP’s), which shall be red.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02BCB11E" w14:textId="77777777" w:rsidR="00552A59" w:rsidRPr="00641A18" w:rsidRDefault="00552A59" w:rsidP="00552A59">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00641A18">
         <w:t>(ii)</w:t>
@@ -928,61 +923,61 @@
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BE0CAA" w:rsidRPr="00552A59" w:rsidSect="00EB2094">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2410" w:right="851" w:bottom="1418" w:left="851" w:header="709" w:footer="987" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35EB2C9D" w14:textId="77777777" w:rsidR="00795721" w:rsidRDefault="00795721" w:rsidP="000A4560">
+    <w:p w14:paraId="74661EF9" w14:textId="77777777" w:rsidR="00256E2A" w:rsidRDefault="00256E2A" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26C6CF0C" w14:textId="77777777" w:rsidR="00795721" w:rsidRDefault="00795721" w:rsidP="000A4560">
+    <w:p w14:paraId="1AFD6D0C" w14:textId="77777777" w:rsidR="00256E2A" w:rsidRDefault="00256E2A" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Work Sans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="5000E07B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -1000,61 +995,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000447" w:usb1="40002000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Serif Armenian Light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000447" w:usb1="40002000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60449415" w14:textId="77777777" w:rsidR="00795721" w:rsidRDefault="00795721" w:rsidP="000A4560">
+    <w:p w14:paraId="085DEE0D" w14:textId="77777777" w:rsidR="00256E2A" w:rsidRDefault="00256E2A" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72DEE485" w14:textId="77777777" w:rsidR="00795721" w:rsidRDefault="00795721" w:rsidP="000A4560">
+    <w:p w14:paraId="1869A33D" w14:textId="77777777" w:rsidR="00256E2A" w:rsidRDefault="00256E2A" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="10313C38" w14:textId="55879793" w:rsidR="000A4560" w:rsidRDefault="00EB2094">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73FBB326" wp14:editId="439480DA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
@@ -1207,78 +1202,78 @@
                                 <w:p w14:paraId="27FF6C87" w14:textId="40F9AEFD" w:rsidR="00197A7D" w:rsidRPr="00BE0CAA" w:rsidRDefault="00552A59" w:rsidP="00197A7D">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>Emergency Evacuation Diagram (034G)</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="2410" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="0CF33310" w14:textId="0DC8CD82" w:rsidR="00197A7D" w:rsidRPr="00BE0CAA" w:rsidRDefault="00197A7D" w:rsidP="00197A7D">
+                                <w:p w14:paraId="0CF33310" w14:textId="45FAD8DC" w:rsidR="00197A7D" w:rsidRPr="00BE0CAA" w:rsidRDefault="00197A7D" w:rsidP="00197A7D">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">Version </w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00641A18">
+                                  <w:r w:rsidR="006A3A14">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
-                                    <w:t>3</w:t>
+                                    <w:t>4</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3907" w:type="dxa"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="68FAB33E" w14:textId="44CA6DDA" w:rsidR="00197A7D" w:rsidRPr="00BE0CAA" w:rsidRDefault="00197A7D" w:rsidP="00197A7D">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:jc w:val="right"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00BE0CAA">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
@@ -1404,69 +1399,69 @@
                                 <w:p w14:paraId="4FBFAF50" w14:textId="77777777" w:rsidR="00197A7D" w:rsidRDefault="00197A7D" w:rsidP="00197A7D">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00BE0CAA">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>Uncontrolled document when printed</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="2410" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="07B57080" w14:textId="7E9C945D" w:rsidR="00197A7D" w:rsidRDefault="00641A18" w:rsidP="00197A7D">
+                                <w:p w14:paraId="07B57080" w14:textId="705586F6" w:rsidR="00197A7D" w:rsidRDefault="006A3A14" w:rsidP="006A3A14">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
-                                    <w:t>August 2025</w:t>
+                                    <w:t>May 2026</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3907" w:type="dxa"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="56A98935" w14:textId="77777777" w:rsidR="00197A7D" w:rsidRDefault="00197A7D" w:rsidP="00197A7D">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                           </w:tbl>
                           <w:p w14:paraId="26037A21" w14:textId="77777777" w:rsidR="00BE0CAA" w:rsidRDefault="00BE0CAA" w:rsidP="00197A7D"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
@@ -1566,78 +1561,78 @@
                           <w:p w14:paraId="27FF6C87" w14:textId="40F9AEFD" w:rsidR="00197A7D" w:rsidRPr="00BE0CAA" w:rsidRDefault="00552A59" w:rsidP="00197A7D">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Emergency Evacuation Diagram (034G)</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="2410" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="0CF33310" w14:textId="0DC8CD82" w:rsidR="00197A7D" w:rsidRPr="00BE0CAA" w:rsidRDefault="00197A7D" w:rsidP="00197A7D">
+                          <w:p w14:paraId="0CF33310" w14:textId="45FAD8DC" w:rsidR="00197A7D" w:rsidRPr="00BE0CAA" w:rsidRDefault="00197A7D" w:rsidP="00197A7D">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Version </w:t>
                             </w:r>
-                            <w:r w:rsidR="00641A18">
+                            <w:r w:rsidR="006A3A14">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>3</w:t>
+                              <w:t>4</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3907" w:type="dxa"/>
                           </w:tcPr>
                           <w:p w14:paraId="68FAB33E" w14:textId="44CA6DDA" w:rsidR="00197A7D" w:rsidRPr="00BE0CAA" w:rsidRDefault="00197A7D" w:rsidP="00197A7D">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BE0CAA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
@@ -1763,69 +1758,69 @@
                           <w:p w14:paraId="4FBFAF50" w14:textId="77777777" w:rsidR="00197A7D" w:rsidRDefault="00197A7D" w:rsidP="00197A7D">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BE0CAA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Uncontrolled document when printed</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="2410" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="07B57080" w14:textId="7E9C945D" w:rsidR="00197A7D" w:rsidRDefault="00641A18" w:rsidP="00197A7D">
+                          <w:p w14:paraId="07B57080" w14:textId="705586F6" w:rsidR="00197A7D" w:rsidRDefault="006A3A14" w:rsidP="006A3A14">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>August 2025</w:t>
+                              <w:t>May 2026</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3907" w:type="dxa"/>
                           </w:tcPr>
                           <w:p w14:paraId="56A98935" w14:textId="77777777" w:rsidR="00197A7D" w:rsidRDefault="00197A7D" w:rsidP="00197A7D">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
                     <w:p w14:paraId="26037A21" w14:textId="77777777" w:rsidR="00BE0CAA" w:rsidRDefault="00BE0CAA" w:rsidP="00197A7D"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
@@ -1849,61 +1844,68 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000A4560"/>
     <w:rsid w:val="0007734E"/>
+    <w:rsid w:val="000A3779"/>
     <w:rsid w:val="000A4560"/>
+    <w:rsid w:val="000D0855"/>
     <w:rsid w:val="00120BFC"/>
     <w:rsid w:val="00197A7D"/>
+    <w:rsid w:val="00256E2A"/>
     <w:rsid w:val="0035226C"/>
     <w:rsid w:val="005034BA"/>
     <w:rsid w:val="00520BB2"/>
     <w:rsid w:val="00552A59"/>
     <w:rsid w:val="0062647B"/>
     <w:rsid w:val="00641A18"/>
+    <w:rsid w:val="006A3A14"/>
+    <w:rsid w:val="00721898"/>
     <w:rsid w:val="00795721"/>
     <w:rsid w:val="007C2910"/>
+    <w:rsid w:val="00967F12"/>
+    <w:rsid w:val="00B930FC"/>
     <w:rsid w:val="00BE0CAA"/>
     <w:rsid w:val="00E76B93"/>
     <w:rsid w:val="00EB2094"/>
     <w:rsid w:val="00F141B7"/>
     <w:rsid w:val="00FC0BBC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -2720,54 +2722,54 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B54943D-81FF-4DB4-932E-B95271809498}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>778</Words>
-  <Characters>4222</Characters>
+  <Words>746</Words>
+  <Characters>4254</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>98</Lines>
-  <Paragraphs>76</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4924</CharactersWithSpaces>
+  <CharactersWithSpaces>4991</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Chris Donnelly</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>