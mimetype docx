--- v0 (2025-11-02)
+++ v1 (2026-05-22)
@@ -1,185 +1,167 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5D02AF2B" w14:textId="65D101DF" w:rsidR="000C3458" w:rsidRDefault="00A85673">
       <w:r w:rsidRPr="00EB5C50">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FFFAEC"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E41C6F1" wp14:editId="14D7CF6F">
             <wp:extent cx="9601200" cy="5953125"/>
             <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
             <wp:docPr id="26402197" name="Diagram 1"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
                 <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId6" r:lo="rId7" r:qs="rId8" r:cs="rId9"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000C3458" w:rsidSect="00D45AC6">
-      <w:headerReference w:type="even" r:id="rId11"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="851" w:header="426" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29662C17" w14:textId="77777777" w:rsidR="00F860CB" w:rsidRDefault="00F860CB" w:rsidP="00F860CB">
+    <w:p w14:paraId="0A27A0C6" w14:textId="77777777" w:rsidR="00757A55" w:rsidRDefault="00757A55" w:rsidP="00F860CB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D6FE5FF" w14:textId="77777777" w:rsidR="00F860CB" w:rsidRDefault="00F860CB" w:rsidP="00F860CB">
+    <w:p w14:paraId="60E56746" w14:textId="77777777" w:rsidR="00757A55" w:rsidRDefault="00757A55" w:rsidP="00F860CB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Work Sans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="5000E07B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Serif Armenian">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000447" w:usb1="40002000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Serif Armenian Light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000447" w:usb1="40002000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="14743" w:type="dxa"/>
       <w:tblInd w:w="-142" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6096"/>
       <w:gridCol w:w="2693"/>
       <w:gridCol w:w="5954"/>
     </w:tblGrid>
     <w:tr w:rsidR="00D45AC6" w14:paraId="3B4E5CCB" w14:textId="77777777" w:rsidTr="00E65019">
       <w:trPr>
         <w:trHeight w:val="283"/>
       </w:trPr>
       <w:tc>
@@ -235,75 +217,75 @@
             </w:rPr>
             <w:t xml:space="preserve"> (04</w:t>
           </w:r>
           <w:r w:rsidR="00C4398D">
             <w:rPr>
               <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
           <w:r w:rsidRPr="008E6420">
             <w:rPr>
               <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>G)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2693" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="0C737F48" w14:textId="77777777" w:rsidR="00D45AC6" w:rsidRPr="008E6420" w:rsidRDefault="00D45AC6" w:rsidP="00D45AC6">
+        <w:p w14:paraId="0C737F48" w14:textId="6DEA8DED" w:rsidR="00D45AC6" w:rsidRPr="008E6420" w:rsidRDefault="00D45AC6" w:rsidP="00D45AC6">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008E6420">
             <w:rPr>
               <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Version </w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="004D2322">
             <w:rPr>
               <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>1</w:t>
+            <w:t>2</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5954" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="45E69E29" w14:textId="77777777" w:rsidR="00D45AC6" w:rsidRPr="008E6420" w:rsidRDefault="00D45AC6" w:rsidP="00D45AC6">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008E6420">
             <w:rPr>
               <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
@@ -381,155 +363,135 @@
           <w:tcW w:w="6096" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="484A9FAD" w14:textId="77777777" w:rsidR="00D45AC6" w:rsidRPr="008E6420" w:rsidRDefault="00D45AC6" w:rsidP="00D45AC6">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008E6420">
             <w:rPr>
               <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Uncontrolled document when printed</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2693" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="71DC9812" w14:textId="77777777" w:rsidR="00D45AC6" w:rsidRPr="008E6420" w:rsidRDefault="00D45AC6" w:rsidP="00D45AC6">
+        <w:p w14:paraId="71DC9812" w14:textId="26FD7321" w:rsidR="00D45AC6" w:rsidRPr="008E6420" w:rsidRDefault="00ED434C" w:rsidP="00D45AC6">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="008E6420">
-[...6 lines deleted...]
-          </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>4</w:t>
+            <w:t>May</w:t>
+          </w:r>
+          <w:r w:rsidR="004D2322">
+            <w:rPr>
+              <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5954" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="36C2DDC8" w14:textId="77777777" w:rsidR="00D45AC6" w:rsidRPr="008E6420" w:rsidRDefault="00D45AC6" w:rsidP="00D45AC6">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5D91C5CC" w14:textId="77777777" w:rsidR="00D45AC6" w:rsidRPr="00D45AC6" w:rsidRDefault="00D45AC6" w:rsidP="00D45AC6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="633A3DF2" w14:textId="77777777" w:rsidR="00F860CB" w:rsidRDefault="00F860CB" w:rsidP="00F860CB">
+    <w:p w14:paraId="5807DD6A" w14:textId="77777777" w:rsidR="00757A55" w:rsidRDefault="00757A55" w:rsidP="00F860CB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40054296" w14:textId="77777777" w:rsidR="00F860CB" w:rsidRDefault="00F860CB" w:rsidP="00F860CB">
+    <w:p w14:paraId="07EA7775" w14:textId="77777777" w:rsidR="00757A55" w:rsidRDefault="00757A55" w:rsidP="00F860CB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4C9941F8" w14:textId="612CD00C" w:rsidR="00F860CB" w:rsidRPr="00F860CB" w:rsidRDefault="00D45AC6" w:rsidP="00D45AC6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
       </w:tabs>
       <w:ind w:left="720"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="7030A0"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006D1688">
       <w:rPr>
         <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E7D3C35" wp14:editId="7704B9ED">
@@ -592,131 +554,128 @@
       <w:rPr>
         <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="7030A0"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
       </w:rPr>
       <w:t>Pre</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="7030A0"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
       </w:rPr>
       <w:t xml:space="preserve"> audit: Audit Preparation</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A85673"/>
     <w:rsid w:val="00011A57"/>
     <w:rsid w:val="000B162F"/>
     <w:rsid w:val="000C3458"/>
     <w:rsid w:val="001D7519"/>
     <w:rsid w:val="00205D47"/>
+    <w:rsid w:val="0025298A"/>
+    <w:rsid w:val="004D2322"/>
     <w:rsid w:val="00570F58"/>
+    <w:rsid w:val="00757A55"/>
+    <w:rsid w:val="008151DA"/>
+    <w:rsid w:val="00A72BB7"/>
     <w:rsid w:val="00A85673"/>
     <w:rsid w:val="00BF060D"/>
     <w:rsid w:val="00C4398D"/>
     <w:rsid w:val="00D45AC6"/>
     <w:rsid w:val="00EB5C50"/>
+    <w:rsid w:val="00ED434C"/>
     <w:rsid w:val="00F860CB"/>
     <w:rsid w:val="00FE749F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="638DEFA6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A2E583A2-C450-4625-8AFF-80C4A971FACF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1169,61 +1128,61 @@
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00D45AC6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/diagrams/_rels/data1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/></Relationships>
 </file>
 
 <file path=word/diagrams/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>