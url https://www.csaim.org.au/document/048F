--- v0 (2026-04-01)
+++ v1 (2026-07-21)
@@ -1,5837 +1,4804 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="259D54AA" w14:textId="29CAD341" w:rsidR="0035226C" w:rsidRDefault="009141E8" w:rsidP="00BE0CAA">
+    <w:p w14:paraId="08EACEAB" w14:textId="77777777" w:rsidR="00EA436D" w:rsidRDefault="00EA436D"/>
+    <w:p w14:paraId="7378597A" w14:textId="77777777" w:rsidR="00331EEB" w:rsidRPr="00E857FD" w:rsidRDefault="00331EEB" w:rsidP="00331EEB">
       <w:pPr>
+        <w:ind w:right="-897" w:hanging="1134"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Noto Serif Armenian" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="533E7C" w:themeColor="accent1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:color w:val="533E7C"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E857FD">
         <w:rPr>
+          <w:rFonts w:ascii="Noto Serif Armenian" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="533E7C" w:themeColor="accent1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:color w:val="533E7C"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>RESIDUAL CURRENT DEVICE (RCD) PUSH BUTTON TEST REGISTER</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="4924" w:type="pct"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-856" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3953"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="7195"/>
+        <w:gridCol w:w="1557"/>
+        <w:gridCol w:w="1421"/>
+        <w:gridCol w:w="1695"/>
+        <w:gridCol w:w="991"/>
+        <w:gridCol w:w="802"/>
+        <w:gridCol w:w="802"/>
+        <w:gridCol w:w="3506"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009141E8" w:rsidRPr="009141E8" w14:paraId="24886E7E" w14:textId="77777777" w:rsidTr="009141E8">
+      <w:tr w:rsidR="00331EEB" w:rsidRPr="00331EEB" w14:paraId="1C43102F" w14:textId="77777777" w:rsidTr="00CE12C8">
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E9E1F8"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F49C624" w14:textId="4F0315B8" w:rsidR="00331EEB" w:rsidRPr="000C5747" w:rsidRDefault="00331EEB" w:rsidP="00AF62B9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="624" w:hanging="624"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C5747">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Note: IPA Number – the coloured disc located on the power point with a letter and number (i.e. W2 (white two)</w:t>
+            </w:r>
+            <w:r w:rsidR="0089205A" w:rsidRPr="000C5747">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C5747">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, which correlates to the RCD located on the mains power board or sub board.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B63519" w:rsidRPr="00331EEB" w14:paraId="54568F0E" w14:textId="77777777" w:rsidTr="00B63519">
+        <w:trPr>
+          <w:trHeight w:val="553"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9B5EF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7721256B" w14:textId="278E20DA" w:rsidR="00B63519" w:rsidRPr="000C5747" w:rsidRDefault="00B63519" w:rsidP="00B63519">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="624" w:hanging="624"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C5747">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Signature of person testing:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7796" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9B5EF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="244A6021" w14:textId="0D4A5164" w:rsidR="00B63519" w:rsidRPr="000C5747" w:rsidRDefault="00B63519" w:rsidP="00B63519">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="624" w:hanging="624"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF62B9" w:rsidRPr="00331EEB" w14:paraId="498369FD" w14:textId="77777777" w:rsidTr="00CE12C8">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1327" w:type="pct"/>
-[...19 lines deleted...]
-              <w:t>Tested by:</w:t>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9B5EF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D21EF44" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C5747">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3673" w:type="pct"/>
-[...24 lines deleted...]
-              </w:fldChar>
+            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9B5EF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0695AF52" w14:textId="619DBD58" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C5747">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Location / Area:</w:t>
             </w:r>
-            <w:r w:rsidRPr="009141E8">
-[...592 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="C9B5EF" w:themeFill="accent2"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9B5EF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7459A65A" w14:textId="77777777" w:rsidR="009141E8" w:rsidRPr="009141E8" w:rsidRDefault="009141E8" w:rsidP="00004F4A">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light" w:cs="Arial"/>
+          <w:p w14:paraId="37738E64" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C5747">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IPA No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="387" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C9B5EF" w:themeFill="accent2"/>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9B5EF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E4FB76B" w14:textId="77777777" w:rsidR="009141E8" w:rsidRPr="009141E8" w:rsidRDefault="009141E8" w:rsidP="00004F4A">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light" w:cs="Arial"/>
+          <w:p w14:paraId="672A759B" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C5747">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PASS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="419" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C9B5EF" w:themeFill="accent2"/>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9B5EF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="433C4CED" w14:textId="77777777" w:rsidR="009141E8" w:rsidRPr="009141E8" w:rsidRDefault="009141E8" w:rsidP="00004F4A">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light" w:cs="Arial"/>
+          <w:p w14:paraId="62EEAEFF" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C5747">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>FAIL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2415" w:type="pct"/>
-[...20 lines deleted...]
-              <w:t>Date Faulty RCDs Replaced / Comments</w:t>
+            <w:tcW w:w="3506" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9B5EF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79BC57DB" w14:textId="35D6DB12" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C5747">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Comments</w:t>
             </w:r>
+            <w:r w:rsidR="00CE12C8" w:rsidRPr="000C5747">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009141E8" w:rsidRPr="009141E8" w14:paraId="3B7C33D2" w14:textId="77777777" w:rsidTr="009141E8">
+      <w:tr w:rsidR="00AF62B9" w:rsidRPr="00331EEB" w14:paraId="47D6A66B" w14:textId="77777777" w:rsidTr="00CE12C8">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1327" w:type="pct"/>
-[...529 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CEEAEC1" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BB2ED1E" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A3F6AEB" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DF59D1A" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6298BF37" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3506" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18EC99D8" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="000C5747">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009141E8" w:rsidRPr="009141E8" w14:paraId="7E1F3923" w14:textId="77777777" w:rsidTr="009141E8">
+      <w:tr w:rsidR="00AF62B9" w:rsidRPr="00331EEB" w14:paraId="1A3F29AE" w14:textId="77777777" w:rsidTr="00CE12C8">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1327" w:type="pct"/>
-[...527 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CEF2313" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D216146" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="349D9E4F" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DCF1B7C" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D5E3545" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3506" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="122E6E03" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="000C5747">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009141E8" w:rsidRPr="009141E8" w14:paraId="63AEE004" w14:textId="77777777" w:rsidTr="009141E8">
+      <w:tr w:rsidR="00AF62B9" w:rsidRPr="00331EEB" w14:paraId="2F4EC6FC" w14:textId="77777777" w:rsidTr="00CE12C8">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1327" w:type="pct"/>
-[...527 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="205D511D" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36FD9748" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39A18584" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="048BE310" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05928295" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3506" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60A83038" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="000C5747">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009141E8" w:rsidRPr="009141E8" w14:paraId="27BE619A" w14:textId="77777777" w:rsidTr="009141E8">
+      <w:tr w:rsidR="00AF62B9" w:rsidRPr="00331EEB" w14:paraId="4ABE287A" w14:textId="77777777" w:rsidTr="00CE12C8">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1327" w:type="pct"/>
-[...527 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EE98DCF" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50F21710" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="726BAAFC" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="278B6E26" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B0D7129" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3506" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DBB0511" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="000C5747">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009141E8" w:rsidRPr="009141E8" w14:paraId="5AAA5C6C" w14:textId="77777777" w:rsidTr="009141E8">
+      <w:tr w:rsidR="00AF62B9" w:rsidRPr="00331EEB" w14:paraId="3845E885" w14:textId="77777777" w:rsidTr="00CE12C8">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1327" w:type="pct"/>
-[...527 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25FC1F59" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="544B5A85" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69DC7B34" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A6F6064" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DD1C8C0" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3506" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="640F4138" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="000C5747">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009141E8" w:rsidRPr="009141E8" w14:paraId="145E113C" w14:textId="77777777" w:rsidTr="009141E8">
+      <w:tr w:rsidR="00AF62B9" w:rsidRPr="00331EEB" w14:paraId="1D2B6DF6" w14:textId="77777777" w:rsidTr="00CE12C8">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1327" w:type="pct"/>
-[...527 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C55BCF1" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="603E4FE7" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="518C2F67" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A035E22" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E3EFE6A" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3506" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11B30DF7" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="000C5747">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009141E8" w:rsidRPr="009141E8" w14:paraId="594391AB" w14:textId="77777777" w:rsidTr="009141E8">
+      <w:tr w:rsidR="00AF62B9" w:rsidRPr="00331EEB" w14:paraId="4E33DC84" w14:textId="77777777" w:rsidTr="00CE12C8">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1327" w:type="pct"/>
-[...529 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6010E2F4" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02DF8708" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="544BEFF5" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="004170BD" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="698EA7E6" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3506" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20CC06F6" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="000C5747">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009141E8" w:rsidRPr="009141E8" w14:paraId="03E466BA" w14:textId="77777777" w:rsidTr="009141E8">
+      <w:tr w:rsidR="00AF62B9" w:rsidRPr="00331EEB" w14:paraId="240E324F" w14:textId="77777777" w:rsidTr="00CE12C8">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1327" w:type="pct"/>
-[...137 lines deleted...]
-            <w:bookmarkEnd w:id="4"/>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C52FAAC" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76678235" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BFB1067" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69B14803" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51247A06" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3506" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F6A1756" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="000C5747">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF62B9" w:rsidRPr="00331EEB" w14:paraId="7C2EDB26" w14:textId="77777777" w:rsidTr="00CE12C8">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A89CD5F" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03987BE0" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD4E2FF" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="011500F8" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DD2E3A4" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3506" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E73D13D" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="000C5747">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF62B9" w:rsidRPr="00331EEB" w14:paraId="4D049B52" w14:textId="77777777" w:rsidTr="00CE12C8">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="719720FB" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DD92EED" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FEA09C0" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7084C172" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FFE232F" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3506" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="439883C9" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="000C5747">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF62B9" w:rsidRPr="00331EEB" w14:paraId="0864BE7A" w14:textId="77777777" w:rsidTr="00CE12C8">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A1337D7" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E51F498" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5921529E" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E6B6AB6" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29E9B6DD" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3506" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="061901BF" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="000C5747">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF62B9" w:rsidRPr="00331EEB" w14:paraId="0ABC721D" w14:textId="77777777" w:rsidTr="00CE12C8">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79755951" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25F08166" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16A0DB08" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33FF857E" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB10677" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3506" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E51FF4F" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="000C5747">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF62B9" w:rsidRPr="00331EEB" w14:paraId="05DCB425" w14:textId="77777777" w:rsidTr="00CE12C8">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FC70DB8" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72663EA2" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="577DB12E" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C0313F2" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D20E368" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3506" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21C10B56" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="000C5747">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF62B9" w:rsidRPr="00331EEB" w14:paraId="250B968E" w14:textId="77777777" w:rsidTr="00CE12C8">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="500B6398" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF88D1E" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D4A9C00" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="124F9F9E" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13AB2E4B" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3506" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="291BA813" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="000C5747">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF62B9" w:rsidRPr="00331EEB" w14:paraId="37B2F18E" w14:textId="77777777" w:rsidTr="00CE12C8">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30F3DF22" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16C3F591" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76B089D3" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DA44ECC" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="536FDEB8" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3506" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05C0275E" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="000C5747">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF62B9" w:rsidRPr="00331EEB" w14:paraId="36A49453" w14:textId="77777777" w:rsidTr="00CE12C8">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F9BCC8F" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6703393A" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01B75784" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A51693" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65600B60" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3506" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30A14A1A" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="000C5747">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF62B9" w:rsidRPr="00331EEB" w14:paraId="79278AD1" w14:textId="77777777" w:rsidTr="00CE12C8">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F1F13B3" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26438050" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="069E3F14" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FE696B6" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C30CA03" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3506" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06C2C5B6" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="000C5747">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF62B9" w:rsidRPr="00331EEB" w14:paraId="7F37426F" w14:textId="77777777" w:rsidTr="00CE12C8">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="522994EB" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2042E27A" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40F71366" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61B008EB" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3953098C" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3506" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41A20219" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="000C5747">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF62B9" w:rsidRPr="00331EEB" w14:paraId="318CBB6F" w14:textId="77777777" w:rsidTr="00CE12C8">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D64B97F" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C2D0FC9" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37C352E9" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B5073A8" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3871EB05" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3506" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0551E361" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="000C5747">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF62B9" w:rsidRPr="00331EEB" w14:paraId="70354011" w14:textId="77777777" w:rsidTr="00CE12C8">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33BEF780" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4029A7B1" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19130200" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09408588" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B4F697B" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3506" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="008E5A92" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="000C5747">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF62B9" w:rsidRPr="00331EEB" w14:paraId="0AC19056" w14:textId="77777777" w:rsidTr="00CE12C8">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B51DA84" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E38C27C" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7289E24A" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EBB2985" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D3497E0" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3506" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45B34DEE" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="000C5747">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF62B9" w:rsidRPr="00331EEB" w14:paraId="1A09341F" w14:textId="77777777" w:rsidTr="00CE12C8">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6687CA43" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02676A60" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54689CEC" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C58DE7B" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="085BEFE0" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3506" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A0E1A06" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="000C5747">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF62B9" w:rsidRPr="00331EEB" w14:paraId="0DA6236F" w14:textId="77777777" w:rsidTr="00CE12C8">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EF89408" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0153D6D2" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0864D696" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F88F6FC" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6477F341" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3506" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68BBF4AB" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="000C5747">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF62B9" w:rsidRPr="00331EEB" w14:paraId="20170AF0" w14:textId="77777777" w:rsidTr="00CE12C8">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0447DC20" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53D4731E" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18512848" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C831896" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C5328CE" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3506" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D51397C" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="000C5747">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF62B9" w:rsidRPr="00331EEB" w14:paraId="60D77576" w14:textId="77777777" w:rsidTr="00CE12C8">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25921091" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F9253A7" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BA02AB9" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A93DB31" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="054CB46E" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3506" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AB29A54" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="000C5747">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF62B9" w:rsidRPr="00331EEB" w14:paraId="5FDFD558" w14:textId="77777777" w:rsidTr="00CE12C8">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48157322" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79EEB7FD" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5615608A" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D258340" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7328DE0D" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3506" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01DB9495" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="000C5747">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF62B9" w:rsidRPr="00331EEB" w14:paraId="7B696BCA" w14:textId="77777777" w:rsidTr="00CE12C8">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5838C28D" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="148C79C9" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C28D056" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74CD558C" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0457C1B1" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3506" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35AE5115" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="000C5747">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF62B9" w:rsidRPr="00331EEB" w14:paraId="7C28ADFF" w14:textId="77777777" w:rsidTr="00CE12C8">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AE849DA" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C65E7DE" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C7D07EA" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73A574CC" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D7E9951" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3506" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CCC7EC8" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="000C5747">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF62B9" w:rsidRPr="00331EEB" w14:paraId="1B376E19" w14:textId="77777777" w:rsidTr="00CE12C8">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BF680F9" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ABE8E47" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B64E7A6" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7917AB6F" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C18C341" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3506" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D0746E3" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="000C5747">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF62B9" w:rsidRPr="00331EEB" w14:paraId="7DB1997B" w14:textId="77777777" w:rsidTr="00CE12C8">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DCCA694" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F1F81F7" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66C9A07E" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="601EF1B7" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E2BE18F" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3506" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1478E9E4" w14:textId="77777777" w:rsidR="00AF62B9" w:rsidRPr="000C5747" w:rsidRDefault="00AF62B9" w:rsidP="000C5747">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F092001" w14:textId="77777777" w:rsidR="00BE0CAA" w:rsidRPr="009D1E56" w:rsidRDefault="00BE0CAA" w:rsidP="00BE0CAA">
+    <w:p w14:paraId="5EDC21ED" w14:textId="77777777" w:rsidR="00331EEB" w:rsidRPr="000C5747" w:rsidRDefault="00331EEB">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
-[...1 lines deleted...]
-          <w:szCs w:val="8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00BE0CAA" w:rsidRPr="009D1E56" w:rsidSect="00A90A1F">
-[...2 lines deleted...]
-      <w:pgMar w:top="1888" w:right="851" w:bottom="1440" w:left="851" w:header="709" w:footer="794" w:gutter="0"/>
+    <w:sectPr w:rsidR="00331EEB" w:rsidRPr="000C5747">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C988C5C" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="3FBAA416" w14:textId="77777777" w:rsidR="003463CA" w:rsidRDefault="003463CA" w:rsidP="004D205A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A92CBEE" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="07E5EDFB" w14:textId="77777777" w:rsidR="003463CA" w:rsidRDefault="003463CA" w:rsidP="004D205A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Work Sans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="5000E07B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Noto Serif Armenian">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000447" w:usb1="40002000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Serif Armenian Light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000447" w:usb1="40002000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6E98753C" w14:textId="4F074534" w:rsidR="004D205A" w:rsidRDefault="004D205A">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r w:rsidRPr="004D205A">
+      <w:rPr>
+        <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Times New Roman"/>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64F6BA86" wp14:editId="6F3C7107">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-914400</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-308610</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="7591425" cy="904875"/>
+              <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1201934101" name="Rectangle 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7591425" cy="904875"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="533E7C"/>
+                      </a:solidFill>
+                      <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                        <a:noFill/>
+                        <a:prstDash val="solid"/>
+                        <a:miter lim="800000"/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:tbl>
+                          <w:tblPr>
+                            <w:tblStyle w:val="TableGrid"/>
+                            <w:tblW w:w="4844" w:type="pct"/>
+                            <w:tblInd w:w="142" w:type="dxa"/>
+                            <w:tblBorders>
+                              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            </w:tblBorders>
+                            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                          </w:tblPr>
+                          <w:tblGrid>
+                            <w:gridCol w:w="4531"/>
+                            <w:gridCol w:w="3407"/>
+                            <w:gridCol w:w="3360"/>
+                          </w:tblGrid>
+                          <w:tr w:rsidR="00331EEB" w:rsidRPr="00331EEB" w14:paraId="673C0E70" w14:textId="77777777" w:rsidTr="000C5747">
+                            <w:trPr>
+                              <w:trHeight w:val="340"/>
+                            </w:trPr>
+                            <w:tc>
+                              <w:tcPr>
+                                <w:tcW w:w="2005" w:type="pct"/>
+                              </w:tcPr>
+                              <w:p w14:paraId="61834A35" w14:textId="77777777" w:rsidR="00331EEB" w:rsidRPr="00331EEB" w:rsidRDefault="00331EEB" w:rsidP="00331EEB">
+                                <w:pPr>
+                                  <w:tabs>
+                                    <w:tab w:val="center" w:pos="4513"/>
+                                    <w:tab w:val="right" w:pos="9026"/>
+                                  </w:tabs>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r w:rsidRPr="00331EEB">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve">Residual Current Device (RCD) Push Button Test Register (048F) </w:t>
+                                </w:r>
+                              </w:p>
+                            </w:tc>
+                            <w:tc>
+                              <w:tcPr>
+                                <w:tcW w:w="1508" w:type="pct"/>
+                                <w:vAlign w:val="center"/>
+                              </w:tcPr>
+                              <w:p w14:paraId="04C2B424" w14:textId="1A8144F0" w:rsidR="00331EEB" w:rsidRPr="00331EEB" w:rsidRDefault="00331EEB" w:rsidP="00C444B2">
+                                <w:pPr>
+                                  <w:tabs>
+                                    <w:tab w:val="center" w:pos="4513"/>
+                                    <w:tab w:val="right" w:pos="9026"/>
+                                  </w:tabs>
+                                  <w:jc w:val="center"/>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r w:rsidRPr="00331EEB">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve">Version </w:t>
+                                </w:r>
+                                <w:r w:rsidR="00B063AA">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:t>4</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:tc>
+                            <w:tc>
+                              <w:tcPr>
+                                <w:tcW w:w="1487" w:type="pct"/>
+                                <w:vAlign w:val="center"/>
+                              </w:tcPr>
+                              <w:p w14:paraId="3C85773C" w14:textId="6D692457" w:rsidR="00331EEB" w:rsidRPr="00331EEB" w:rsidRDefault="00331EEB" w:rsidP="00C444B2">
+                                <w:pPr>
+                                  <w:tabs>
+                                    <w:tab w:val="center" w:pos="4513"/>
+                                    <w:tab w:val="right" w:pos="9026"/>
+                                  </w:tabs>
+                                  <w:jc w:val="right"/>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r w:rsidRPr="00331EEB">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve">Page </w:t>
+                                </w:r>
+                                <w:r w:rsidRPr="00331EEB">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:fldChar w:fldCharType="begin"/>
+                                </w:r>
+                                <w:r w:rsidRPr="00331EEB">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                                </w:r>
+                                <w:r w:rsidRPr="00331EEB">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:fldChar w:fldCharType="separate"/>
+                                </w:r>
+                                <w:r w:rsidRPr="00331EEB">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:t>1</w:t>
+                                </w:r>
+                                <w:r w:rsidRPr="00331EEB">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:noProof/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:fldChar w:fldCharType="end"/>
+                                </w:r>
+                                <w:r w:rsidRPr="00331EEB">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:noProof/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve"> of </w:t>
+                                </w:r>
+                                <w:r w:rsidRPr="00331EEB">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:noProof/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:fldChar w:fldCharType="begin"/>
+                                </w:r>
+                                <w:r w:rsidRPr="00331EEB">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:noProof/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:instrText xml:space="preserve"> DOCPROPERTY  Pages  \* MERGEFORMAT </w:instrText>
+                                </w:r>
+                                <w:r w:rsidRPr="00331EEB">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:noProof/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:fldChar w:fldCharType="separate"/>
+                                </w:r>
+                                <w:r w:rsidR="0089205A">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:noProof/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:t>1</w:t>
+                                </w:r>
+                                <w:r w:rsidRPr="00331EEB">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:noProof/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:fldChar w:fldCharType="end"/>
+                                </w:r>
+                              </w:p>
+                            </w:tc>
+                          </w:tr>
+                          <w:tr w:rsidR="00331EEB" w:rsidRPr="00331EEB" w14:paraId="0E8FFE1D" w14:textId="77777777" w:rsidTr="000C5747">
+                            <w:trPr>
+                              <w:trHeight w:val="597"/>
+                            </w:trPr>
+                            <w:tc>
+                              <w:tcPr>
+                                <w:tcW w:w="2005" w:type="pct"/>
+                                <w:vAlign w:val="center"/>
+                              </w:tcPr>
+                              <w:p w14:paraId="0602D022" w14:textId="77777777" w:rsidR="00331EEB" w:rsidRPr="00331EEB" w:rsidRDefault="00331EEB" w:rsidP="00C444B2">
+                                <w:pPr>
+                                  <w:tabs>
+                                    <w:tab w:val="center" w:pos="4513"/>
+                                    <w:tab w:val="right" w:pos="9026"/>
+                                  </w:tabs>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r w:rsidRPr="00331EEB">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:t>Uncontrolled document when printed</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:tc>
+                            <w:tc>
+                              <w:tcPr>
+                                <w:tcW w:w="1508" w:type="pct"/>
+                                <w:vAlign w:val="center"/>
+                              </w:tcPr>
+                              <w:p w14:paraId="34F75BFA" w14:textId="2D16C775" w:rsidR="00331EEB" w:rsidRPr="00331EEB" w:rsidRDefault="00E12D16" w:rsidP="00C444B2">
+                                <w:pPr>
+                                  <w:tabs>
+                                    <w:tab w:val="center" w:pos="4513"/>
+                                    <w:tab w:val="right" w:pos="9026"/>
+                                  </w:tabs>
+                                  <w:jc w:val="center"/>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:t>July 2026</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:tc>
+                            <w:tc>
+                              <w:tcPr>
+                                <w:tcW w:w="1487" w:type="pct"/>
+                              </w:tcPr>
+                              <w:p w14:paraId="1090656F" w14:textId="77777777" w:rsidR="00331EEB" w:rsidRPr="00331EEB" w:rsidRDefault="00331EEB" w:rsidP="00331EEB">
+                                <w:pPr>
+                                  <w:tabs>
+                                    <w:tab w:val="center" w:pos="4513"/>
+                                    <w:tab w:val="right" w:pos="9026"/>
+                                  </w:tabs>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                </w:pPr>
+                              </w:p>
+                            </w:tc>
+                          </w:tr>
+                        </w:tbl>
+                        <w:p w14:paraId="3BD178ED" w14:textId="77777777" w:rsidR="004D205A" w:rsidRDefault="004D205A" w:rsidP="004D205A">
+                          <w:pPr>
+                            <w:ind w:left="1276" w:right="9505"/>
+                            <w:jc w:val="center"/>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="64F6BA86" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1in;margin-top:-24.3pt;width:597.75pt;height:71.25pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAaE4Z9WwIAAK0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+2kyZIGdYogXYcB&#10;RVugHXpWZDkWIIkapcTufv0o2X2s22mYDzIp0nx8/Ojzi94adlQYNLiKT05KzpSTUGu3r/j3h6tP&#10;S85CFK4WBpyq+JMK/GL98cN551dqCi2YWiGjIC6sOl/xNka/KoogW2VFOAGvHBkbQCsiqbgvahQd&#10;RbemmJbl56IDrD2CVCHQ7eVg5Oscv2mUjLdNE1RkpuJUW8wn5nOXzmJ9LlZ7FL7VcixD/EMVVmhH&#10;SV9CXYoo2AH1H6GslggBmngiwRbQNFqq3AN1MynfdXPfCq9yLwRO8C8whf8XVt4c7/0dEgydD6tA&#10;Yuqib9CmN9XH+gzW0wtYqo9M0uVifjaZTeecSbKdlbPlYp7QLF6/9hjiVwWWJaHiSMPIGInjdYiD&#10;67NLShbA6PpKG5MV3O+2BtlR0ODmp6dfFtsx+m9uxrGOaDddlDRcKYhAjRGRROvrige350yYPTFT&#10;Rsy5HaQMeeop96UI7ZAjhx3oYHUkThptK74s0zNmNi5VpjKrxg5eQUtS7Hf9iOQO6qc7ZAgD44KX&#10;V5ryXYsQ7wQSxaheWpt4S0djgJqAUeKsBfz5t/vkT5MnK2cdUZYa/HEQqDgz3xxxguYxSxzPymy+&#10;mJKCby27txZ3sFsgcCe0oF5mMflH8yw2CPaRtmuTspJJOEm5ByhHZRuHVaL9lGqzyW7Eay/itbv3&#10;MgVPkCWkH/pHgX6kQiQS3cAzvcXqHSMG3/Slg80hQqMzXRLEA65Es6TQTmTCjfublu6tnr1e/zLr&#10;XwAAAP//AwBQSwMEFAAGAAgAAAAhABxQ1HPjAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8Fu&#10;wjAQRO+V+g/WVuoNnLQBQYiDUFREpV4o5dCjiZckIl5HtklCv77m1N5mNaPZN9l61C3r0brGkIB4&#10;GgFDKo1qqBJw/NpOFsCcl6RkawgF3NDBOn98yGSqzECf2B98xUIJuVQKqL3vUs5dWaOWbmo6pOCd&#10;jdXSh9NWXFk5hHLd8pcomnMtGwofatlhUWN5OVy1gLHn1c3ud+8f2/PPLt58H4tieBPi+WncrIB5&#10;HP1fGO74AR3ywHQyV1KOtQImcZKEMT6oZDEHdo9Es3gG7CRg+boEnmf8/4j8FwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhABoThn1bAgAArQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhABxQ1HPjAAAADAEAAA8AAAAAAAAAAAAAAAAAtQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="#533e7c" stroked="f" strokeweight="1pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:tbl>
+                    <w:tblPr>
+                      <w:tblStyle w:val="TableGrid"/>
+                      <w:tblW w:w="4844" w:type="pct"/>
+                      <w:tblInd w:w="142" w:type="dxa"/>
+                      <w:tblBorders>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:tblBorders>
+                      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                    </w:tblPr>
+                    <w:tblGrid>
+                      <w:gridCol w:w="4531"/>
+                      <w:gridCol w:w="3407"/>
+                      <w:gridCol w:w="3360"/>
+                    </w:tblGrid>
+                    <w:tr w:rsidR="00331EEB" w:rsidRPr="00331EEB" w14:paraId="673C0E70" w14:textId="77777777" w:rsidTr="000C5747">
+                      <w:trPr>
+                        <w:trHeight w:val="340"/>
+                      </w:trPr>
+                      <w:tc>
+                        <w:tcPr>
+                          <w:tcW w:w="2005" w:type="pct"/>
+                        </w:tcPr>
+                        <w:p w14:paraId="61834A35" w14:textId="77777777" w:rsidR="00331EEB" w:rsidRPr="00331EEB" w:rsidRDefault="00331EEB" w:rsidP="00331EEB">
+                          <w:pPr>
+                            <w:tabs>
+                              <w:tab w:val="center" w:pos="4513"/>
+                              <w:tab w:val="right" w:pos="9026"/>
+                            </w:tabs>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00331EEB">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Residual Current Device (RCD) Push Button Test Register (048F) </w:t>
+                          </w:r>
+                        </w:p>
+                      </w:tc>
+                      <w:tc>
+                        <w:tcPr>
+                          <w:tcW w:w="1508" w:type="pct"/>
+                          <w:vAlign w:val="center"/>
+                        </w:tcPr>
+                        <w:p w14:paraId="04C2B424" w14:textId="1A8144F0" w:rsidR="00331EEB" w:rsidRPr="00331EEB" w:rsidRDefault="00331EEB" w:rsidP="00C444B2">
+                          <w:pPr>
+                            <w:tabs>
+                              <w:tab w:val="center" w:pos="4513"/>
+                              <w:tab w:val="right" w:pos="9026"/>
+                            </w:tabs>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00331EEB">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Version </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00B063AA">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>4</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:tc>
+                      <w:tc>
+                        <w:tcPr>
+                          <w:tcW w:w="1487" w:type="pct"/>
+                          <w:vAlign w:val="center"/>
+                        </w:tcPr>
+                        <w:p w14:paraId="3C85773C" w14:textId="6D692457" w:rsidR="00331EEB" w:rsidRPr="00331EEB" w:rsidRDefault="00331EEB" w:rsidP="00C444B2">
+                          <w:pPr>
+                            <w:tabs>
+                              <w:tab w:val="center" w:pos="4513"/>
+                              <w:tab w:val="right" w:pos="9026"/>
+                            </w:tabs>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00331EEB">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Page </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00331EEB">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r w:rsidRPr="00331EEB">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r w:rsidRPr="00331EEB">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidRPr="00331EEB">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00331EEB">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                          <w:r w:rsidRPr="00331EEB">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> of </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00331EEB">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r w:rsidRPr="00331EEB">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> DOCPROPERTY  Pages  \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r w:rsidRPr="00331EEB">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="0089205A">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00331EEB">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:tc>
+                    </w:tr>
+                    <w:tr w:rsidR="00331EEB" w:rsidRPr="00331EEB" w14:paraId="0E8FFE1D" w14:textId="77777777" w:rsidTr="000C5747">
+                      <w:trPr>
+                        <w:trHeight w:val="597"/>
+                      </w:trPr>
+                      <w:tc>
+                        <w:tcPr>
+                          <w:tcW w:w="2005" w:type="pct"/>
+                          <w:vAlign w:val="center"/>
+                        </w:tcPr>
+                        <w:p w14:paraId="0602D022" w14:textId="77777777" w:rsidR="00331EEB" w:rsidRPr="00331EEB" w:rsidRDefault="00331EEB" w:rsidP="00C444B2">
+                          <w:pPr>
+                            <w:tabs>
+                              <w:tab w:val="center" w:pos="4513"/>
+                              <w:tab w:val="right" w:pos="9026"/>
+                            </w:tabs>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00331EEB">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>Uncontrolled document when printed</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:tc>
+                      <w:tc>
+                        <w:tcPr>
+                          <w:tcW w:w="1508" w:type="pct"/>
+                          <w:vAlign w:val="center"/>
+                        </w:tcPr>
+                        <w:p w14:paraId="34F75BFA" w14:textId="2D16C775" w:rsidR="00331EEB" w:rsidRPr="00331EEB" w:rsidRDefault="00E12D16" w:rsidP="00C444B2">
+                          <w:pPr>
+                            <w:tabs>
+                              <w:tab w:val="center" w:pos="4513"/>
+                              <w:tab w:val="right" w:pos="9026"/>
+                            </w:tabs>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>July 2026</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:tc>
+                      <w:tc>
+                        <w:tcPr>
+                          <w:tcW w:w="1487" w:type="pct"/>
+                        </w:tcPr>
+                        <w:p w14:paraId="1090656F" w14:textId="77777777" w:rsidR="00331EEB" w:rsidRPr="00331EEB" w:rsidRDefault="00331EEB" w:rsidP="00331EEB">
+                          <w:pPr>
+                            <w:tabs>
+                              <w:tab w:val="center" w:pos="4513"/>
+                              <w:tab w:val="right" w:pos="9026"/>
+                            </w:tabs>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                      </w:tc>
+                    </w:tr>
+                  </w:tbl>
+                  <w:p w14:paraId="3BD178ED" w14:textId="77777777" w:rsidR="004D205A" w:rsidRDefault="004D205A" w:rsidP="004D205A">
+                    <w:pPr>
+                      <w:ind w:left="1276" w:right="9505"/>
+                      <w:jc w:val="center"/>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50D4D63D" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="0121AC4F" w14:textId="77777777" w:rsidR="003463CA" w:rsidRDefault="003463CA" w:rsidP="004D205A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="479D56A9" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="2BF9B19B" w14:textId="77777777" w:rsidR="003463CA" w:rsidRDefault="003463CA" w:rsidP="004D205A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="10313C38" w14:textId="1367D492" w:rsidR="000A4560" w:rsidRDefault="00750FEF" w:rsidP="00750FEF">
+  <w:p w14:paraId="181146D2" w14:textId="76E80D1A" w:rsidR="004D205A" w:rsidRDefault="004D205A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:tabs>
-[...3 lines deleted...]
-      </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73FBB326" wp14:editId="3BAC4EBD">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F4BA4A4" wp14:editId="3A1D5462">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-242717</wp:posOffset>
+            <wp:posOffset>-581025</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-223281</wp:posOffset>
+            <wp:posOffset>-363855</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1835797" cy="900000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2123031725" name="Picture 2123031725" descr="A logo with text on it&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1009493016" name="Picture 1" descr="A logo with text on it&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1835797" cy="900000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="004D205A">
       <w:rPr>
+        <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
-        <mc:Choice Requires="wpg">
+        <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B88A99A" wp14:editId="17DFD055">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18831ED2" wp14:editId="26685571">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="page">
-                <wp:posOffset>-36999</wp:posOffset>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-914400</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-449580</wp:posOffset>
+                <wp:posOffset>-448310</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="11088539" cy="7547629"/>
+              <wp:extent cx="10993708" cy="1125819"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1170955871" name="Group 2"/>
+              <wp:docPr id="1" name="Flowchart: Document 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
-[...2 lines deleted...]
-                    <wpg:grpSpPr>
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="11088539" cy="7547629"/>
-[...1 lines deleted...]
-                        <a:chExt cx="7724040" cy="11278830"/>
+                        <a:ext cx="10993708" cy="1125819"/>
                       </a:xfrm>
-                    </wpg:grpSpPr>
-[...405 lines deleted...]
-                  </wpg:wgp>
+                      <a:prstGeom prst="flowChartDocument">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="C9B5EF"/>
+                      </a:solidFill>
+                      <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                        <a:noFill/>
+                        <a:prstDash val="solid"/>
+                        <a:miter lim="800000"/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="1B88A99A" id="Group 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-2.9pt;margin-top:-35.4pt;width:873.1pt;height:594.3pt;z-index:-251655168;mso-position-horizontal-relative:page;mso-width-relative:margin;mso-height-relative:margin" coordorigin="6,-5919" coordsize="77240,112788" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDh4y0/XQMAAKkKAAAOAAAAZHJzL2Uyb0RvYy54bWzsVstu3CAU3VfqPyD2jR9jjz1WnCpKmqhS&#10;1ERNq64JxmNLGCgw8aRf3wvYzlOt1NeqGwZ8H1wO557h8O1+4OiWadNLUePkIMaICSqbXmxr/PnT&#10;2ZsSI2OJaAiXgtX4jhn89uj1q8NRVSyVneQN0wiSCFONqsadtaqKIkM7NhBzIBUTYGylHoiFpd5G&#10;jSYjZB94lMbxOhqlbpSWlBkDX0+DER/5/G3LqL1sW8Ms4jWG2qwftR9v3BgdHZJqq4nqejqVQX6h&#10;ioH0AjZdUp0SS9BO989SDT3V0sjWHlA5RLJte8r8GeA0SfzkNOda7pQ/y7Yat2qBCaB9gtMvp6Uf&#10;bs+1ulZXGpAY1Raw8Ct3ln2rB/cLVaK9h+xugYztLaLwMUnissxXG4woGIs8K9bpJqBKO4DeBa7z&#10;HCOwvsk3yaZMZuu7KUVRpFmcweW4DEmSFmW58hcTzSVEjwobFVDF3KNhfg+N644o5kE2FaBxpVHf&#10;QB1wHZtVlsQJRoIMwNyPwCUitpyhBzYPmo9bIDSVATRfwG+GYZNmZV5kAYYZx8cgZKsyLXLnsWBA&#10;KqWNPWdyQG5SYw31eMqR2wtjg+vs4nbnwo1CnvWcB6v7AlDOBfqZveMseH9kLZwcriv1WX0HshOu&#10;0S2B3iGUMmGTYOpIw8LnJI/j+a6WCF81F5DQZW5h/yX3lMB19/PcocrJ34Uy38BLcPyjwkLwEuF3&#10;lsIuwUMvpH4pAYdTTTsH/xmkAI1Dye5v9uDipjeyuQOKaBmUxCh61sN1XBBjr4gG6QAegxzaSxha&#10;Lscay2mGUSf1t5e+O3/gMFgxGkGKamy+7ohmGPH3Ati9STLXHtYvsrxIYaEfWm4eWsRuOJFwY0Bc&#10;qM5Pnb/l87TVcvgCqnnsdgUTERT2rjG1el6c2CCRoLuUHR97N9ArReyFuFbUJXcAO7p92n8hWk2c&#10;tEDnD3LuKFI9oWbwdZFCHu+sbHvP23tcJ+ihuwPaf7/N5+4+g7uiHdG2QqeS7gYgO/K8cMWBLPy8&#10;vdN1lhbPdW5p8HVeJtArQeXWZboqih83uKPPiStpLshj/gRSJwgOUCN537hW94uX+iuddnvk+V8k&#10;2j8lEv+V4V8pg38OwHvI/89Mbzf34Hq49kpy/8I8+g4AAP//AwBQSwMEFAAGAAgAAAAhAKvJtibi&#10;AAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+g/WIvUGtltoUIiDEGp7QpWASlVv&#10;Jl6SiNiOYpOEv+9yak87qx3NvsnWo21Yj12ovVMgZwIYusKb2pUKvo7v0yWwELUzuvEOFdwwwDp/&#10;fMh0avzg9tgfYskoxIVUK6hibFPOQ1Gh1WHmW3R0O/vO6khrV3LT6YHCbcOfhXjlVteOPlS6xW2F&#10;xeVwtQo+Bj1sXuRbv7uct7ef4+LzeydRqafJuFkBizjGPzPc8QkdcmI6+aszgTUKpgsijzQTQeJu&#10;SOZiDuxESspkCTzP+P8S+S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4eMtP10DAACp&#10;CgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq8m2JuIA&#10;AAAMAQAADwAAAAAAAAAAAAAAAAC3BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMYG&#10;AAAAAA==&#10;">
-[...334 lines deleted...]
-            </v:group>
+            <v:shapetype w14:anchorId="4573BA9D" id="_x0000_t114" coordsize="21600,21600" o:spt="114" path="m,20172v945,400,1887,628,2795,913c3587,21312,4342,21370,5060,21597v2037,,2567,-227,3095,-285c8722,21197,9325,20970,9855,20800v490,-228,945,-400,1472,-740c11817,19887,12347,19660,12875,19375v567,-228,1095,-513,1700,-740c15177,18462,15782,18122,16537,17950v718,-113,1398,-398,2228,-513c19635,17437,20577,17322,21597,17322l21597,,,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path o:connecttype="custom" o:connectlocs="10800,0;0,10800;10800,20400;21600,10800" textboxrect="0,0,21600,17322"/>
+            </v:shapetype>
+            <v:shape id="Flowchart: Document 1" o:spid="_x0000_s1026" type="#_x0000_t114" style="position:absolute;margin-left:-1in;margin-top:-35.3pt;width:865.65pt;height:88.65pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtQnjWXwIAALEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azdm2COkWWLMOA&#10;oi3QDj0zshwLkERNUuJ0Xz9Kdpuu22lYDgpp0nzk06Mvrw5Gs730QaGteXVSciatwEbZbc2/P6w/&#10;XHAWItgGNFpZ8ycZ+NX8/bvL3s3kBDvUjfSMitgw613NuxjdrCiC6KSBcIJOWgq26A1Ecv22aDz0&#10;VN3oYlKWn4oefeM8ChkCPV0NQT7P9dtWinjbtkFGpmtOvcV8+nxu0lnML2G29eA6JcY24B+6MKAs&#10;gb6UWkEEtvPqj1JGCY8B23gi0BTYtkrIPANNU5VvprnvwMk8C5ET3AtN4f+VFTf7e3fniYbehVkg&#10;M01xaL1J/9QfO2Synl7IkofIBD2syun043lJ9ysoWFWTs4tqmvgsju87H+JXiYYlo+atxn7ZgY8r&#10;FDsjbcyUwf46xOG95/yEHVCrZq20zo7fbpbasz3QPS6nn8++rEeo39K0ZT31Mjkv6a4FkJ5aDZFM&#10;45qaB7vlDPSWhCqiz9gWE0IWQcJeQegGjFx2UIdRkSSqlan5RZl+I7K2qTOZRTZOcOQwWRtsnu48&#10;8zioLjixVgRyDSHegSeZUZO0OvGWjkRNzXG0OOvQ//zb85RPt09RznqSLU31Ywdecqa/WdLFtDo9&#10;TTrPzunZ+YQc/zqyeR2xO7NEYrSiJXUimyk/6mez9WgeacMWCZVCYAVhD/yNzjIO60Q7KuRikdNI&#10;2w7itb13IhVPPCV6Hw6P4N0ohkhCusFnicPsjQyG3PSmxcUuYquyRo68ktCSQ3uRJTfucFq8137O&#10;On5p5r8AAAD//wMAUEsDBBQABgAIAAAAIQCg/BMj4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9BS8NAEIXvgv9hGcGLtLu1NSkxmyKCRRAEG3ufJNskJDsbsps2/nunJ729xzzefC/dzbYXZzP6&#10;1pGG1VKBMFS6qqVaw3f+ttiC8AGpwt6R0fBjPOyy25sUk8pd6MucD6EWXEI+QQ1NCEMipS8bY9Ev&#10;3WCIbyc3Wgxsx1pWI1643PbyUalIWmyJPzQ4mNfGlN1hshpy+b7+aNUx7yK536vuYRqw+NT6/m5+&#10;eQYRzBz+wnDFZ3TImKlwE1Ve9BoWq82GxwRWsYpAXCNP23gNomClohhklsr/K7JfAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAK1CeNZfAgAAsQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKD8EyPiAAAADQEAAA8AAAAAAAAAAAAAAAAAuQQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADIBQAAAAA=&#10;" fillcolor="#c9b5ef" stroked="f" strokeweight="1pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
-    </w:r>
-[...1 lines deleted...]
-      <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000A4560"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00F141B7"/>
+    <w:rsidRoot w:val="004D205A"/>
+    <w:rsid w:val="000C5747"/>
+    <w:rsid w:val="000E751F"/>
+    <w:rsid w:val="001B054B"/>
+    <w:rsid w:val="002F24D5"/>
+    <w:rsid w:val="00331EEB"/>
+    <w:rsid w:val="003463CA"/>
+    <w:rsid w:val="004D205A"/>
+    <w:rsid w:val="00512CD9"/>
+    <w:rsid w:val="0054405C"/>
+    <w:rsid w:val="00636E3E"/>
+    <w:rsid w:val="0078444B"/>
+    <w:rsid w:val="007B7F68"/>
+    <w:rsid w:val="00805263"/>
+    <w:rsid w:val="00852573"/>
+    <w:rsid w:val="0089205A"/>
+    <w:rsid w:val="008D7934"/>
+    <w:rsid w:val="00A35802"/>
+    <w:rsid w:val="00AF62B9"/>
+    <w:rsid w:val="00B063AA"/>
+    <w:rsid w:val="00B63519"/>
+    <w:rsid w:val="00C004E6"/>
+    <w:rsid w:val="00C444B2"/>
+    <w:rsid w:val="00CE12C8"/>
+    <w:rsid w:val="00E12D16"/>
+    <w:rsid w:val="00E857FD"/>
+    <w:rsid w:val="00E87F96"/>
+    <w:rsid w:val="00EA436D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="238AE3E1"/>
+  <w14:docId w14:val="6DE5BB59"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{23823AF7-FABF-4492-83CB-405EDE6E321B}"/>
+  <w15:docId w15:val="{2D168AB5-296E-4F8F-B88F-8C02E369F195}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Work Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Work Sans" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6183,202 +5150,694 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D205A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D205A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D205A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D205A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D205A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D205A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D205A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D205A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D205A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004D205A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D205A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D205A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D205A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D205A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D205A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D205A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D205A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D205A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D205A"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="004D205A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D205A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="004D205A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D205A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="004D205A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D205A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D205A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D205A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="004D205A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D205A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000A4560"/>
+    <w:rsid w:val="004D205A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000A4560"/>
+    <w:rsid w:val="004D205A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000A4560"/>
+    <w:rsid w:val="004D205A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000A4560"/>
+    <w:rsid w:val="004D205A"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00BE0CAA"/>
+    <w:rsid w:val="004D205A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="CSaIM Colours">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="533E7C"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C9B5EF"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="EBFFB2"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFFAEC"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="000000"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="FFFFFF"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6386,54 +5845,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -6586,59 +6045,91 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6ED7CD9-1327-4B70-9400-E36E0CDCCD13}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>190</Words>
-  <Characters>1089</Characters>
+  <Words>80</Words>
+  <Characters>459</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>3</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1277</CharactersWithSpaces>
+  <CharactersWithSpaces>538</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Chris Donnelly</dc:creator>
+  <dc:creator>Keith Johns</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>