--- v0 (2025-12-07)
+++ v1 (2026-07-21)
@@ -1,5833 +1,4907 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="259D54AA" w14:textId="7738AECB" w:rsidR="0035226C" w:rsidRPr="00130B25" w:rsidRDefault="00130B25" w:rsidP="00BE0CAA">
+    <w:p w14:paraId="08EACEAB" w14:textId="77777777" w:rsidR="00EA436D" w:rsidRDefault="00EA436D"/>
+    <w:p w14:paraId="7378597A" w14:textId="52CDB12E" w:rsidR="00331EEB" w:rsidRPr="00BA0F1B" w:rsidRDefault="00331EEB" w:rsidP="00331EEB">
       <w:pPr>
+        <w:ind w:right="-897" w:hanging="1134"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Noto Serif Armenian" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="533E7C" w:themeColor="accent1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:color w:val="533E7C"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00130B25">
+      <w:r w:rsidRPr="00BA0F1B">
         <w:rPr>
+          <w:rFonts w:ascii="Noto Serif Armenian" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="533E7C" w:themeColor="accent1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:color w:val="533E7C"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>RESIDUAL CURRENT DEVICE (RCD) OPERATING TEST TIME REGISTER</w:t>
+        <w:t xml:space="preserve">RESIDUAL CURRENT DEVICE (RCD) </w:t>
+      </w:r>
+      <w:r w:rsidR="00503D84" w:rsidRPr="00BA0F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif Armenian" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="533E7C"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OPERATING </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif Armenian" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="533E7C"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>TEST</w:t>
+      </w:r>
+      <w:r w:rsidR="00503D84" w:rsidRPr="00BA0F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif Armenian" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="533E7C"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TIME</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif Armenian" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="533E7C"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> REGISTER</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="4924" w:type="pct"/>
+        <w:tblW w:w="5975" w:type="pct"/>
+        <w:tblInd w:w="-856" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3950"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="4457"/>
+        <w:gridCol w:w="1304"/>
+        <w:gridCol w:w="1674"/>
+        <w:gridCol w:w="837"/>
+        <w:gridCol w:w="978"/>
+        <w:gridCol w:w="787"/>
+        <w:gridCol w:w="794"/>
+        <w:gridCol w:w="4400"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00130B25" w:rsidRPr="00130B25" w14:paraId="2430A391" w14:textId="77777777" w:rsidTr="00130B25">
+      <w:tr w:rsidR="00331EEB" w:rsidRPr="00331EEB" w14:paraId="1C43102F" w14:textId="77777777" w:rsidTr="00CF12F6">
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E9E1F8"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F49C624" w14:textId="4F0315B8" w:rsidR="00331EEB" w:rsidRPr="00BA0F1B" w:rsidRDefault="00331EEB" w:rsidP="00CF12F6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="624" w:hanging="624"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0F1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Note: IPA Number – the coloured disc located on the power point with a letter and number (i.e. W2 (white two)</w:t>
+            </w:r>
+            <w:r w:rsidR="0089205A" w:rsidRPr="00BA0F1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA0F1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, which correlates to the RCD located on the mains power board or sub board.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00361641" w:rsidRPr="00331EEB" w14:paraId="448BD6FF" w14:textId="77777777" w:rsidTr="00BA0F1B">
+        <w:trPr>
+          <w:trHeight w:val="552"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9B5EF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62E7E9E5" w14:textId="2606FAA4" w:rsidR="00361641" w:rsidRPr="00BA0F1B" w:rsidRDefault="00361641" w:rsidP="00361641">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="624" w:hanging="624"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0F1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Signature of person testing:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7796" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9B5EF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57BB3923" w14:textId="0065F801" w:rsidR="00361641" w:rsidRPr="00BA0F1B" w:rsidRDefault="00361641" w:rsidP="00361641">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="624" w:hanging="624"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF12F6" w:rsidRPr="00331EEB" w14:paraId="498369FD" w14:textId="77777777" w:rsidTr="00CF12F6">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1326" w:type="pct"/>
-[...19 lines deleted...]
-              <w:t>Tested by:</w:t>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9B5EF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20084D9C" w14:textId="5D7B25E6" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0F1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3674" w:type="pct"/>
-[...24 lines deleted...]
-              </w:fldChar>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9B5EF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0695AF52" w14:textId="1C4D0889" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0F1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Location / Area:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00130B25">
-[...592 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="C9B5EF" w:themeFill="accent2"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9B5EF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53914CC5" w14:textId="77777777" w:rsidR="00130B25" w:rsidRPr="00130B25" w:rsidRDefault="00130B25" w:rsidP="00975078">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light" w:cs="Arial"/>
+          <w:p w14:paraId="37738E64" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0F1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IPA No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="726" w:type="pct"/>
-[...20 lines deleted...]
-              <w:t>Pass</w:t>
+            <w:tcW w:w="787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9B5EF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="672A759B" w14:textId="75E2E699" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0F1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0°</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="726" w:type="pct"/>
-[...20 lines deleted...]
-              <w:t>Fail</w:t>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9B5EF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62EEAEFF" w14:textId="6864B943" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0F1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>180°</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1496" w:type="pct"/>
-[...20 lines deleted...]
-              <w:t>Comments</w:t>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9B5EF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79BC57DB" w14:textId="060C816D" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0F1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Comments:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130B25" w:rsidRPr="00130B25" w14:paraId="50ABA6FB" w14:textId="77777777" w:rsidTr="00975078">
+      <w:tr w:rsidR="00CF12F6" w:rsidRPr="00331EEB" w14:paraId="405EFD84" w14:textId="77777777" w:rsidTr="00CF12F6">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1326" w:type="pct"/>
-[...527 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="286AB703" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20FBB7AC" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73C20332" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="787" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75017A77" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54C4173F" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01BCBB02" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00CF12F6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130B25" w:rsidRPr="00130B25" w14:paraId="734E48E7" w14:textId="77777777" w:rsidTr="00975078">
+      <w:tr w:rsidR="00CF12F6" w:rsidRPr="00331EEB" w14:paraId="4E7D77A8" w14:textId="77777777" w:rsidTr="00CF12F6">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1326" w:type="pct"/>
-[...527 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="474650DC" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F98E6A1" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57D49F1B" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="787" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12E8A8F3" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02A63977" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF72CC6" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00CF12F6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130B25" w:rsidRPr="00130B25" w14:paraId="0AD74110" w14:textId="77777777" w:rsidTr="00975078">
+      <w:tr w:rsidR="00CF12F6" w:rsidRPr="00331EEB" w14:paraId="28F4880E" w14:textId="77777777" w:rsidTr="00CF12F6">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1326" w:type="pct"/>
-[...527 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7965DC5D" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53C3CA01" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="192969B3" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="787" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64C8A9A1" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="012068C6" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53601AE4" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00CF12F6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130B25" w:rsidRPr="00130B25" w14:paraId="39FE3EBD" w14:textId="77777777" w:rsidTr="00975078">
+      <w:tr w:rsidR="00CF12F6" w:rsidRPr="00331EEB" w14:paraId="527F92EF" w14:textId="77777777" w:rsidTr="00CF12F6">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1326" w:type="pct"/>
-[...527 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74B83C5F" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF1080A" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BCE4777" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="787" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63988648" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D646147" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EF4DAED" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00CF12F6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130B25" w:rsidRPr="00130B25" w14:paraId="6266B585" w14:textId="77777777" w:rsidTr="00975078">
+      <w:tr w:rsidR="00CF12F6" w:rsidRPr="00331EEB" w14:paraId="7D4A7D24" w14:textId="77777777" w:rsidTr="00CF12F6">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1326" w:type="pct"/>
-[...527 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="163BB791" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BFDF4FE" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28AC7A68" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="787" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BE0C237" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7887C165" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B1344FE" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00CF12F6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130B25" w:rsidRPr="00130B25" w14:paraId="5727DE16" w14:textId="77777777" w:rsidTr="00975078">
+      <w:tr w:rsidR="00CF12F6" w:rsidRPr="00331EEB" w14:paraId="127AB50F" w14:textId="77777777" w:rsidTr="00CF12F6">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1326" w:type="pct"/>
-[...527 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6935686E" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40F435ED" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73C5A980" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="787" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01047CA1" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="242DD9F9" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E0FE2C1" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00CF12F6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130B25" w:rsidRPr="00130B25" w14:paraId="51C6384E" w14:textId="77777777" w:rsidTr="00975078">
+      <w:tr w:rsidR="00CF12F6" w:rsidRPr="00331EEB" w14:paraId="0E81AAE0" w14:textId="77777777" w:rsidTr="00CF12F6">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1326" w:type="pct"/>
-[...529 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78EC79D7" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="230B29F0" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E54A756" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="787" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10A49591" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="150A90F4" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="516799BC" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00CF12F6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130B25" w:rsidRPr="00130B25" w14:paraId="754682E8" w14:textId="77777777" w:rsidTr="00975078">
+      <w:tr w:rsidR="00CF12F6" w:rsidRPr="00331EEB" w14:paraId="7128B1B7" w14:textId="77777777" w:rsidTr="00CF12F6">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1326" w:type="pct"/>
-[...137 lines deleted...]
-            <w:bookmarkEnd w:id="3"/>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48CD8E21" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10D25EFC" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71929899" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="787" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FF5287C" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B1EDD1D" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1560A1" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00CF12F6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF12F6" w:rsidRPr="00331EEB" w14:paraId="209649FE" w14:textId="77777777" w:rsidTr="00CF12F6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7079E5F9" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F786CD5" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19F3E619" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="787" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CCF01D5" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C861D6C" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7023984A" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00CF12F6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF12F6" w:rsidRPr="00331EEB" w14:paraId="7FB3068C" w14:textId="77777777" w:rsidTr="00CF12F6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="049A2578" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="289C1DD3" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0830E818" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="787" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57449C49" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E2C85DE" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D187E54" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00CF12F6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF12F6" w:rsidRPr="00331EEB" w14:paraId="65F94923" w14:textId="77777777" w:rsidTr="00CF12F6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50D8C2EE" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26BB08A4" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70474FCB" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="787" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ACD253D" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B1A972A" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3625DF6E" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00CF12F6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF12F6" w:rsidRPr="00331EEB" w14:paraId="5E6954A6" w14:textId="77777777" w:rsidTr="00CF12F6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D7FA34D" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44A871E7" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D2675DA" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="787" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1783D1E3" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3717B2F4" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23390B0A" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00CF12F6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF12F6" w:rsidRPr="00331EEB" w14:paraId="644BDC69" w14:textId="77777777" w:rsidTr="00CF12F6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44425341" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F80B8D5" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="483FA383" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="787" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C70B427" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ABC14A9" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C715EBA" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00CF12F6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF12F6" w:rsidRPr="00331EEB" w14:paraId="7E475D44" w14:textId="77777777" w:rsidTr="00CF12F6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="492DA2D6" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76CCC953" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29547056" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="787" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27665E66" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D4029A7" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="418AA0CB" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00CF12F6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF12F6" w:rsidRPr="00331EEB" w14:paraId="18BDB4A5" w14:textId="77777777" w:rsidTr="00CF12F6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BBF153A" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C9E344C" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C494CD5" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="787" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03155FB9" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6605F59A" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DABF409" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00CF12F6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF12F6" w:rsidRPr="00331EEB" w14:paraId="1158044F" w14:textId="77777777" w:rsidTr="00CF12F6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20B9BE14" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10BDC209" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AC992A8" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="787" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="020C2A80" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C72075" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D34E593" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00CF12F6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF12F6" w:rsidRPr="00331EEB" w14:paraId="716B8157" w14:textId="77777777" w:rsidTr="00CF12F6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E080229" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1447D9EE" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23803CD4" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="787" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09AA61CB" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="687654E0" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EA3150E" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00CF12F6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF12F6" w:rsidRPr="00331EEB" w14:paraId="5CB8472E" w14:textId="77777777" w:rsidTr="00CF12F6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14657E2E" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14A6659C" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E94BC4E" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="787" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B08E3BD" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F15969C" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A3FCD6A" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00CF12F6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF12F6" w:rsidRPr="00331EEB" w14:paraId="13870C02" w14:textId="77777777" w:rsidTr="00CF12F6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0395C869" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24360D6F" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48AE1206" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="787" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58F63A95" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79324E20" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19EC2653" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00CF12F6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF12F6" w:rsidRPr="00331EEB" w14:paraId="7D5E19ED" w14:textId="77777777" w:rsidTr="00CF12F6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67A0738B" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="117D8B84" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="185E0FA3" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="787" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B8A9B08" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F6A724D" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71AFB921" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00CF12F6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF12F6" w:rsidRPr="00331EEB" w14:paraId="7D7D985B" w14:textId="77777777" w:rsidTr="00CF12F6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AFAB740" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F54FA06" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A08A80B" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="787" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3923B58B" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29F85F9A" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38786313" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00CF12F6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF12F6" w:rsidRPr="00331EEB" w14:paraId="3A42EC8D" w14:textId="77777777" w:rsidTr="00CF12F6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44388BA5" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48521421" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FDB1201" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="787" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="624E65EF" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74A97D27" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2533409F" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00CF12F6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF12F6" w:rsidRPr="00331EEB" w14:paraId="7D79CA7D" w14:textId="77777777" w:rsidTr="00CF12F6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24E4BC1E" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7611911A" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AF89A38" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="787" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E410EEA" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30E6062B" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03876D53" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00CF12F6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF12F6" w:rsidRPr="00331EEB" w14:paraId="3FF69BF2" w14:textId="77777777" w:rsidTr="00CF12F6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="565C8F4B" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37F20E6F" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C207829" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="787" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64AEB3CE" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D34C9CB" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D2E3010" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00CF12F6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF12F6" w:rsidRPr="00331EEB" w14:paraId="034D9131" w14:textId="77777777" w:rsidTr="00CF12F6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C082711" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FCF9570" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79A4B07E" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="787" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E13C490" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1768ACA5" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25B3F1BC" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00CF12F6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF12F6" w:rsidRPr="00331EEB" w14:paraId="40B8B901" w14:textId="77777777" w:rsidTr="00CF12F6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12CC12C4" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39F89257" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1012E2BC" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="787" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F90F294" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36B6FF05" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="256221D5" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00CF12F6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF12F6" w:rsidRPr="00331EEB" w14:paraId="4644FE2F" w14:textId="77777777" w:rsidTr="00CF12F6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="307F4E76" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EF1C096" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B760B6A" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="787" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AA0C1F1" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="443D0BA0" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74F3C121" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00CF12F6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF12F6" w:rsidRPr="00331EEB" w14:paraId="4A9969AD" w14:textId="77777777" w:rsidTr="00CF12F6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6922BE62" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74EE93A2" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FA2AC7A" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="787" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EBFC3A0" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DC09BFB" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="212CB145" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00CF12F6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF12F6" w:rsidRPr="00331EEB" w14:paraId="3496B999" w14:textId="77777777" w:rsidTr="00CF12F6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E7A8F91" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EE298D3" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="660DA6C0" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="787" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34C2F442" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36216005" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="396D63B4" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00CF12F6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF12F6" w:rsidRPr="00331EEB" w14:paraId="1B577B56" w14:textId="77777777" w:rsidTr="00CF12F6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B9F0465" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E785449" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="394633D6" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="787" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="553F5EE0" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B2791CF" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00C444B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3811BB9E" w14:textId="77777777" w:rsidR="00CF12F6" w:rsidRPr="00BA0F1B" w:rsidRDefault="00CF12F6" w:rsidP="00CF12F6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F092001" w14:textId="77777777" w:rsidR="00BE0CAA" w:rsidRPr="00130B25" w:rsidRDefault="00BE0CAA" w:rsidP="00130B25">
+    <w:p w14:paraId="5EDC21ED" w14:textId="77777777" w:rsidR="00331EEB" w:rsidRPr="00BA0F1B" w:rsidRDefault="00331EEB">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00BE0CAA" w:rsidRPr="00130B25" w:rsidSect="00A90A1F">
-[...2 lines deleted...]
-      <w:pgMar w:top="1888" w:right="851" w:bottom="1440" w:left="851" w:header="709" w:footer="794" w:gutter="0"/>
+    <w:sectPr w:rsidR="00331EEB" w:rsidRPr="00BA0F1B">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C988C5C" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="1EA62A30" w14:textId="77777777" w:rsidR="00740A47" w:rsidRDefault="00740A47" w:rsidP="004D205A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A92CBEE" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="79E2C35B" w14:textId="77777777" w:rsidR="00740A47" w:rsidRDefault="00740A47" w:rsidP="004D205A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Work Sans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="5000E07B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Noto Serif Armenian">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000447" w:usb1="40002000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Serif Armenian Light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000447" w:usb1="40002000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6E98753C" w14:textId="4F074534" w:rsidR="004D205A" w:rsidRDefault="004D205A">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r w:rsidRPr="004D205A">
+      <w:rPr>
+        <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Times New Roman"/>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64F6BA86" wp14:editId="6F3C7107">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-914400</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-308610</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="7591425" cy="904875"/>
+              <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1201934101" name="Rectangle 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7591425" cy="904875"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="533E7C"/>
+                      </a:solidFill>
+                      <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                        <a:noFill/>
+                        <a:prstDash val="solid"/>
+                        <a:miter lim="800000"/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:tbl>
+                          <w:tblPr>
+                            <w:tblStyle w:val="TableGrid"/>
+                            <w:tblW w:w="4838" w:type="pct"/>
+                            <w:tblInd w:w="142" w:type="dxa"/>
+                            <w:tblBorders>
+                              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            </w:tblBorders>
+                            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                          </w:tblPr>
+                          <w:tblGrid>
+                            <w:gridCol w:w="4254"/>
+                            <w:gridCol w:w="3816"/>
+                            <w:gridCol w:w="3214"/>
+                          </w:tblGrid>
+                          <w:tr w:rsidR="00331EEB" w:rsidRPr="00331EEB" w14:paraId="673C0E70" w14:textId="77777777" w:rsidTr="00BA0F1B">
+                            <w:trPr>
+                              <w:trHeight w:val="340"/>
+                            </w:trPr>
+                            <w:tc>
+                              <w:tcPr>
+                                <w:tcW w:w="1885" w:type="pct"/>
+                              </w:tcPr>
+                              <w:p w14:paraId="61834A35" w14:textId="29D0D57F" w:rsidR="00331EEB" w:rsidRPr="00331EEB" w:rsidRDefault="00331EEB" w:rsidP="00331EEB">
+                                <w:pPr>
+                                  <w:tabs>
+                                    <w:tab w:val="center" w:pos="4513"/>
+                                    <w:tab w:val="right" w:pos="9026"/>
+                                  </w:tabs>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r w:rsidRPr="00331EEB">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve">Residual Current Device (RCD) </w:t>
+                                </w:r>
+                                <w:r w:rsidR="00503D84">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:t>Operating Test Time</w:t>
+                                </w:r>
+                                <w:r w:rsidRPr="00331EEB">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve"> Register (04</w:t>
+                                </w:r>
+                                <w:r w:rsidR="00503D84">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:t>9</w:t>
+                                </w:r>
+                                <w:r w:rsidRPr="00331EEB">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve">F) </w:t>
+                                </w:r>
+                              </w:p>
+                            </w:tc>
+                            <w:tc>
+                              <w:tcPr>
+                                <w:tcW w:w="1691" w:type="pct"/>
+                                <w:vAlign w:val="center"/>
+                              </w:tcPr>
+                              <w:p w14:paraId="04C2B424" w14:textId="19661C0B" w:rsidR="00331EEB" w:rsidRPr="00331EEB" w:rsidRDefault="00331EEB" w:rsidP="00C444B2">
+                                <w:pPr>
+                                  <w:tabs>
+                                    <w:tab w:val="center" w:pos="4513"/>
+                                    <w:tab w:val="right" w:pos="9026"/>
+                                  </w:tabs>
+                                  <w:jc w:val="center"/>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r w:rsidRPr="00331EEB">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve">Version </w:t>
+                                </w:r>
+                                <w:r w:rsidR="00503D84">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:t>4</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:tc>
+                            <w:tc>
+                              <w:tcPr>
+                                <w:tcW w:w="1424" w:type="pct"/>
+                                <w:vAlign w:val="center"/>
+                              </w:tcPr>
+                              <w:p w14:paraId="3C85773C" w14:textId="2B82B5F6" w:rsidR="00331EEB" w:rsidRPr="00331EEB" w:rsidRDefault="00331EEB" w:rsidP="00C444B2">
+                                <w:pPr>
+                                  <w:tabs>
+                                    <w:tab w:val="center" w:pos="4513"/>
+                                    <w:tab w:val="right" w:pos="9026"/>
+                                  </w:tabs>
+                                  <w:jc w:val="right"/>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r w:rsidRPr="00331EEB">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve">Page </w:t>
+                                </w:r>
+                                <w:r w:rsidRPr="00331EEB">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:fldChar w:fldCharType="begin"/>
+                                </w:r>
+                                <w:r w:rsidRPr="00331EEB">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                                </w:r>
+                                <w:r w:rsidRPr="00331EEB">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:fldChar w:fldCharType="separate"/>
+                                </w:r>
+                                <w:r w:rsidRPr="00331EEB">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:t>1</w:t>
+                                </w:r>
+                                <w:r w:rsidRPr="00331EEB">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:noProof/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:fldChar w:fldCharType="end"/>
+                                </w:r>
+                                <w:r w:rsidRPr="00331EEB">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:noProof/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve"> of </w:t>
+                                </w:r>
+                                <w:r w:rsidRPr="00331EEB">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:noProof/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:fldChar w:fldCharType="begin"/>
+                                </w:r>
+                                <w:r w:rsidRPr="00331EEB">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:noProof/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:instrText xml:space="preserve"> DOCPROPERTY  Pages  \* MERGEFORMAT </w:instrText>
+                                </w:r>
+                                <w:r w:rsidRPr="00331EEB">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:noProof/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:fldChar w:fldCharType="separate"/>
+                                </w:r>
+                                <w:r w:rsidR="0093486A">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:noProof/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:t>1</w:t>
+                                </w:r>
+                                <w:r w:rsidRPr="00331EEB">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:noProof/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:fldChar w:fldCharType="end"/>
+                                </w:r>
+                              </w:p>
+                            </w:tc>
+                          </w:tr>
+                          <w:tr w:rsidR="00331EEB" w:rsidRPr="00331EEB" w14:paraId="0E8FFE1D" w14:textId="77777777" w:rsidTr="00BA0F1B">
+                            <w:trPr>
+                              <w:trHeight w:val="597"/>
+                            </w:trPr>
+                            <w:tc>
+                              <w:tcPr>
+                                <w:tcW w:w="1885" w:type="pct"/>
+                                <w:vAlign w:val="center"/>
+                              </w:tcPr>
+                              <w:p w14:paraId="0602D022" w14:textId="77777777" w:rsidR="00331EEB" w:rsidRPr="00331EEB" w:rsidRDefault="00331EEB" w:rsidP="00C444B2">
+                                <w:pPr>
+                                  <w:tabs>
+                                    <w:tab w:val="center" w:pos="4513"/>
+                                    <w:tab w:val="right" w:pos="9026"/>
+                                  </w:tabs>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r w:rsidRPr="00331EEB">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:t>Uncontrolled document when printed</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:tc>
+                            <w:tc>
+                              <w:tcPr>
+                                <w:tcW w:w="1691" w:type="pct"/>
+                                <w:vAlign w:val="center"/>
+                              </w:tcPr>
+                              <w:p w14:paraId="34F75BFA" w14:textId="4F9E5EC4" w:rsidR="00331EEB" w:rsidRPr="00331EEB" w:rsidRDefault="00BA0F1B" w:rsidP="00C444B2">
+                                <w:pPr>
+                                  <w:tabs>
+                                    <w:tab w:val="center" w:pos="4513"/>
+                                    <w:tab w:val="right" w:pos="9026"/>
+                                  </w:tabs>
+                                  <w:jc w:val="center"/>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:t>July 2026</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:tc>
+                            <w:tc>
+                              <w:tcPr>
+                                <w:tcW w:w="1424" w:type="pct"/>
+                              </w:tcPr>
+                              <w:p w14:paraId="1090656F" w14:textId="77777777" w:rsidR="00331EEB" w:rsidRPr="00331EEB" w:rsidRDefault="00331EEB" w:rsidP="00331EEB">
+                                <w:pPr>
+                                  <w:tabs>
+                                    <w:tab w:val="center" w:pos="4513"/>
+                                    <w:tab w:val="right" w:pos="9026"/>
+                                  </w:tabs>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                                    <w:color w:val="FFFAEC"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                </w:pPr>
+                              </w:p>
+                            </w:tc>
+                          </w:tr>
+                        </w:tbl>
+                        <w:p w14:paraId="3BD178ED" w14:textId="77777777" w:rsidR="004D205A" w:rsidRDefault="004D205A" w:rsidP="004D205A">
+                          <w:pPr>
+                            <w:ind w:left="1276" w:right="9505"/>
+                            <w:jc w:val="center"/>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="64F6BA86" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1in;margin-top:-24.3pt;width:597.75pt;height:71.25pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAaE4Z9WwIAAK0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+2kyZIGdYogXYcB&#10;RVugHXpWZDkWIIkapcTufv0o2X2s22mYDzIp0nx8/Ojzi94adlQYNLiKT05KzpSTUGu3r/j3h6tP&#10;S85CFK4WBpyq+JMK/GL98cN551dqCi2YWiGjIC6sOl/xNka/KoogW2VFOAGvHBkbQCsiqbgvahQd&#10;RbemmJbl56IDrD2CVCHQ7eVg5Oscv2mUjLdNE1RkpuJUW8wn5nOXzmJ9LlZ7FL7VcixD/EMVVmhH&#10;SV9CXYoo2AH1H6GslggBmngiwRbQNFqq3AN1MynfdXPfCq9yLwRO8C8whf8XVt4c7/0dEgydD6tA&#10;Yuqib9CmN9XH+gzW0wtYqo9M0uVifjaZTeecSbKdlbPlYp7QLF6/9hjiVwWWJaHiSMPIGInjdYiD&#10;67NLShbA6PpKG5MV3O+2BtlR0ODmp6dfFtsx+m9uxrGOaDddlDRcKYhAjRGRROvrige350yYPTFT&#10;Rsy5HaQMeeop96UI7ZAjhx3oYHUkThptK74s0zNmNi5VpjKrxg5eQUtS7Hf9iOQO6qc7ZAgD44KX&#10;V5ryXYsQ7wQSxaheWpt4S0djgJqAUeKsBfz5t/vkT5MnK2cdUZYa/HEQqDgz3xxxguYxSxzPymy+&#10;mJKCby27txZ3sFsgcCe0oF5mMflH8yw2CPaRtmuTspJJOEm5ByhHZRuHVaL9lGqzyW7Eay/itbv3&#10;MgVPkCWkH/pHgX6kQiQS3cAzvcXqHSMG3/Slg80hQqMzXRLEA65Es6TQTmTCjfublu6tnr1e/zLr&#10;XwAAAP//AwBQSwMEFAAGAAgAAAAhABxQ1HPjAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8Fu&#10;wjAQRO+V+g/WVuoNnLQBQYiDUFREpV4o5dCjiZckIl5HtklCv77m1N5mNaPZN9l61C3r0brGkIB4&#10;GgFDKo1qqBJw/NpOFsCcl6RkawgF3NDBOn98yGSqzECf2B98xUIJuVQKqL3vUs5dWaOWbmo6pOCd&#10;jdXSh9NWXFk5hHLd8pcomnMtGwofatlhUWN5OVy1gLHn1c3ud+8f2/PPLt58H4tieBPi+WncrIB5&#10;HP1fGO74AR3ywHQyV1KOtQImcZKEMT6oZDEHdo9Es3gG7CRg+boEnmf8/4j8FwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhABoThn1bAgAArQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhABxQ1HPjAAAADAEAAA8AAAAAAAAAAAAAAAAAtQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="#533e7c" stroked="f" strokeweight="1pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:tbl>
+                    <w:tblPr>
+                      <w:tblStyle w:val="TableGrid"/>
+                      <w:tblW w:w="4838" w:type="pct"/>
+                      <w:tblInd w:w="142" w:type="dxa"/>
+                      <w:tblBorders>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:tblBorders>
+                      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                    </w:tblPr>
+                    <w:tblGrid>
+                      <w:gridCol w:w="4254"/>
+                      <w:gridCol w:w="3816"/>
+                      <w:gridCol w:w="3214"/>
+                    </w:tblGrid>
+                    <w:tr w:rsidR="00331EEB" w:rsidRPr="00331EEB" w14:paraId="673C0E70" w14:textId="77777777" w:rsidTr="00BA0F1B">
+                      <w:trPr>
+                        <w:trHeight w:val="340"/>
+                      </w:trPr>
+                      <w:tc>
+                        <w:tcPr>
+                          <w:tcW w:w="1885" w:type="pct"/>
+                        </w:tcPr>
+                        <w:p w14:paraId="61834A35" w14:textId="29D0D57F" w:rsidR="00331EEB" w:rsidRPr="00331EEB" w:rsidRDefault="00331EEB" w:rsidP="00331EEB">
+                          <w:pPr>
+                            <w:tabs>
+                              <w:tab w:val="center" w:pos="4513"/>
+                              <w:tab w:val="right" w:pos="9026"/>
+                            </w:tabs>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00331EEB">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Residual Current Device (RCD) </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00503D84">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>Operating Test Time</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00331EEB">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> Register (04</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00503D84">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>9</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00331EEB">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">F) </w:t>
+                          </w:r>
+                        </w:p>
+                      </w:tc>
+                      <w:tc>
+                        <w:tcPr>
+                          <w:tcW w:w="1691" w:type="pct"/>
+                          <w:vAlign w:val="center"/>
+                        </w:tcPr>
+                        <w:p w14:paraId="04C2B424" w14:textId="19661C0B" w:rsidR="00331EEB" w:rsidRPr="00331EEB" w:rsidRDefault="00331EEB" w:rsidP="00C444B2">
+                          <w:pPr>
+                            <w:tabs>
+                              <w:tab w:val="center" w:pos="4513"/>
+                              <w:tab w:val="right" w:pos="9026"/>
+                            </w:tabs>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00331EEB">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Version </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00503D84">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>4</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:tc>
+                      <w:tc>
+                        <w:tcPr>
+                          <w:tcW w:w="1424" w:type="pct"/>
+                          <w:vAlign w:val="center"/>
+                        </w:tcPr>
+                        <w:p w14:paraId="3C85773C" w14:textId="2B82B5F6" w:rsidR="00331EEB" w:rsidRPr="00331EEB" w:rsidRDefault="00331EEB" w:rsidP="00C444B2">
+                          <w:pPr>
+                            <w:tabs>
+                              <w:tab w:val="center" w:pos="4513"/>
+                              <w:tab w:val="right" w:pos="9026"/>
+                            </w:tabs>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00331EEB">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Page </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00331EEB">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r w:rsidRPr="00331EEB">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r w:rsidRPr="00331EEB">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidRPr="00331EEB">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00331EEB">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                          <w:r w:rsidRPr="00331EEB">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> of </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00331EEB">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r w:rsidRPr="00331EEB">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> DOCPROPERTY  Pages  \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r w:rsidRPr="00331EEB">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="0093486A">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00331EEB">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:tc>
+                    </w:tr>
+                    <w:tr w:rsidR="00331EEB" w:rsidRPr="00331EEB" w14:paraId="0E8FFE1D" w14:textId="77777777" w:rsidTr="00BA0F1B">
+                      <w:trPr>
+                        <w:trHeight w:val="597"/>
+                      </w:trPr>
+                      <w:tc>
+                        <w:tcPr>
+                          <w:tcW w:w="1885" w:type="pct"/>
+                          <w:vAlign w:val="center"/>
+                        </w:tcPr>
+                        <w:p w14:paraId="0602D022" w14:textId="77777777" w:rsidR="00331EEB" w:rsidRPr="00331EEB" w:rsidRDefault="00331EEB" w:rsidP="00C444B2">
+                          <w:pPr>
+                            <w:tabs>
+                              <w:tab w:val="center" w:pos="4513"/>
+                              <w:tab w:val="right" w:pos="9026"/>
+                            </w:tabs>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00331EEB">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>Uncontrolled document when printed</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:tc>
+                      <w:tc>
+                        <w:tcPr>
+                          <w:tcW w:w="1691" w:type="pct"/>
+                          <w:vAlign w:val="center"/>
+                        </w:tcPr>
+                        <w:p w14:paraId="34F75BFA" w14:textId="4F9E5EC4" w:rsidR="00331EEB" w:rsidRPr="00331EEB" w:rsidRDefault="00BA0F1B" w:rsidP="00C444B2">
+                          <w:pPr>
+                            <w:tabs>
+                              <w:tab w:val="center" w:pos="4513"/>
+                              <w:tab w:val="right" w:pos="9026"/>
+                            </w:tabs>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>July 2026</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:tc>
+                      <w:tc>
+                        <w:tcPr>
+                          <w:tcW w:w="1424" w:type="pct"/>
+                        </w:tcPr>
+                        <w:p w14:paraId="1090656F" w14:textId="77777777" w:rsidR="00331EEB" w:rsidRPr="00331EEB" w:rsidRDefault="00331EEB" w:rsidP="00331EEB">
+                          <w:pPr>
+                            <w:tabs>
+                              <w:tab w:val="center" w:pos="4513"/>
+                              <w:tab w:val="right" w:pos="9026"/>
+                            </w:tabs>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Noto Serif Armenian Light" w:eastAsia="Calibri" w:hAnsi="Noto Serif Armenian Light" w:cs="Times New Roman"/>
+                              <w:color w:val="FFFAEC"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                      </w:tc>
+                    </w:tr>
+                  </w:tbl>
+                  <w:p w14:paraId="3BD178ED" w14:textId="77777777" w:rsidR="004D205A" w:rsidRDefault="004D205A" w:rsidP="004D205A">
+                    <w:pPr>
+                      <w:ind w:left="1276" w:right="9505"/>
+                      <w:jc w:val="center"/>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50D4D63D" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="7E643300" w14:textId="77777777" w:rsidR="00740A47" w:rsidRDefault="00740A47" w:rsidP="004D205A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="479D56A9" w14:textId="77777777" w:rsidR="000A4560" w:rsidRDefault="000A4560" w:rsidP="000A4560">
+    <w:p w14:paraId="1F72BF80" w14:textId="77777777" w:rsidR="00740A47" w:rsidRDefault="00740A47" w:rsidP="004D205A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="10313C38" w14:textId="1367D492" w:rsidR="000A4560" w:rsidRDefault="00750FEF" w:rsidP="00750FEF">
+  <w:p w14:paraId="181146D2" w14:textId="76E80D1A" w:rsidR="004D205A" w:rsidRDefault="004D205A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:tabs>
-[...3 lines deleted...]
-      </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73FBB326" wp14:editId="3BAC4EBD">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F4BA4A4" wp14:editId="1EF2F145">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-242717</wp:posOffset>
+            <wp:posOffset>-581025</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-223281</wp:posOffset>
+            <wp:posOffset>-322359</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1835797" cy="900000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2123031725" name="Picture 2123031725" descr="A logo with text on it&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1009493016" name="Picture 1" descr="A logo with text on it&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1835797" cy="900000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="004D205A">
       <w:rPr>
+        <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
-        <mc:Choice Requires="wpg">
+        <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B88A99A" wp14:editId="17DFD055">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18831ED2" wp14:editId="26685571">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="page">
-                <wp:posOffset>-36999</wp:posOffset>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-914400</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-449580</wp:posOffset>
+                <wp:posOffset>-448310</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="11088539" cy="7547629"/>
+              <wp:extent cx="10993708" cy="1125819"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1170955871" name="Group 2"/>
+              <wp:docPr id="1" name="Flowchart: Document 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
-[...2 lines deleted...]
-                    <wpg:grpSpPr>
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="11088539" cy="7547629"/>
-[...1 lines deleted...]
-                        <a:chExt cx="7724040" cy="11278830"/>
+                        <a:ext cx="10993708" cy="1125819"/>
                       </a:xfrm>
-                    </wpg:grpSpPr>
-[...405 lines deleted...]
-                  </wpg:wgp>
+                      <a:prstGeom prst="flowChartDocument">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="C9B5EF"/>
+                      </a:solidFill>
+                      <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                        <a:noFill/>
+                        <a:prstDash val="solid"/>
+                        <a:miter lim="800000"/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="1B88A99A" id="Group 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-2.9pt;margin-top:-35.4pt;width:873.1pt;height:594.3pt;z-index:-251655168;mso-position-horizontal-relative:page;mso-width-relative:margin;mso-height-relative:margin" coordorigin="6,-5919" coordsize="77240,112788" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDh4y0/XQMAAKkKAAAOAAAAZHJzL2Uyb0RvYy54bWzsVstu3CAU3VfqPyD2jR9jjz1WnCpKmqhS&#10;1ERNq64JxmNLGCgw8aRf3wvYzlOt1NeqGwZ8H1wO557h8O1+4OiWadNLUePkIMaICSqbXmxr/PnT&#10;2ZsSI2OJaAiXgtX4jhn89uj1q8NRVSyVneQN0wiSCFONqsadtaqKIkM7NhBzIBUTYGylHoiFpd5G&#10;jSYjZB94lMbxOhqlbpSWlBkDX0+DER/5/G3LqL1sW8Ms4jWG2qwftR9v3BgdHZJqq4nqejqVQX6h&#10;ioH0AjZdUp0SS9BO989SDT3V0sjWHlA5RLJte8r8GeA0SfzkNOda7pQ/y7Yat2qBCaB9gtMvp6Uf&#10;bs+1ulZXGpAY1Raw8Ct3ln2rB/cLVaK9h+xugYztLaLwMUnissxXG4woGIs8K9bpJqBKO4DeBa7z&#10;HCOwvsk3yaZMZuu7KUVRpFmcweW4DEmSFmW58hcTzSVEjwobFVDF3KNhfg+N644o5kE2FaBxpVHf&#10;QB1wHZtVlsQJRoIMwNyPwCUitpyhBzYPmo9bIDSVATRfwG+GYZNmZV5kAYYZx8cgZKsyLXLnsWBA&#10;KqWNPWdyQG5SYw31eMqR2wtjg+vs4nbnwo1CnvWcB6v7AlDOBfqZveMseH9kLZwcriv1WX0HshOu&#10;0S2B3iGUMmGTYOpIw8LnJI/j+a6WCF81F5DQZW5h/yX3lMB19/PcocrJ34Uy38BLcPyjwkLwEuF3&#10;lsIuwUMvpH4pAYdTTTsH/xmkAI1Dye5v9uDipjeyuQOKaBmUxCh61sN1XBBjr4gG6QAegxzaSxha&#10;Lscay2mGUSf1t5e+O3/gMFgxGkGKamy+7ohmGPH3Ati9STLXHtYvsrxIYaEfWm4eWsRuOJFwY0Bc&#10;qM5Pnb/l87TVcvgCqnnsdgUTERT2rjG1el6c2CCRoLuUHR97N9ArReyFuFbUJXcAO7p92n8hWk2c&#10;tEDnD3LuKFI9oWbwdZFCHu+sbHvP23tcJ+ihuwPaf7/N5+4+g7uiHdG2QqeS7gYgO/K8cMWBLPy8&#10;vdN1lhbPdW5p8HVeJtArQeXWZboqih83uKPPiStpLshj/gRSJwgOUCN537hW94uX+iuddnvk+V8k&#10;2j8lEv+V4V8pg38OwHvI/89Mbzf34Hq49kpy/8I8+g4AAP//AwBQSwMEFAAGAAgAAAAhAKvJtibi&#10;AAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+g/WIvUGtltoUIiDEGp7QpWASlVv&#10;Jl6SiNiOYpOEv+9yak87qx3NvsnWo21Yj12ovVMgZwIYusKb2pUKvo7v0yWwELUzuvEOFdwwwDp/&#10;fMh0avzg9tgfYskoxIVUK6hibFPOQ1Gh1WHmW3R0O/vO6khrV3LT6YHCbcOfhXjlVteOPlS6xW2F&#10;xeVwtQo+Bj1sXuRbv7uct7ef4+LzeydRqafJuFkBizjGPzPc8QkdcmI6+aszgTUKpgsijzQTQeJu&#10;SOZiDuxESspkCTzP+P8S+S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4eMtP10DAACp&#10;CgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq8m2JuIA&#10;AAAMAQAADwAAAAAAAAAAAAAAAAC3BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMYG&#10;AAAAAA==&#10;">
-[...334 lines deleted...]
-            </v:group>
+            <v:shapetype w14:anchorId="4573BA9D" id="_x0000_t114" coordsize="21600,21600" o:spt="114" path="m,20172v945,400,1887,628,2795,913c3587,21312,4342,21370,5060,21597v2037,,2567,-227,3095,-285c8722,21197,9325,20970,9855,20800v490,-228,945,-400,1472,-740c11817,19887,12347,19660,12875,19375v567,-228,1095,-513,1700,-740c15177,18462,15782,18122,16537,17950v718,-113,1398,-398,2228,-513c19635,17437,20577,17322,21597,17322l21597,,,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path o:connecttype="custom" o:connectlocs="10800,0;0,10800;10800,20400;21600,10800" textboxrect="0,0,21600,17322"/>
+            </v:shapetype>
+            <v:shape id="Flowchart: Document 1" o:spid="_x0000_s1026" type="#_x0000_t114" style="position:absolute;margin-left:-1in;margin-top:-35.3pt;width:865.65pt;height:88.65pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtQnjWXwIAALEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azdm2COkWWLMOA&#10;oi3QDj0zshwLkERNUuJ0Xz9Kdpuu22lYDgpp0nzk06Mvrw5Gs730QaGteXVSciatwEbZbc2/P6w/&#10;XHAWItgGNFpZ8ycZ+NX8/bvL3s3kBDvUjfSMitgw613NuxjdrCiC6KSBcIJOWgq26A1Ecv22aDz0&#10;VN3oYlKWn4oefeM8ChkCPV0NQT7P9dtWinjbtkFGpmtOvcV8+nxu0lnML2G29eA6JcY24B+6MKAs&#10;gb6UWkEEtvPqj1JGCY8B23gi0BTYtkrIPANNU5VvprnvwMk8C5ET3AtN4f+VFTf7e3fniYbehVkg&#10;M01xaL1J/9QfO2Synl7IkofIBD2syun043lJ9ysoWFWTs4tqmvgsju87H+JXiYYlo+atxn7ZgY8r&#10;FDsjbcyUwf46xOG95/yEHVCrZq20zo7fbpbasz3QPS6nn8++rEeo39K0ZT31Mjkv6a4FkJ5aDZFM&#10;45qaB7vlDPSWhCqiz9gWE0IWQcJeQegGjFx2UIdRkSSqlan5RZl+I7K2qTOZRTZOcOQwWRtsnu48&#10;8zioLjixVgRyDSHegSeZUZO0OvGWjkRNzXG0OOvQ//zb85RPt09RznqSLU31Ywdecqa/WdLFtDo9&#10;TTrPzunZ+YQc/zqyeR2xO7NEYrSiJXUimyk/6mez9WgeacMWCZVCYAVhD/yNzjIO60Q7KuRikdNI&#10;2w7itb13IhVPPCV6Hw6P4N0ohkhCusFnicPsjQyG3PSmxcUuYquyRo68ktCSQ3uRJTfucFq8137O&#10;On5p5r8AAAD//wMAUEsDBBQABgAIAAAAIQCg/BMj4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9BS8NAEIXvgv9hGcGLtLu1NSkxmyKCRRAEG3ufJNskJDsbsps2/nunJ729xzzefC/dzbYXZzP6&#10;1pGG1VKBMFS6qqVaw3f+ttiC8AGpwt6R0fBjPOyy25sUk8pd6MucD6EWXEI+QQ1NCEMipS8bY9Ev&#10;3WCIbyc3Wgxsx1pWI1643PbyUalIWmyJPzQ4mNfGlN1hshpy+b7+aNUx7yK536vuYRqw+NT6/m5+&#10;eQYRzBz+wnDFZ3TImKlwE1Ve9BoWq82GxwRWsYpAXCNP23gNomClohhklsr/K7JfAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAK1CeNZfAgAAsQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKD8EyPiAAAADQEAAA8AAAAAAAAAAAAAAAAAuQQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADIBQAAAAA=&#10;" fillcolor="#c9b5ef" stroked="f" strokeweight="1pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
-    </w:r>
-[...1 lines deleted...]
-      <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000A4560"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00F141B7"/>
+    <w:rsidRoot w:val="004D205A"/>
+    <w:rsid w:val="000E751F"/>
+    <w:rsid w:val="001B054B"/>
+    <w:rsid w:val="00296AE1"/>
+    <w:rsid w:val="002F24D5"/>
+    <w:rsid w:val="00331EEB"/>
+    <w:rsid w:val="00361641"/>
+    <w:rsid w:val="004D205A"/>
+    <w:rsid w:val="00503D84"/>
+    <w:rsid w:val="0054405C"/>
+    <w:rsid w:val="00636E3E"/>
+    <w:rsid w:val="00700A37"/>
+    <w:rsid w:val="00740A47"/>
+    <w:rsid w:val="007B7F68"/>
+    <w:rsid w:val="0089205A"/>
+    <w:rsid w:val="0093486A"/>
+    <w:rsid w:val="00B72C55"/>
+    <w:rsid w:val="00BA0F1B"/>
+    <w:rsid w:val="00C444B2"/>
+    <w:rsid w:val="00CC2925"/>
+    <w:rsid w:val="00CF12F6"/>
+    <w:rsid w:val="00D935F0"/>
+    <w:rsid w:val="00E87F96"/>
+    <w:rsid w:val="00EA436D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="238AE3E1"/>
+  <w14:docId w14:val="6DE5BB59"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{23823AF7-FABF-4492-83CB-405EDE6E321B}"/>
+  <w15:docId w15:val="{2D168AB5-296E-4F8F-B88F-8C02E369F195}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Work Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Work Sans" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6179,202 +5253,694 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D205A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D205A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D205A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D205A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D205A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D205A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D205A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D205A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D205A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004D205A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D205A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D205A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D205A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D205A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D205A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D205A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D205A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D205A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D205A"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="004D205A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D205A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="004D205A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D205A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="004D205A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D205A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D205A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D205A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="004D205A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D205A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000A4560"/>
+    <w:rsid w:val="004D205A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000A4560"/>
+    <w:rsid w:val="004D205A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000A4560"/>
+    <w:rsid w:val="004D205A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000A4560"/>
+    <w:rsid w:val="004D205A"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00BE0CAA"/>
+    <w:rsid w:val="004D205A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="CSaIM Colours">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="533E7C"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C9B5EF"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="EBFFB2"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFFAEC"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="000000"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="FFFFFF"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6382,54 +5948,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -6582,74 +6148,91 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6ED7CD9-1327-4B70-9400-E36E0CDCCD13}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>187</Words>
-  <Characters>1067</Characters>
+  <Words>80</Words>
+  <Characters>460</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>2</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>3</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1252</CharactersWithSpaces>
+  <CharactersWithSpaces>539</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Chris Donnelly</dc:creator>
+  <dc:creator>Keith Johns</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>