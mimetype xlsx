--- v1 (2026-01-21)
+++ v2 (2026-06-20)
@@ -6,151 +6,170 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\Teams\CSaIM\SharedFiles\7. Policy_Procedures\Manuals\Claims and Injury Management\Claims Resources\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\Teams\CSaIM\SharedFiles\7. Policy_Procedures\Forms\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5C70D343-6980-4401-B690-09B6B388D252}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1AF5AAA9-897B-4DA2-80F4-B3A0D973FD61}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Frequently Asked Questions " sheetId="7" r:id="rId1"/>
     <sheet name="Entitlement 100%" sheetId="4" r:id="rId2"/>
     <sheet name=" Entitlement 80%" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Entitlement 100%'!$B$1:$L$43</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Entitlement 100%'!$B$1:$L$44</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K40" i="6" l="1"/>
-[...19 lines deleted...]
-  <c r="K33" i="4"/>
+  <c r="L43" i="6" l="1"/>
+  <c r="L43" i="4"/>
+  <c r="K33" i="4" l="1"/>
   <c r="K34" i="4"/>
   <c r="K35" i="4"/>
   <c r="K36" i="4"/>
   <c r="K37" i="4"/>
   <c r="K38" i="4"/>
   <c r="K39" i="4"/>
   <c r="K40" i="4"/>
   <c r="K41" i="4"/>
   <c r="K32" i="4"/>
   <c r="J32" i="4"/>
+  <c r="I43" i="6"/>
+  <c r="G43" i="6"/>
+  <c r="E43" i="6"/>
   <c r="K41" i="6"/>
   <c r="J41" i="6" s="1"/>
+  <c r="K40" i="6"/>
+  <c r="J40" i="6" s="1"/>
+  <c r="K39" i="6"/>
+  <c r="J39" i="6" s="1"/>
+  <c r="K38" i="6"/>
+  <c r="J38" i="6" s="1"/>
+  <c r="K37" i="6"/>
+  <c r="J37" i="6" s="1"/>
+  <c r="K36" i="6"/>
+  <c r="J36" i="6" s="1"/>
+  <c r="K35" i="6"/>
+  <c r="J35" i="6" s="1"/>
+  <c r="K34" i="6"/>
+  <c r="J34" i="6" s="1"/>
+  <c r="K33" i="6"/>
+  <c r="J33" i="6" s="1"/>
+  <c r="K32" i="6"/>
+  <c r="J32" i="6" s="1"/>
+  <c r="I43" i="4"/>
+  <c r="G43" i="4"/>
+  <c r="E43" i="4"/>
   <c r="J41" i="4"/>
   <c r="J40" i="4"/>
   <c r="J39" i="4"/>
   <c r="J38" i="4"/>
   <c r="J37" i="4"/>
   <c r="J36" i="4"/>
   <c r="J35" i="4"/>
   <c r="J34" i="4"/>
   <c r="J33" i="4"/>
+  <c r="J43" i="4" l="1"/>
+  <c r="K43" i="4"/>
+  <c r="J43" i="6"/>
+  <c r="K43" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="80">
   <si>
     <t>to</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mon </t>
+  </si>
+  <si>
+    <t>Fri</t>
   </si>
   <si>
     <t>AWE</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Total Earnings   
 in Employment for given week</t>
   </si>
   <si>
     <t>Week for compensation</t>
   </si>
   <si>
     <t>Total gross payable to Injured Worker</t>
+  </si>
+  <si>
+    <t>TOTAL CLAIM</t>
   </si>
   <si>
     <t>Definitions:</t>
   </si>
   <si>
     <t>Days 
 Lost</t>
   </si>
   <si>
     <t>Instructions:</t>
   </si>
   <si>
     <t>Employer :</t>
   </si>
   <si>
     <t xml:space="preserve">Claim No : </t>
   </si>
   <si>
     <t xml:space="preserve">Worker Name: </t>
   </si>
   <si>
     <t>Payoll Person :</t>
   </si>
   <si>
     <t xml:space="preserve">Employer Ph : </t>
@@ -454,134 +473,134 @@
   <si>
     <t xml:space="preserve">Where you have received notification that an interim benefits offer has been approved for weekly payments and to commence paying the injured worker, you can claim these payments back. 
 If the claim is ultimately declined, Catholic Safety and Injury Management may seek recovery directly from the injured worker. </t>
   </si>
   <si>
     <t xml:space="preserve">Will I receive a remittance once CSaIM have processed the reimbursement? </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Noto Serif Armenian Light"/>
       </rPr>
       <t>Total Earnings in Employment</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Noto Serif Armenian Light"/>
       </rPr>
       <t xml:space="preserve"> =   Amount earned by the injured worker in one week, calculated by multiplying hours of work by the applicable industrial rate.
- (Type of work and hours of work should match the Work Capacity Certificate and Rehabilitation Plan) </t>
-[...19 lines deleted...]
-      <t xml:space="preserve"> =   Amount earned by the injured worker in one week, calculated by multiplying hours of work by the applicable industrial rate.
     (Type of work and hours of work should match the Work Capacity Certificate and Rehabilitation Plan) </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">4. The Lime field (Total to be Reimbursed) will automatically calculate. This is the amount that can be reimbursed to the employer by submitting this form to </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF533E7C"/>
         <rFont val="Noto Serif Armenian Light"/>
       </rPr>
       <t>claims@csaim.org.au</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Noto Serif Armenian Light"/>
       </rPr>
       <t>. A copy of the payslips to evidence the payment is also required at this time.</t>
     </r>
   </si>
   <si>
-    <t>The Return to Work Act 2014 is silent on superannuation whilst an injured worker is receiving compensation payments. However, the worker is entitled to receive superannuation payments for the hours worked in paid employment as per usual. 
-[...11 lines deleted...]
-    <t xml:space="preserve">6. Submit your claim on a regular basis (preferably every pay period but not longer than monthly) </t>
+    <t>Hours Lost (to be completed by CSaIM only)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">It is best practice to claim reimubrsements as they are paid, eg, if your pay cycle is fortnightly to complete and send along fortnighly to allow for timely processing and reimbursement of wages paid.
 Claims for reimbursement of paid workers compensation wages </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Noto Serif Armenian Light"/>
       </rPr>
       <t>must be submitted monthly</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Noto Serif Armenian Light"/>
       </rPr>
       <t xml:space="preserve"> to CSaIM for reimbursement. CSaIM can decline a request for reimbursement without special circumstances if they are submitted after this time frame.
 You commence reimbursements when you receive communcation from CSaIM that payments can commence. </t>
     </r>
+  </si>
+  <si>
+    <t>The Return to Work Act 2014 is silent on superannuation whilst an injured worker is receiving compensation payments. However, the worker is entitled to receive superannuation payments for the hours worked in paid employment as per usual. 
+We recommend that you consult your industrial instruments and employee contract regarding whether superannuation is payable or not. Superannuation is not re-imbursed from Catholic Safety &amp; Injury Management while an injured worker is receiving weekly payments. 
+Superannuation is not included in the average weekly earnings calculation
+Voluntary salary sacrifice is included in the average weekly earnings</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Noto Serif Armenian Light"/>
+      </rPr>
+      <t>Total Earnings in Employment</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Noto Serif Armenian Light"/>
+      </rPr>
+      <t xml:space="preserve"> =  Amount earned by the injured worker in one week, calculated by multiplying hours of work by the applicable industrial rate.
+ (Type of work and hours of work should match the Work Capacity Certificate and Rehabilitation Plan) </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">6. Submit your claim on a regular basis (preferably every pay period but not longer than monthly) </t>
+  </si>
+  <si>
+    <t>5. Hours lost field will be completed by the CSaIM claims manager only.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="44" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="d/mm/yy;@"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -639,100 +658,99 @@
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Noto Serif Armenian Light"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="4"/>
       <name val="Work Sans"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Noto Serif Armenian Light"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF533E7C"/>
       <name val="Noto Serif Armenian Light"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-      <color theme="0" tint="-0.249977111117893"/>
+      <sz val="9"/>
+      <color theme="0"/>
       <name val="Noto Serif Armenian Light"/>
     </font>
     <font>
-      <b/>
       <sz val="9"/>
-      <color theme="0"/>
+      <color theme="1"/>
       <name val="Noto Serif Armenian Light"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="30">
+  <borders count="32">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right/>
@@ -791,50 +809,65 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
@@ -1061,290 +1094,332 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color rgb="FFA3A3A3"/>
       </right>
       <top style="medium">
         <color rgb="FFA3A3A3"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color rgb="FFA3A3A3"/>
       </right>
       <top/>
       <bottom style="medium">
         <color rgb="FFA3A3A3"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="84">
+  <cellXfs count="96">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="1" fontId="2" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="44" fontId="2" fillId="4" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="2" fillId="4" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="2" fillId="4" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="5" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="5" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="5" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="165" fontId="2" fillId="5" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="5" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="4" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="4" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="4" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="4" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="6" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="8" fontId="2" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="8" fontId="2" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="5" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="1" fontId="7" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="6" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...32 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
-      <color rgb="FFFF3300"/>
       <color rgb="FF533E7C"/>
       <color rgb="FF51AE30"/>
       <color rgb="FFFFCCCC"/>
       <color rgb="FFFFFF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="CSaIM Colour Palette">
@@ -1626,2050 +1701,2049 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5ABA6A90-78DA-4D8B-9144-3A2563392629}">
   <sheetPr>
     <tabColor rgb="FF7030A0"/>
   </sheetPr>
   <dimension ref="B2:K53"/>
   <sheetViews>
-    <sheetView topLeftCell="A46" workbookViewId="0">
-      <selection activeCell="K41" sqref="K41"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="15.5" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="5.54296875" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9.1796875" style="1"/>
+    <col min="1" max="1" width="5.5703125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="30.5703125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="20.42578125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="20.7109375" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:11" ht="28.5" x14ac:dyDescent="0.85">
-[...6 lines deleted...]
-      <c r="F2" s="40"/>
+    <row r="2" spans="2:11" ht="29.25" x14ac:dyDescent="0.6">
+      <c r="B2" s="42" t="s">
+        <v>53</v>
+      </c>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
       <c r="G2" s="23"/>
       <c r="H2" s="23"/>
       <c r="I2" s="24"/>
       <c r="J2" s="23"/>
       <c r="K2" s="23"/>
     </row>
-    <row r="4" spans="2:11" x14ac:dyDescent="0.4">
+    <row r="4" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B4" s="3" t="s">
-        <v>26</v>
-[...20 lines deleted...]
-      <c r="B8" s="46" t="s">
         <v>29</v>
       </c>
-      <c r="C8" s="46"/>
-[...11 lines deleted...]
-      <c r="B10" s="46" t="s">
+    </row>
+    <row r="5" spans="2:11" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="60" t="s">
         <v>30</v>
       </c>
-      <c r="C10" s="46"/>
-[...11 lines deleted...]
-      <c r="B12" s="37" t="s">
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="60"/>
+      <c r="F5" s="60"/>
+      <c r="G5" s="60"/>
+      <c r="H5" s="60"/>
+      <c r="I5" s="60"/>
+    </row>
+    <row r="7" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B7" s="46" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="13" spans="2:11" ht="33" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B13" s="46" t="s">
+    <row r="8" spans="2:11" ht="51" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B8" s="62" t="s">
         <v>32</v>
       </c>
-      <c r="C13" s="46"/>
-[...11 lines deleted...]
-      <c r="B15" s="37" t="s">
+      <c r="C8" s="62"/>
+      <c r="D8" s="62"/>
+      <c r="E8" s="62"/>
+      <c r="F8" s="62"/>
+      <c r="G8" s="62"/>
+      <c r="H8" s="62"/>
+      <c r="I8" s="62"/>
+    </row>
+    <row r="9" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B9" s="47"/>
+    </row>
+    <row r="10" spans="2:11" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="62" t="s">
         <v>33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B16" s="46" t="s">
+      <c r="C10" s="62"/>
+      <c r="D10" s="62"/>
+      <c r="E10" s="62"/>
+      <c r="F10" s="62"/>
+      <c r="G10" s="62"/>
+      <c r="H10" s="62"/>
+      <c r="I10" s="62"/>
+    </row>
+    <row r="11" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B11" s="47"/>
+    </row>
+    <row r="12" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B12" s="46" t="s">
         <v>34</v>
       </c>
-      <c r="C16" s="46"/>
-[...11 lines deleted...]
-      <c r="B18" s="47" t="s">
+    </row>
+    <row r="13" spans="2:11" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="62" t="s">
         <v>35</v>
       </c>
-      <c r="C18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="47" t="s">
+      <c r="C13" s="62"/>
+      <c r="D13" s="62"/>
+      <c r="E13" s="62"/>
+      <c r="F13" s="62"/>
+      <c r="G13" s="62"/>
+      <c r="H13" s="62"/>
+      <c r="I13" s="62"/>
+    </row>
+    <row r="14" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B14" s="47"/>
+    </row>
+    <row r="15" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B15" s="46" t="s">
         <v>36</v>
       </c>
-      <c r="E18" s="47" t="s">
+    </row>
+    <row r="16" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B16" s="62" t="s">
         <v>37</v>
       </c>
-      <c r="F18" s="42" t="s">
+      <c r="C16" s="62"/>
+      <c r="D16" s="62"/>
+      <c r="E16" s="62"/>
+      <c r="F16" s="62"/>
+      <c r="G16" s="62"/>
+      <c r="H16" s="62"/>
+      <c r="I16" s="62"/>
+    </row>
+    <row r="17" spans="2:9" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B17" s="47"/>
+    </row>
+    <row r="18" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B18" s="63" t="s">
         <v>38</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="F19" s="43" t="s">
+      <c r="C18" s="63" t="s">
+        <v>3</v>
+      </c>
+      <c r="D18" s="63" t="s">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B20" s="39" t="s">
+      <c r="E18" s="63" t="s">
         <v>40</v>
       </c>
-      <c r="C20" s="41">
+      <c r="F18" s="51" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="19" spans="2:9" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B19" s="64"/>
+      <c r="C19" s="64"/>
+      <c r="D19" s="64"/>
+      <c r="E19" s="64"/>
+      <c r="F19" s="52" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="20" spans="2:9" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B20" s="48" t="s">
+        <v>43</v>
+      </c>
+      <c r="C20" s="50">
         <v>1000</v>
       </c>
-      <c r="D20" s="41">
+      <c r="D20" s="50">
         <v>300</v>
       </c>
-      <c r="E20" s="41">
+      <c r="E20" s="50">
         <v>700</v>
       </c>
-      <c r="F20" s="41">
+      <c r="F20" s="50">
         <v>700</v>
       </c>
     </row>
-    <row r="21" spans="2:9" ht="16" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B21" s="39" t="s">
+    <row r="21" spans="2:9" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B21" s="48" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" s="50">
+        <v>800</v>
+      </c>
+      <c r="D21" s="50">
+        <v>240</v>
+      </c>
+      <c r="E21" s="50">
+        <v>560</v>
+      </c>
+      <c r="F21" s="50">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="22" spans="2:9" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B22" s="48" t="s">
+        <v>45</v>
+      </c>
+      <c r="C22" s="50">
+        <v>600</v>
+      </c>
+      <c r="D22" s="50">
+        <v>180</v>
+      </c>
+      <c r="E22" s="50">
+        <v>420</v>
+      </c>
+      <c r="F22" s="50">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="23" spans="2:9" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B23" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="C23" s="50">
+        <v>400</v>
+      </c>
+      <c r="D23" s="50">
+        <v>120</v>
+      </c>
+      <c r="E23" s="50">
+        <v>280</v>
+      </c>
+      <c r="F23" s="50">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="24" spans="2:9" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B24" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C24" s="50">
+        <v>200</v>
+      </c>
+      <c r="D24" s="50">
+        <v>60</v>
+      </c>
+      <c r="E24" s="50">
+        <v>140</v>
+      </c>
+      <c r="F24" s="50">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="25" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B25" s="47"/>
+    </row>
+    <row r="26" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B26" s="46" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="27" spans="2:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="62" t="s">
+        <v>49</v>
+      </c>
+      <c r="C27" s="62"/>
+      <c r="D27" s="62"/>
+      <c r="E27" s="62"/>
+      <c r="F27" s="62"/>
+      <c r="G27" s="62"/>
+      <c r="H27" s="62"/>
+      <c r="I27" s="62"/>
+    </row>
+    <row r="28" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B28" s="47"/>
+    </row>
+    <row r="29" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B29" s="46" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="30" spans="2:9" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B30" s="62" t="s">
+        <v>51</v>
+      </c>
+      <c r="C30" s="62"/>
+      <c r="D30" s="62"/>
+      <c r="E30" s="62"/>
+      <c r="F30" s="62"/>
+      <c r="G30" s="62"/>
+      <c r="H30" s="62"/>
+      <c r="I30" s="62"/>
+    </row>
+    <row r="31" spans="2:9" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B31" s="47"/>
+    </row>
+    <row r="32" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B32" s="63" t="s">
+        <v>38</v>
+      </c>
+      <c r="C32" s="63" t="s">
+        <v>3</v>
+      </c>
+      <c r="D32" s="63" t="s">
+        <v>39</v>
+      </c>
+      <c r="E32" s="63" t="s">
+        <v>40</v>
+      </c>
+      <c r="F32" s="63" t="s">
+        <v>52</v>
+      </c>
+      <c r="G32" s="51" t="s">
         <v>41</v>
       </c>
-      <c r="C21" s="41">
+    </row>
+    <row r="33" spans="2:9" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B33" s="64"/>
+      <c r="C33" s="64"/>
+      <c r="D33" s="64"/>
+      <c r="E33" s="64"/>
+      <c r="F33" s="64"/>
+      <c r="G33" s="52" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="34" spans="2:9" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B34" s="48" t="s">
+        <v>43</v>
+      </c>
+      <c r="C34" s="50">
+        <v>1000</v>
+      </c>
+      <c r="D34" s="50">
+        <v>300</v>
+      </c>
+      <c r="E34" s="50">
+        <v>700</v>
+      </c>
+      <c r="F34" s="50">
+        <v>560</v>
+      </c>
+      <c r="G34" s="50">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="35" spans="2:9" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B35" s="48" t="s">
+        <v>44</v>
+      </c>
+      <c r="C35" s="50">
         <v>800</v>
       </c>
-      <c r="D21" s="41">
+      <c r="D35" s="50">
         <v>240</v>
       </c>
-      <c r="E21" s="41">
+      <c r="E35" s="50">
         <v>560</v>
       </c>
-      <c r="F21" s="41">
-[...7 lines deleted...]
-      <c r="C22" s="41">
+      <c r="F35" s="50">
+        <v>448</v>
+      </c>
+      <c r="G35" s="50">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="36" spans="2:9" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B36" s="48" t="s">
+        <v>45</v>
+      </c>
+      <c r="C36" s="50">
         <v>600</v>
       </c>
-      <c r="D22" s="41">
+      <c r="D36" s="50">
         <v>180</v>
       </c>
-      <c r="E22" s="41">
+      <c r="E36" s="50">
         <v>420</v>
       </c>
-      <c r="F22" s="41">
-[...7 lines deleted...]
-      <c r="C23" s="41">
+      <c r="F36" s="50">
+        <v>336</v>
+      </c>
+      <c r="G36" s="50">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="37" spans="2:9" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B37" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="C37" s="50">
         <v>400</v>
       </c>
-      <c r="D23" s="41">
+      <c r="D37" s="50">
         <v>120</v>
       </c>
-      <c r="E23" s="41">
+      <c r="E37" s="50">
         <v>280</v>
       </c>
-      <c r="F23" s="41">
-[...7 lines deleted...]
-      <c r="C24" s="41">
+      <c r="F37" s="50">
+        <v>224</v>
+      </c>
+      <c r="G37" s="50">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="38" spans="2:9" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B38" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C38" s="50">
         <v>200</v>
       </c>
-      <c r="D24" s="41">
+      <c r="D38" s="50">
         <v>60</v>
       </c>
-      <c r="E24" s="41">
+      <c r="E38" s="50">
         <v>140</v>
       </c>
-      <c r="F24" s="41">
-[...169 lines deleted...]
-      <c r="F38" s="41">
+      <c r="F38" s="50">
         <v>112</v>
       </c>
-      <c r="G38" s="41">
+      <c r="G38" s="50">
         <v>112</v>
       </c>
     </row>
-    <row r="40" spans="2:9" x14ac:dyDescent="0.4">
+    <row r="40" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B40" s="3" t="s">
-        <v>59</v>
-[...3 lines deleted...]
-      <c r="B41" s="44" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="41" spans="2:9" ht="102" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B41" s="60" t="s">
+        <v>75</v>
+      </c>
+      <c r="C41" s="60"/>
+      <c r="D41" s="60"/>
+      <c r="E41" s="60"/>
+      <c r="F41" s="60"/>
+      <c r="G41" s="60"/>
+      <c r="H41" s="60"/>
+      <c r="I41" s="60"/>
+    </row>
+    <row r="43" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B43" s="3" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="44" spans="2:9" ht="68.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B44" s="60" t="s">
+        <v>70</v>
+      </c>
+      <c r="C44" s="60"/>
+      <c r="D44" s="60"/>
+      <c r="E44" s="60"/>
+      <c r="F44" s="60"/>
+      <c r="G44" s="60"/>
+      <c r="H44" s="60"/>
+      <c r="I44" s="60"/>
+    </row>
+    <row r="46" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B46" s="3" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="47" spans="2:9" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B47" s="60" t="s">
+        <v>66</v>
+      </c>
+      <c r="C47" s="60"/>
+      <c r="D47" s="60"/>
+      <c r="E47" s="60"/>
+      <c r="F47" s="60"/>
+      <c r="G47" s="60"/>
+      <c r="H47" s="60"/>
+      <c r="I47" s="60"/>
+    </row>
+    <row r="49" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B49" s="3" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="50" spans="2:9" ht="135.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B50" s="60" t="s">
         <v>76</v>
       </c>
-      <c r="C41" s="44"/>
-[...58 lines deleted...]
-    <row r="52" spans="2:9" x14ac:dyDescent="0.4">
+      <c r="C50" s="60"/>
+      <c r="D50" s="60"/>
+      <c r="E50" s="60"/>
+      <c r="F50" s="60"/>
+      <c r="G50" s="60"/>
+      <c r="H50" s="60"/>
+      <c r="I50" s="60"/>
+    </row>
+    <row r="52" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B52" s="3" t="s">
-        <v>58</v>
-[...12 lines deleted...]
-      <c r="I53" s="45"/>
+        <v>61</v>
+      </c>
+    </row>
+    <row r="53" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B53" s="61" t="s">
+        <v>69</v>
+      </c>
+      <c r="C53" s="61"/>
+      <c r="D53" s="61"/>
+      <c r="E53" s="61"/>
+      <c r="F53" s="61"/>
+      <c r="G53" s="61"/>
+      <c r="H53" s="61"/>
+      <c r="I53" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="21">
     <mergeCell ref="E32:E33"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="B18:B19"/>
     <mergeCell ref="C18:C19"/>
     <mergeCell ref="D18:D19"/>
     <mergeCell ref="E18:E19"/>
     <mergeCell ref="B32:B33"/>
     <mergeCell ref="C32:C33"/>
     <mergeCell ref="D32:D33"/>
     <mergeCell ref="B27:I27"/>
     <mergeCell ref="B30:I30"/>
     <mergeCell ref="B5:I5"/>
     <mergeCell ref="B8:I8"/>
     <mergeCell ref="B10:I10"/>
     <mergeCell ref="B13:I13"/>
     <mergeCell ref="B16:I16"/>
     <mergeCell ref="B41:I41"/>
     <mergeCell ref="B44:I44"/>
     <mergeCell ref="B47:I47"/>
     <mergeCell ref="B50:I50"/>
     <mergeCell ref="B53:I53"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:M45"/>
+  <dimension ref="B1:M46"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="O11" sqref="O11"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B26" sqref="B26:L26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="15.5" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="3.453125" style="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="16384" width="9.1796875" style="1"/>
+    <col min="1" max="1" width="3.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="12.28515625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="3.140625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="11.42578125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="17.42578125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="5.7109375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="12.42578125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="17.28515625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="6.5703125" style="2" customWidth="1"/>
+    <col min="10" max="10" width="26.7109375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="33.140625" style="1" customWidth="1"/>
+    <col min="12" max="12" width="18.5703125" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.4"/>
-[...2 lines deleted...]
-        <v>21</v>
+    <row r="1" spans="2:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="2:11" ht="29.25" x14ac:dyDescent="0.6">
+      <c r="B2" s="42" t="s">
+        <v>24</v>
       </c>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
       <c r="G2" s="23"/>
       <c r="H2" s="23"/>
       <c r="I2" s="24"/>
       <c r="J2" s="23"/>
       <c r="K2" s="23"/>
     </row>
-    <row r="3" spans="2:11" ht="8.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="2:11" ht="8.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B3" s="3"/>
     </row>
-    <row r="4" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
-[...6 lines deleted...]
-      <c r="F4" s="45" t="s">
+    <row r="4" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="67" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" s="67"/>
+      <c r="D4" s="69"/>
+      <c r="E4" s="69"/>
+      <c r="F4" s="61" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" s="61"/>
+      <c r="H4" s="69"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="69"/>
+      <c r="K4" s="69"/>
+    </row>
+    <row r="5" spans="2:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" s="67"/>
+      <c r="D5" s="68"/>
+      <c r="E5" s="68"/>
+      <c r="F5" s="61" t="s">
         <v>16</v>
       </c>
-      <c r="G4" s="45"/>
-[...34 lines deleted...]
-      <c r="J6" s="50" t="s">
+      <c r="G5" s="61"/>
+      <c r="H5" s="68"/>
+      <c r="I5" s="68"/>
+      <c r="J5" s="68"/>
+      <c r="K5" s="68"/>
+    </row>
+    <row r="6" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="67" t="s">
         <v>14</v>
       </c>
-      <c r="K6" s="68"/>
-[...1 lines deleted...]
-    <row r="7" spans="2:11" ht="8.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C6" s="67"/>
+      <c r="D6" s="68"/>
+      <c r="E6" s="68"/>
+      <c r="F6" s="61" t="s">
+        <v>15</v>
+      </c>
+      <c r="G6" s="61"/>
+      <c r="H6" s="68"/>
+      <c r="I6" s="68"/>
+      <c r="J6" s="68" t="s">
+        <v>17</v>
+      </c>
+      <c r="K6" s="87"/>
+    </row>
+    <row r="7" spans="2:11" ht="8.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F7" s="4"/>
       <c r="I7" s="1"/>
     </row>
-    <row r="8" spans="2:11" x14ac:dyDescent="0.4">
+    <row r="8" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B8" s="1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B9" s="60" t="s">
+        <v>28</v>
+      </c>
+      <c r="C9" s="60"/>
+      <c r="D9" s="60"/>
+      <c r="E9" s="60"/>
+      <c r="F9" s="60"/>
+      <c r="G9" s="60"/>
+      <c r="H9" s="60"/>
+      <c r="I9" s="60"/>
+      <c r="J9" s="60"/>
+      <c r="K9" s="60"/>
+    </row>
+    <row r="10" spans="2:11" ht="48" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="60" t="s">
+        <v>77</v>
+      </c>
+      <c r="C10" s="61"/>
+      <c r="D10" s="61"/>
+      <c r="E10" s="61"/>
+      <c r="F10" s="61"/>
+      <c r="G10" s="61"/>
+      <c r="H10" s="61"/>
+      <c r="I10" s="61"/>
+      <c r="J10" s="61"/>
+      <c r="K10" s="61"/>
+    </row>
+    <row r="11" spans="2:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="12" spans="2:11" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="60" t="s">
+        <v>68</v>
+      </c>
+      <c r="C12" s="60"/>
+      <c r="D12" s="60"/>
+      <c r="E12" s="60"/>
+      <c r="F12" s="60"/>
+      <c r="G12" s="60"/>
+      <c r="H12" s="60"/>
+      <c r="I12" s="60"/>
+      <c r="J12" s="60"/>
+      <c r="K12" s="60"/>
+    </row>
+    <row r="13" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B13" s="3" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="14" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B14" s="60" t="s">
+        <v>55</v>
+      </c>
+      <c r="C14" s="60"/>
+      <c r="D14" s="60"/>
+      <c r="E14" s="60"/>
+      <c r="F14" s="60"/>
+      <c r="G14" s="60"/>
+      <c r="H14" s="60"/>
+      <c r="I14" s="60"/>
+      <c r="J14" s="60"/>
+      <c r="K14" s="60"/>
+    </row>
+    <row r="15" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B15" s="60" t="s">
+        <v>56</v>
+      </c>
+      <c r="C15" s="60"/>
+      <c r="D15" s="60"/>
+      <c r="E15" s="60"/>
+      <c r="F15" s="60"/>
+      <c r="G15" s="60"/>
+      <c r="H15" s="60"/>
+      <c r="I15" s="60"/>
+      <c r="J15" s="60"/>
+      <c r="K15" s="60"/>
+    </row>
+    <row r="16" spans="2:11" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="60" t="s">
+        <v>57</v>
+      </c>
+      <c r="C16" s="60"/>
+      <c r="D16" s="60"/>
+      <c r="E16" s="60"/>
+      <c r="F16" s="60"/>
+      <c r="G16" s="60"/>
+      <c r="H16" s="60"/>
+      <c r="I16" s="60"/>
+      <c r="J16" s="60"/>
+      <c r="K16" s="60"/>
+    </row>
+    <row r="17" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B17" s="60" t="s">
+        <v>58</v>
+      </c>
+      <c r="C17" s="60"/>
+      <c r="D17" s="60"/>
+      <c r="E17" s="60"/>
+      <c r="F17" s="60"/>
+      <c r="G17" s="60"/>
+      <c r="H17" s="60"/>
+      <c r="I17" s="60"/>
+      <c r="J17" s="60"/>
+      <c r="K17" s="60"/>
+    </row>
+    <row r="18" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="C18" s="60" t="s">
+        <v>59</v>
+      </c>
+      <c r="D18" s="60"/>
+      <c r="E18" s="60"/>
+      <c r="F18" s="60"/>
+      <c r="G18" s="60"/>
+      <c r="H18" s="60"/>
+      <c r="I18" s="60"/>
+      <c r="J18" s="60"/>
+      <c r="K18" s="60"/>
+    </row>
+    <row r="19" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="C19" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D19" s="60"/>
+      <c r="E19" s="60"/>
+      <c r="F19" s="60"/>
+      <c r="G19" s="60"/>
+      <c r="H19" s="60"/>
+      <c r="I19" s="60"/>
+      <c r="J19" s="60"/>
+      <c r="K19" s="60"/>
+    </row>
+    <row r="20" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B20" s="60" t="s">
+        <v>64</v>
+      </c>
+      <c r="C20" s="60"/>
+      <c r="D20" s="60"/>
+      <c r="E20" s="60"/>
+      <c r="F20" s="60"/>
+      <c r="G20" s="60"/>
+      <c r="H20" s="60"/>
+      <c r="I20" s="60"/>
+      <c r="J20" s="60"/>
+      <c r="K20" s="60"/>
+    </row>
+    <row r="21" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B21" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B22" s="60" t="s">
+        <v>27</v>
+      </c>
+      <c r="C22" s="60"/>
+      <c r="D22" s="60"/>
+      <c r="E22" s="60"/>
+      <c r="F22" s="60"/>
+      <c r="G22" s="60"/>
+      <c r="H22" s="60"/>
+      <c r="I22" s="60"/>
+      <c r="J22" s="60"/>
+      <c r="K22" s="60"/>
+    </row>
+    <row r="23" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B23" s="60" t="s">
+        <v>22</v>
+      </c>
+      <c r="C23" s="60"/>
+      <c r="D23" s="60"/>
+      <c r="E23" s="60"/>
+      <c r="F23" s="60"/>
+      <c r="G23" s="60"/>
+      <c r="H23" s="60"/>
+      <c r="I23" s="60"/>
+      <c r="J23" s="60"/>
+      <c r="K23" s="60"/>
+    </row>
+    <row r="24" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B24" s="60" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="60"/>
+      <c r="D24" s="60"/>
+      <c r="E24" s="60"/>
+      <c r="F24" s="60"/>
+      <c r="G24" s="60"/>
+      <c r="H24" s="60"/>
+      <c r="I24" s="60"/>
+      <c r="J24" s="60"/>
+      <c r="K24" s="60"/>
+    </row>
+    <row r="25" spans="2:13" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B25" s="60" t="s">
+        <v>67</v>
+      </c>
+      <c r="C25" s="60"/>
+      <c r="D25" s="60"/>
+      <c r="E25" s="60"/>
+      <c r="F25" s="60"/>
+      <c r="G25" s="60"/>
+      <c r="H25" s="60"/>
+      <c r="I25" s="60"/>
+      <c r="J25" s="60"/>
+      <c r="K25" s="60"/>
+    </row>
+    <row r="26" spans="2:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B26" s="60" t="s">
+        <v>79</v>
+      </c>
+      <c r="C26" s="95"/>
+      <c r="D26" s="95"/>
+      <c r="E26" s="95"/>
+      <c r="F26" s="95"/>
+      <c r="G26" s="95"/>
+      <c r="H26" s="95"/>
+      <c r="I26" s="95"/>
+      <c r="J26" s="95"/>
+      <c r="K26" s="95"/>
+      <c r="L26" s="95"/>
+    </row>
+    <row r="27" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B27" s="60" t="s">
+        <v>78</v>
+      </c>
+      <c r="C27" s="60"/>
+      <c r="D27" s="60"/>
+      <c r="E27" s="60"/>
+      <c r="F27" s="60"/>
+      <c r="G27" s="60"/>
+      <c r="H27" s="60"/>
+      <c r="I27" s="60"/>
+      <c r="J27" s="60"/>
+      <c r="K27" s="60"/>
+    </row>
+    <row r="29" spans="2:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="30" spans="2:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B30" s="73" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B9" s="44" t="s">
+      <c r="C30" s="74"/>
+      <c r="D30" s="75"/>
+      <c r="E30" s="76" t="s">
+        <v>3</v>
+      </c>
+      <c r="F30" s="76"/>
+      <c r="G30" s="77" t="s">
+        <v>5</v>
+      </c>
+      <c r="H30" s="78"/>
+      <c r="I30" s="81" t="s">
+        <v>10</v>
+      </c>
+      <c r="J30" s="70" t="s">
+        <v>7</v>
+      </c>
+      <c r="K30" s="70" t="s">
+        <v>18</v>
+      </c>
+      <c r="L30" s="65" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="31" spans="2:13" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B31" s="43" t="s">
         <v>25</v>
       </c>
-      <c r="C9" s="44"/>
-[...278 lines deleted...]
-    <row r="32" spans="2:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="C31" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="D31" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="E31" s="71"/>
+      <c r="F31" s="71"/>
+      <c r="G31" s="79"/>
+      <c r="H31" s="80"/>
+      <c r="I31" s="82"/>
+      <c r="J31" s="71"/>
+      <c r="K31" s="72"/>
+      <c r="L31" s="66"/>
+    </row>
+    <row r="32" spans="2:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D32" s="7"/>
       <c r="E32" s="8"/>
       <c r="F32" s="9" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-      <c r="H32" s="67"/>
+        <v>4</v>
+      </c>
+      <c r="G32" s="85"/>
+      <c r="H32" s="86"/>
       <c r="I32" s="10"/>
       <c r="J32" s="25">
         <f>E32</f>
         <v>0</v>
       </c>
-      <c r="K32" s="27">
+      <c r="K32" s="30">
         <f>MAX(0,SUM(E32-G32))</f>
         <v>0</v>
       </c>
-      <c r="L32" s="77"/>
-[...2 lines deleted...]
-    <row r="33" spans="2:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="L32" s="58"/>
+      <c r="M32" s="54"/>
+    </row>
+    <row r="33" spans="2:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B33" s="11"/>
       <c r="C33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D33" s="13"/>
       <c r="E33" s="14"/>
       <c r="F33" s="12" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-      <c r="H33" s="65"/>
+        <v>4</v>
+      </c>
+      <c r="G33" s="83"/>
+      <c r="H33" s="84"/>
       <c r="I33" s="15"/>
       <c r="J33" s="25">
         <f>E33</f>
         <v>0</v>
       </c>
-      <c r="K33" s="27">
+      <c r="K33" s="30">
         <f t="shared" ref="K33:K41" si="0">MAX(0,SUM(E33-G33))</f>
         <v>0</v>
       </c>
-      <c r="L33" s="79"/>
-[...2 lines deleted...]
-    <row r="34" spans="2:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="L33" s="55"/>
+      <c r="M33" s="54"/>
+    </row>
+    <row r="34" spans="2:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B34" s="11"/>
       <c r="C34" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D34" s="13"/>
       <c r="E34" s="14"/>
       <c r="F34" s="12" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-      <c r="H34" s="65"/>
+        <v>4</v>
+      </c>
+      <c r="G34" s="83"/>
+      <c r="H34" s="84"/>
       <c r="I34" s="15"/>
       <c r="J34" s="25">
         <f>E34</f>
         <v>0</v>
       </c>
-      <c r="K34" s="27">
+      <c r="K34" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L34" s="79"/>
-[...2 lines deleted...]
-    <row r="35" spans="2:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="L34" s="55"/>
+      <c r="M34" s="54"/>
+    </row>
+    <row r="35" spans="2:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B35" s="11"/>
       <c r="C35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="13"/>
       <c r="E35" s="14"/>
       <c r="F35" s="12" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-      <c r="H35" s="65"/>
+        <v>4</v>
+      </c>
+      <c r="G35" s="83"/>
+      <c r="H35" s="84"/>
       <c r="I35" s="15"/>
       <c r="J35" s="25">
         <f t="shared" ref="J35:J37" si="1">E35</f>
         <v>0</v>
       </c>
-      <c r="K35" s="27">
+      <c r="K35" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L35" s="79"/>
-[...2 lines deleted...]
-    <row r="36" spans="2:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="L35" s="55"/>
+      <c r="M35" s="54"/>
+    </row>
+    <row r="36" spans="2:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B36" s="11"/>
       <c r="C36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="13"/>
       <c r="E36" s="14"/>
       <c r="F36" s="12" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-      <c r="H36" s="65"/>
+        <v>4</v>
+      </c>
+      <c r="G36" s="83"/>
+      <c r="H36" s="84"/>
       <c r="I36" s="15"/>
       <c r="J36" s="25">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K36" s="27">
+      <c r="K36" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L36" s="79"/>
-[...2 lines deleted...]
-    <row r="37" spans="2:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="L36" s="55"/>
+      <c r="M36" s="54"/>
+    </row>
+    <row r="37" spans="2:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B37" s="11"/>
       <c r="C37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="13"/>
       <c r="E37" s="14"/>
       <c r="F37" s="12" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-      <c r="H37" s="65"/>
+        <v>4</v>
+      </c>
+      <c r="G37" s="83"/>
+      <c r="H37" s="84"/>
       <c r="I37" s="15"/>
       <c r="J37" s="25">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K37" s="27">
+      <c r="K37" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L37" s="79"/>
-[...2 lines deleted...]
-    <row r="38" spans="2:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="L37" s="55"/>
+      <c r="M37" s="54"/>
+    </row>
+    <row r="38" spans="2:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B38" s="11"/>
       <c r="C38" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D38" s="13"/>
       <c r="E38" s="14"/>
       <c r="F38" s="12" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-      <c r="H38" s="65"/>
+        <v>4</v>
+      </c>
+      <c r="G38" s="83"/>
+      <c r="H38" s="84"/>
       <c r="I38" s="15"/>
       <c r="J38" s="25">
         <f>E38</f>
         <v>0</v>
       </c>
-      <c r="K38" s="27">
+      <c r="K38" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L38" s="79"/>
-[...2 lines deleted...]
-    <row r="39" spans="2:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="L38" s="55"/>
+      <c r="M38" s="54"/>
+    </row>
+    <row r="39" spans="2:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B39" s="11"/>
       <c r="C39" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D39" s="13"/>
       <c r="E39" s="14"/>
       <c r="F39" s="12" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-      <c r="H39" s="65"/>
+        <v>4</v>
+      </c>
+      <c r="G39" s="83"/>
+      <c r="H39" s="84"/>
       <c r="I39" s="15"/>
       <c r="J39" s="25">
         <f t="shared" ref="J39" si="2">E39</f>
         <v>0</v>
       </c>
-      <c r="K39" s="27">
+      <c r="K39" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L39" s="79"/>
-[...2 lines deleted...]
-    <row r="40" spans="2:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="L39" s="55"/>
+      <c r="M39" s="54"/>
+    </row>
+    <row r="40" spans="2:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B40" s="11"/>
       <c r="C40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="13"/>
       <c r="E40" s="14"/>
       <c r="F40" s="12" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-      <c r="H40" s="65"/>
+        <v>4</v>
+      </c>
+      <c r="G40" s="83"/>
+      <c r="H40" s="84"/>
       <c r="I40" s="15"/>
       <c r="J40" s="25">
         <f>E40</f>
         <v>0</v>
       </c>
-      <c r="K40" s="27">
+      <c r="K40" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L40" s="79"/>
-[...2 lines deleted...]
-    <row r="41" spans="2:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="L40" s="55"/>
+      <c r="M40" s="54"/>
+    </row>
+    <row r="41" spans="2:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B41" s="16"/>
       <c r="C41" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D41" s="18"/>
       <c r="E41" s="19"/>
       <c r="F41" s="17" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-      <c r="H41" s="70"/>
+        <v>4</v>
+      </c>
+      <c r="G41" s="89"/>
+      <c r="H41" s="90"/>
       <c r="I41" s="20"/>
       <c r="J41" s="26">
         <f>E41</f>
         <v>0</v>
       </c>
-      <c r="K41" s="27">
+      <c r="K41" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L41" s="81"/>
-[...2 lines deleted...]
-    <row r="42" spans="2:13" ht="9.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="L41" s="57"/>
+      <c r="M41" s="54"/>
+    </row>
+    <row r="42" spans="2:13" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B42" s="21"/>
       <c r="D42" s="21"/>
       <c r="J42" s="22"/>
       <c r="K42" s="22"/>
-    </row>
-[...4 lines deleted...]
-    <row r="44" spans="2:13" x14ac:dyDescent="0.4">
+      <c r="L42" s="54"/>
+      <c r="M42" s="54"/>
+    </row>
+    <row r="43" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B43" s="88" t="s">
+        <v>8</v>
+      </c>
+      <c r="C43" s="88"/>
+      <c r="D43" s="88"/>
+      <c r="E43" s="14">
+        <f>SUM(E32:E42)</f>
+        <v>0</v>
+      </c>
+      <c r="F43" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="G43" s="83">
+        <f>SUM(G32:G42)</f>
+        <v>0</v>
+      </c>
+      <c r="H43" s="84"/>
+      <c r="I43" s="15">
+        <f>SUM(I32:I42)</f>
+        <v>0</v>
+      </c>
+      <c r="J43" s="25">
+        <f>SUM(J32:J42)</f>
+        <v>0</v>
+      </c>
+      <c r="K43" s="30">
+        <f>SUM(K32:K42)</f>
+        <v>0</v>
+      </c>
+      <c r="L43" s="59">
+        <f>SUM(L32:L41)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="2:13" ht="9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B44" s="21"/>
       <c r="D44" s="21"/>
     </row>
-    <row r="45" spans="2:13" x14ac:dyDescent="0.4">
+    <row r="45" spans="2:13" x14ac:dyDescent="0.3">
       <c r="B45" s="21"/>
       <c r="D45" s="21"/>
+    </row>
+    <row r="46" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B46" s="21"/>
+      <c r="D46" s="21"/>
     </row>
   </sheetData>
   <protectedRanges>
     <protectedRange sqref="D4:E6 H4:K6 B32:I40" name="Range1"/>
   </protectedRanges>
-  <mergeCells count="57">
-[...11 lines deleted...]
-    <mergeCell ref="L35:M35"/>
+  <mergeCells count="49">
+    <mergeCell ref="B43:D43"/>
+    <mergeCell ref="G43:H43"/>
     <mergeCell ref="G36:H36"/>
     <mergeCell ref="G37:H37"/>
     <mergeCell ref="G38:H38"/>
     <mergeCell ref="G39:H39"/>
     <mergeCell ref="G40:H40"/>
     <mergeCell ref="G41:H41"/>
     <mergeCell ref="G35:H35"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="G32:H32"/>
     <mergeCell ref="G33:H33"/>
     <mergeCell ref="G34:H34"/>
     <mergeCell ref="B9:K9"/>
     <mergeCell ref="B10:K10"/>
     <mergeCell ref="B12:K12"/>
     <mergeCell ref="B14:K14"/>
     <mergeCell ref="B15:K15"/>
     <mergeCell ref="B16:K16"/>
     <mergeCell ref="B17:K17"/>
     <mergeCell ref="J6:K6"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:K4"/>
     <mergeCell ref="J30:J31"/>
     <mergeCell ref="K30:K31"/>
     <mergeCell ref="B25:K25"/>
     <mergeCell ref="C18:K18"/>
     <mergeCell ref="C19:K19"/>
     <mergeCell ref="B20:K20"/>
     <mergeCell ref="B23:K23"/>
     <mergeCell ref="B22:K22"/>
     <mergeCell ref="B24:K24"/>
-    <mergeCell ref="B27:K27"/>
     <mergeCell ref="B30:D30"/>
     <mergeCell ref="E30:E31"/>
-    <mergeCell ref="F30:F31"/>
-[...1 lines deleted...]
-    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="L30:L31"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:K5"/>
-    <mergeCell ref="B4:C4"/>
-[...2 lines deleted...]
-    <mergeCell ref="H4:K4"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:H31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="B27:K27"/>
+    <mergeCell ref="B26:L26"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.19685039370078741" top="0.27559055118110237" bottom="0.31496062992125984" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor theme="3" tint="0.59999389629810485"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:M43"/>
+  <dimension ref="B1:L44"/>
   <sheetViews>
-    <sheetView topLeftCell="A3" workbookViewId="0">
-      <selection activeCell="G48" sqref="G48"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="15.5" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="4.26953125" style="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="9.1796875" style="1"/>
+    <col min="1" max="1" width="3.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="12.28515625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="3.140625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="11.42578125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="17.7109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="5.85546875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="17.28515625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="7.140625" style="2" customWidth="1"/>
+    <col min="10" max="10" width="26.7109375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="27.28515625" style="1" customWidth="1"/>
+    <col min="12" max="12" width="18.7109375" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.4"/>
-[...2 lines deleted...]
-        <v>20</v>
+    <row r="1" spans="2:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="2:11" ht="29.25" x14ac:dyDescent="0.6">
+      <c r="B2" s="42" t="s">
+        <v>23</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
     </row>
-    <row r="3" spans="2:11" ht="9.75" customHeight="1" x14ac:dyDescent="0.4"/>
-[...1 lines deleted...]
-      <c r="B4" s="49" t="s">
+    <row r="3" spans="2:11" ht="9.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="4" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="67" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" s="67"/>
+      <c r="D4" s="92"/>
+      <c r="E4" s="92"/>
+      <c r="F4" s="61" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" s="61"/>
+      <c r="H4" s="31"/>
+      <c r="I4" s="92"/>
+      <c r="J4" s="92"/>
+      <c r="K4" s="92"/>
+    </row>
+    <row r="5" spans="2:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" s="67"/>
+      <c r="D5" s="91"/>
+      <c r="E5" s="91"/>
+      <c r="F5" s="61" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="61"/>
+      <c r="H5" s="32"/>
+      <c r="I5" s="91"/>
+      <c r="J5" s="91"/>
+      <c r="K5" s="91"/>
+    </row>
+    <row r="6" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="67" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="67"/>
+      <c r="D6" s="91"/>
+      <c r="E6" s="91"/>
+      <c r="F6" s="61" t="s">
+        <v>15</v>
+      </c>
+      <c r="G6" s="61"/>
+      <c r="H6" s="32"/>
+      <c r="I6" s="91"/>
+      <c r="J6" s="91"/>
+      <c r="K6" s="32" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="2:11" ht="9.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="8" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B8" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="C4" s="49"/>
-[...12 lines deleted...]
-      <c r="B5" s="49" t="s">
+    </row>
+    <row r="9" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B9" s="60" t="s">
+        <v>28</v>
+      </c>
+      <c r="C9" s="60"/>
+      <c r="D9" s="60"/>
+      <c r="E9" s="60"/>
+      <c r="F9" s="60"/>
+      <c r="G9" s="60"/>
+      <c r="H9" s="60"/>
+      <c r="I9" s="60"/>
+      <c r="J9" s="60"/>
+      <c r="K9" s="60"/>
+    </row>
+    <row r="10" spans="2:11" ht="50.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="60" t="s">
+        <v>72</v>
+      </c>
+      <c r="C10" s="60"/>
+      <c r="D10" s="60"/>
+      <c r="E10" s="60"/>
+      <c r="F10" s="60"/>
+      <c r="G10" s="60"/>
+      <c r="H10" s="60"/>
+      <c r="I10" s="60"/>
+      <c r="J10" s="60"/>
+      <c r="K10" s="60"/>
+    </row>
+    <row r="12" spans="2:11" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="60" t="s">
+        <v>68</v>
+      </c>
+      <c r="C12" s="60"/>
+      <c r="D12" s="60"/>
+      <c r="E12" s="60"/>
+      <c r="F12" s="60"/>
+      <c r="G12" s="60"/>
+      <c r="H12" s="60"/>
+      <c r="I12" s="60"/>
+      <c r="J12" s="60"/>
+      <c r="K12" s="60"/>
+    </row>
+    <row r="13" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B13" s="3" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="14" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B14" s="60" t="s">
+        <v>55</v>
+      </c>
+      <c r="C14" s="60"/>
+      <c r="D14" s="60"/>
+      <c r="E14" s="60"/>
+      <c r="F14" s="60"/>
+      <c r="G14" s="60"/>
+      <c r="H14" s="60"/>
+      <c r="I14" s="60"/>
+      <c r="J14" s="60"/>
+      <c r="K14" s="60"/>
+    </row>
+    <row r="15" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B15" s="60" t="s">
+        <v>56</v>
+      </c>
+      <c r="C15" s="60"/>
+      <c r="D15" s="60"/>
+      <c r="E15" s="60"/>
+      <c r="F15" s="60"/>
+      <c r="G15" s="60"/>
+      <c r="H15" s="60"/>
+      <c r="I15" s="60"/>
+      <c r="J15" s="60"/>
+      <c r="K15" s="60"/>
+    </row>
+    <row r="16" spans="2:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="60" t="s">
+        <v>57</v>
+      </c>
+      <c r="C16" s="60"/>
+      <c r="D16" s="60"/>
+      <c r="E16" s="60"/>
+      <c r="F16" s="60"/>
+      <c r="G16" s="60"/>
+      <c r="H16" s="60"/>
+      <c r="I16" s="60"/>
+      <c r="J16" s="60"/>
+      <c r="K16" s="60"/>
+    </row>
+    <row r="17" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B17" s="60" t="s">
+        <v>58</v>
+      </c>
+      <c r="C17" s="60"/>
+      <c r="D17" s="60"/>
+      <c r="E17" s="60"/>
+      <c r="F17" s="60"/>
+      <c r="G17" s="60"/>
+      <c r="H17" s="60"/>
+      <c r="I17" s="60"/>
+      <c r="J17" s="60"/>
+      <c r="K17" s="60"/>
+    </row>
+    <row r="18" spans="2:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C18" s="60" t="s">
+        <v>59</v>
+      </c>
+      <c r="D18" s="60"/>
+      <c r="E18" s="60"/>
+      <c r="F18" s="60"/>
+      <c r="G18" s="60"/>
+      <c r="H18" s="60"/>
+      <c r="I18" s="60"/>
+      <c r="J18" s="60"/>
+      <c r="K18" s="60"/>
+    </row>
+    <row r="19" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="C19" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D19" s="60"/>
+      <c r="E19" s="60"/>
+      <c r="F19" s="60"/>
+      <c r="G19" s="60"/>
+      <c r="H19" s="60"/>
+      <c r="I19" s="60"/>
+      <c r="J19" s="60"/>
+      <c r="K19" s="60"/>
+    </row>
+    <row r="20" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B20" s="60" t="s">
+        <v>64</v>
+      </c>
+      <c r="C20" s="60"/>
+      <c r="D20" s="60"/>
+      <c r="E20" s="60"/>
+      <c r="F20" s="60"/>
+      <c r="G20" s="60"/>
+      <c r="H20" s="60"/>
+      <c r="I20" s="60"/>
+      <c r="J20" s="60"/>
+      <c r="K20" s="60"/>
+    </row>
+    <row r="21" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B21" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="60" t="s">
+        <v>27</v>
+      </c>
+      <c r="C22" s="60"/>
+      <c r="D22" s="60"/>
+      <c r="E22" s="60"/>
+      <c r="F22" s="60"/>
+      <c r="G22" s="60"/>
+      <c r="H22" s="60"/>
+      <c r="I22" s="60"/>
+      <c r="J22" s="60"/>
+      <c r="K22" s="60"/>
+    </row>
+    <row r="23" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B23" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="C23" s="60"/>
+      <c r="D23" s="60"/>
+      <c r="E23" s="60"/>
+      <c r="F23" s="60"/>
+      <c r="G23" s="60"/>
+      <c r="H23" s="60"/>
+      <c r="I23" s="60"/>
+      <c r="J23" s="60"/>
+      <c r="K23" s="60"/>
+    </row>
+    <row r="24" spans="2:12" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B24" s="60" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="60"/>
+      <c r="D24" s="60"/>
+      <c r="E24" s="60"/>
+      <c r="F24" s="60"/>
+      <c r="G24" s="60"/>
+      <c r="H24" s="60"/>
+      <c r="I24" s="60"/>
+      <c r="J24" s="60"/>
+      <c r="K24" s="60"/>
+    </row>
+    <row r="25" spans="2:12" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B25" s="60" t="s">
+        <v>73</v>
+      </c>
+      <c r="C25" s="60"/>
+      <c r="D25" s="60"/>
+      <c r="E25" s="60"/>
+      <c r="F25" s="60"/>
+      <c r="G25" s="60"/>
+      <c r="H25" s="60"/>
+      <c r="I25" s="60"/>
+      <c r="J25" s="60"/>
+      <c r="K25" s="60"/>
+    </row>
+    <row r="26" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B26" s="60" t="s">
+        <v>79</v>
+      </c>
+      <c r="C26" s="60"/>
+      <c r="D26" s="60"/>
+      <c r="E26" s="60"/>
+      <c r="F26" s="60"/>
+      <c r="G26" s="60"/>
+      <c r="H26" s="60"/>
+      <c r="I26" s="60"/>
+      <c r="J26" s="60"/>
+      <c r="K26" s="60"/>
+      <c r="L26" s="53"/>
+    </row>
+    <row r="27" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="60" t="s">
+        <v>78</v>
+      </c>
+      <c r="C27" s="60"/>
+      <c r="D27" s="60"/>
+      <c r="E27" s="60"/>
+      <c r="F27" s="60"/>
+      <c r="G27" s="60"/>
+      <c r="H27" s="60"/>
+      <c r="I27" s="60"/>
+      <c r="J27" s="60"/>
+      <c r="K27" s="60"/>
+    </row>
+    <row r="28" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="29" spans="2:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="30" spans="2:12" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B30" s="73" t="s">
+        <v>6</v>
+      </c>
+      <c r="C30" s="93"/>
+      <c r="D30" s="94"/>
+      <c r="E30" s="76" t="s">
+        <v>3</v>
+      </c>
+      <c r="F30" s="76"/>
+      <c r="G30" s="77" t="s">
+        <v>5</v>
+      </c>
+      <c r="H30" s="78"/>
+      <c r="I30" s="81" t="s">
         <v>10</v>
       </c>
-      <c r="C5" s="49"/>
-[...198 lines deleted...]
-      <c r="B23" s="44" t="s">
+      <c r="J30" s="70" t="s">
+        <v>7</v>
+      </c>
+      <c r="K30" s="70" t="s">
         <v>18</v>
       </c>
-      <c r="C23" s="44"/>
-[...38 lines deleted...]
-      <c r="B26" s="44" t="s">
+      <c r="L30" s="65" t="s">
         <v>74</v>
       </c>
-      <c r="C26" s="73"/>
-[...26 lines deleted...]
-      <c r="B29" s="54" t="s">
+    </row>
+    <row r="31" spans="2:12" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B31" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="C31" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="D31" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="E31" s="71"/>
+      <c r="F31" s="71"/>
+      <c r="G31" s="79"/>
+      <c r="H31" s="80"/>
+      <c r="I31" s="82"/>
+      <c r="J31" s="71"/>
+      <c r="K31" s="71"/>
+      <c r="L31" s="66"/>
+    </row>
+    <row r="32" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B32" s="5"/>
+      <c r="C32" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D32" s="7"/>
+      <c r="E32" s="8"/>
+      <c r="F32" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C29" s="55"/>
-[...81 lines deleted...]
-        <f>E32</f>
+      <c r="G32" s="85"/>
+      <c r="H32" s="86"/>
+      <c r="I32" s="33"/>
+      <c r="J32" s="34">
+        <f t="shared" ref="J32:J41" si="0">(G32+K32)</f>
         <v>0</v>
       </c>
       <c r="K32" s="27">
-        <f t="shared" ref="K32:K40" si="0">MAX(0,SUM(E32-G32))</f>
-[...5 lines deleted...]
-    <row r="33" spans="2:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+        <f t="shared" ref="K32:K41" si="1">SUM(E32-G32)*0.8</f>
+        <v>0</v>
+      </c>
+      <c r="L32" s="58"/>
+    </row>
+    <row r="33" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B33" s="11"/>
       <c r="C33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D33" s="13"/>
       <c r="E33" s="14"/>
       <c r="F33" s="12" t="s">
-        <v>2</v>
-[...8 lines deleted...]
-      <c r="K33" s="27">
+        <v>4</v>
+      </c>
+      <c r="G33" s="83"/>
+      <c r="H33" s="84"/>
+      <c r="I33" s="35"/>
+      <c r="J33" s="34">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L33" s="79"/>
-[...2 lines deleted...]
-    <row r="34" spans="2:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="K33" s="28">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L33" s="55"/>
+    </row>
+    <row r="34" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B34" s="11"/>
       <c r="C34" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D34" s="13"/>
       <c r="E34" s="14"/>
       <c r="F34" s="12" t="s">
-        <v>2</v>
-[...8 lines deleted...]
-      <c r="K34" s="27">
+        <v>4</v>
+      </c>
+      <c r="G34" s="83"/>
+      <c r="H34" s="84"/>
+      <c r="I34" s="35"/>
+      <c r="J34" s="34">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L34" s="79"/>
-[...2 lines deleted...]
-    <row r="35" spans="2:13" ht="16" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="K34" s="28">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L34" s="55"/>
+    </row>
+    <row r="35" spans="2:12" x14ac:dyDescent="0.3">
       <c r="B35" s="11"/>
       <c r="C35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="13"/>
       <c r="E35" s="14"/>
       <c r="F35" s="12" t="s">
-        <v>2</v>
-[...4 lines deleted...]
-      <c r="J35" s="25">
+        <v>4</v>
+      </c>
+      <c r="G35" s="83"/>
+      <c r="H35" s="84"/>
+      <c r="I35" s="35"/>
+      <c r="J35" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K35" s="28">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K35" s="27">
-[...6 lines deleted...]
-    <row r="36" spans="2:13" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="L35" s="55"/>
+    </row>
+    <row r="36" spans="2:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B36" s="11"/>
       <c r="C36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="13"/>
       <c r="E36" s="14"/>
       <c r="F36" s="12" t="s">
-        <v>2</v>
-[...4 lines deleted...]
-      <c r="J36" s="25">
+        <v>4</v>
+      </c>
+      <c r="G36" s="83"/>
+      <c r="H36" s="84"/>
+      <c r="I36" s="35"/>
+      <c r="J36" s="34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K36" s="28">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K36" s="27">
-[...6 lines deleted...]
-    <row r="37" spans="2:13" ht="16" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="L36" s="55"/>
+    </row>
+    <row r="37" spans="2:12" x14ac:dyDescent="0.3">
       <c r="B37" s="11"/>
       <c r="C37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="13"/>
       <c r="E37" s="14"/>
       <c r="F37" s="12" t="s">
-        <v>2</v>
-[...8 lines deleted...]
-      <c r="K37" s="27">
+        <v>4</v>
+      </c>
+      <c r="G37" s="83"/>
+      <c r="H37" s="84"/>
+      <c r="I37" s="35"/>
+      <c r="J37" s="34">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L37" s="79"/>
-[...2 lines deleted...]
-    <row r="38" spans="2:13" ht="16" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="K37" s="28">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L37" s="55"/>
+    </row>
+    <row r="38" spans="2:12" x14ac:dyDescent="0.3">
       <c r="B38" s="11"/>
       <c r="C38" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D38" s="13"/>
       <c r="E38" s="14"/>
       <c r="F38" s="12" t="s">
-        <v>2</v>
-[...8 lines deleted...]
-      <c r="K38" s="27">
+        <v>4</v>
+      </c>
+      <c r="G38" s="83"/>
+      <c r="H38" s="84"/>
+      <c r="I38" s="35"/>
+      <c r="J38" s="34">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L38" s="79"/>
-[...2 lines deleted...]
-    <row r="39" spans="2:13" ht="16" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="K38" s="28">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L38" s="55"/>
+    </row>
+    <row r="39" spans="2:12" x14ac:dyDescent="0.3">
       <c r="B39" s="11"/>
       <c r="C39" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D39" s="13"/>
       <c r="E39" s="14"/>
       <c r="F39" s="12" t="s">
-        <v>2</v>
-[...8 lines deleted...]
-      <c r="K39" s="27">
+        <v>4</v>
+      </c>
+      <c r="G39" s="83"/>
+      <c r="H39" s="84"/>
+      <c r="I39" s="35"/>
+      <c r="J39" s="34">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L39" s="79"/>
-[...19 lines deleted...]
-      <c r="K40" s="27">
+      <c r="K39" s="28">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L39" s="55"/>
+    </row>
+    <row r="40" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B40" s="11"/>
+      <c r="C40" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="13"/>
+      <c r="E40" s="14"/>
+      <c r="F40" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="G40" s="83"/>
+      <c r="H40" s="84"/>
+      <c r="I40" s="35"/>
+      <c r="J40" s="34">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L40" s="81"/>
-[...2 lines deleted...]
-    <row r="41" spans="2:13" ht="16" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="K40" s="28">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L40" s="55"/>
+    </row>
+    <row r="41" spans="2:12" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B41" s="16"/>
       <c r="C41" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D41" s="18"/>
       <c r="E41" s="19"/>
       <c r="F41" s="17" t="s">
-        <v>2</v>
-[...15 lines deleted...]
-    <row r="42" spans="2:13" x14ac:dyDescent="0.4">
+        <v>4</v>
+      </c>
+      <c r="G41" s="89"/>
+      <c r="H41" s="90"/>
+      <c r="I41" s="36"/>
+      <c r="J41" s="37">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K41" s="29">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L41" s="57"/>
+    </row>
+    <row r="42" spans="2:12" x14ac:dyDescent="0.3">
       <c r="B42" s="21"/>
       <c r="D42" s="21"/>
       <c r="J42" s="22"/>
       <c r="K42" s="22"/>
-    </row>
-[...2 lines deleted...]
-      <c r="D43" s="21"/>
+      <c r="L42" s="54"/>
+    </row>
+    <row r="43" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B43" s="88" t="s">
+        <v>8</v>
+      </c>
+      <c r="C43" s="88"/>
+      <c r="D43" s="88"/>
+      <c r="E43" s="14">
+        <f>SUM(E32:E42)</f>
+        <v>0</v>
+      </c>
+      <c r="F43" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="G43" s="83">
+        <f>SUM(G32:G42)</f>
+        <v>0</v>
+      </c>
+      <c r="H43" s="84"/>
+      <c r="I43" s="15">
+        <f>SUM(I32:I42)</f>
+        <v>0</v>
+      </c>
+      <c r="J43" s="38">
+        <f>SUM(J32:J42)</f>
+        <v>0</v>
+      </c>
+      <c r="K43" s="30">
+        <f>SUM(K32:K42)</f>
+        <v>0</v>
+      </c>
+      <c r="L43" s="59">
+        <f>SUM(L32:L41)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B44" s="21"/>
+      <c r="D44" s="21"/>
     </row>
   </sheetData>
   <protectedRanges>
-    <protectedRange sqref="D4:E6 H4:K6 B41:I41" name="Range1"/>
-    <protectedRange sqref="B31:I39" name="Range1_1"/>
+    <protectedRange sqref="D4:E6 H4:K6 B32:I41" name="Range1"/>
   </protectedRanges>
-  <mergeCells count="58">
-[...18 lines deleted...]
-    <mergeCell ref="B23:K23"/>
+  <mergeCells count="48">
+    <mergeCell ref="B27:K27"/>
     <mergeCell ref="B24:K24"/>
-    <mergeCell ref="B27:K27"/>
+    <mergeCell ref="B26:K26"/>
     <mergeCell ref="B16:K16"/>
     <mergeCell ref="B17:K17"/>
     <mergeCell ref="C18:K18"/>
     <mergeCell ref="C19:K19"/>
     <mergeCell ref="B20:K20"/>
-    <mergeCell ref="B26:L26"/>
+    <mergeCell ref="B15:K15"/>
+    <mergeCell ref="B43:D43"/>
+    <mergeCell ref="G43:H43"/>
+    <mergeCell ref="K30:K31"/>
     <mergeCell ref="G32:H32"/>
     <mergeCell ref="G33:H33"/>
     <mergeCell ref="G34:H34"/>
     <mergeCell ref="G35:H35"/>
     <mergeCell ref="G36:H36"/>
     <mergeCell ref="G37:H37"/>
     <mergeCell ref="G38:H38"/>
     <mergeCell ref="G39:H39"/>
     <mergeCell ref="G40:H40"/>
     <mergeCell ref="G41:H41"/>
-    <mergeCell ref="B29:D29"/>
-[...1 lines deleted...]
-    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="B22:K22"/>
+    <mergeCell ref="B23:K23"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="I4:K4"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="I6:J6"/>
+    <mergeCell ref="L30:L31"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="I5:K5"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:H31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="J30:J31"/>
     <mergeCell ref="B25:K25"/>
     <mergeCell ref="B9:K9"/>
     <mergeCell ref="B10:K10"/>
     <mergeCell ref="B12:K12"/>
     <mergeCell ref="B14:K14"/>
-    <mergeCell ref="B15:K15"/>
-[...7 lines deleted...]
-    <mergeCell ref="I4:K4"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.19685039370078741" top="0.27559055118110237" bottom="0.31496062992125984" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...16 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009E6B079806BB0545976315A0B36F6394" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3fa27abd44e69b41996af6cde6305952">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ba23f3a3-d811-4927-96ec-1de3f6a714f2" xmlns:ns3="e9cdfcca-0ae3-4634-98e2-0a93dae710e7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="024b2dec06d13ef8bb01bf1ac254e831" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="ba23f3a3-d811-4927-96ec-1de3f6a714f2"/>
     <xsd:import namespace="e9cdfcca-0ae3-4634-98e2-0a93dae710e7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
@@ -3902,153 +3976,171 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e9cdfcca-0ae3-4634-98e2-0a93dae710e7">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="ba23f3a3-d811-4927-96ec-1de3f6a714f2" xsi:nil="true"/>
+    <_dlc_DocId xmlns="ba23f3a3-d811-4927-96ec-1de3f6a714f2">2M4NFJ5DD6N2-1727396023-986594</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="ba23f3a3-d811-4927-96ec-1de3f6a714f2">
+      <Url>https://lawsonrisk.sharepoint.com/sites/LawsonFiles/_layouts/15/DocIdRedir.aspx?ID=2M4NFJ5DD6N2-1727396023-986594</Url>
+      <Description>2M4NFJ5DD6N2-1727396023-986594</Description>
+    </_dlc_DocIdUrl>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D465205-018D-47B6-B109-8B538FECC6F8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="ba23f3a3-d811-4927-96ec-1de3f6a714f2"/>
     <ds:schemaRef ds:uri="e9cdfcca-0ae3-4634-98e2-0a93dae710e7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98654320-727A-453A-8401-DDEDD8094411}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FAB6244-4404-4433-9C4F-66A264651D2D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{814CF8B4-1865-49F2-84B0-DDB20EFD27F6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e9cdfcca-0ae3-4634-98e2-0a93dae710e7"/>
+    <ds:schemaRef ds:uri="ba23f3a3-d811-4927-96ec-1de3f6a714f2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>