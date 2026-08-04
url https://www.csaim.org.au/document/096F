--- v2 (2026-06-20)
+++ v3 (2026-08-04)
@@ -6,122 +6,122 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\Teams\CSaIM\SharedFiles\7. Policy_Procedures\Forms\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1AF5AAA9-897B-4DA2-80F4-B3A0D973FD61}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{71E6E0F8-3892-449E-9A19-DC800802DC1F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Frequently Asked Questions " sheetId="7" r:id="rId1"/>
     <sheet name="Entitlement 100%" sheetId="4" r:id="rId2"/>
     <sheet name=" Entitlement 80%" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Entitlement 100%'!$B$1:$L$44</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="L43" i="6" l="1"/>
+  <c r="K41" i="6" l="1"/>
+  <c r="K34" i="6"/>
+  <c r="K35" i="6"/>
+  <c r="K36" i="6"/>
+  <c r="K37" i="6"/>
+  <c r="K38" i="6"/>
+  <c r="K39" i="6"/>
+  <c r="K40" i="6"/>
+  <c r="K33" i="6"/>
+  <c r="K32" i="6"/>
+  <c r="L43" i="6"/>
   <c r="L43" i="4"/>
   <c r="K33" i="4" l="1"/>
   <c r="K34" i="4"/>
   <c r="K35" i="4"/>
   <c r="K36" i="4"/>
   <c r="K37" i="4"/>
   <c r="K38" i="4"/>
   <c r="K39" i="4"/>
   <c r="K40" i="4"/>
   <c r="K41" i="4"/>
   <c r="K32" i="4"/>
   <c r="J32" i="4"/>
   <c r="I43" i="6"/>
   <c r="G43" i="6"/>
   <c r="E43" i="6"/>
-  <c r="K41" i="6"/>
-[...18 lines deleted...]
-  <c r="J32" i="6" s="1"/>
+  <c r="J41" i="6"/>
+  <c r="J40" i="6"/>
+  <c r="J39" i="6"/>
+  <c r="J38" i="6"/>
+  <c r="J37" i="6"/>
+  <c r="J36" i="6"/>
+  <c r="J35" i="6"/>
+  <c r="J34" i="6"/>
+  <c r="J33" i="6"/>
+  <c r="J32" i="6"/>
   <c r="I43" i="4"/>
   <c r="G43" i="4"/>
   <c r="E43" i="4"/>
   <c r="J41" i="4"/>
   <c r="J40" i="4"/>
   <c r="J39" i="4"/>
   <c r="J38" i="4"/>
   <c r="J37" i="4"/>
   <c r="J36" i="4"/>
   <c r="J35" i="4"/>
   <c r="J34" i="4"/>
   <c r="J33" i="4"/>
   <c r="J43" i="4" l="1"/>
   <c r="K43" i="4"/>
   <c r="J43" i="6"/>
   <c r="K43" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="80">
   <si>
     <t>to</t>
   </si>
   <si>
@@ -1265,152 +1265,152 @@
     <xf numFmtId="0" fontId="12" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="5" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="6" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="6" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF533E7C"/>
       <color rgb="FF51AE30"/>
       <color rgb="FFFFCCCC"/>
       <color rgb="FFFFFF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -1737,60 +1737,60 @@
     <col min="6" max="6" width="20.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="20.7109375" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:11" ht="29.25" x14ac:dyDescent="0.6">
       <c r="B2" s="42" t="s">
         <v>53</v>
       </c>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="23"/>
       <c r="H2" s="23"/>
       <c r="I2" s="24"/>
       <c r="J2" s="23"/>
       <c r="K2" s="23"/>
     </row>
     <row r="4" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B4" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="2:11" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="60" t="s">
+      <c r="B5" s="63" t="s">
         <v>30</v>
       </c>
-      <c r="C5" s="60"/>
-[...5 lines deleted...]
-      <c r="I5" s="60"/>
+      <c r="C5" s="63"/>
+      <c r="D5" s="63"/>
+      <c r="E5" s="63"/>
+      <c r="F5" s="63"/>
+      <c r="G5" s="63"/>
+      <c r="H5" s="63"/>
+      <c r="I5" s="63"/>
     </row>
     <row r="7" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B7" s="46" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="8" spans="2:11" ht="51" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="62" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="62"/>
       <c r="D8" s="62"/>
       <c r="E8" s="62"/>
       <c r="F8" s="62"/>
       <c r="G8" s="62"/>
       <c r="H8" s="62"/>
       <c r="I8" s="62"/>
     </row>
     <row r="9" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B9" s="47"/>
     </row>
     <row r="10" spans="2:11" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B10" s="62" t="s">
         <v>33</v>
       </c>
@@ -1824,71 +1824,71 @@
     </row>
     <row r="14" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B14" s="47"/>
     </row>
     <row r="15" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B15" s="46" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="16" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B16" s="62" t="s">
         <v>37</v>
       </c>
       <c r="C16" s="62"/>
       <c r="D16" s="62"/>
       <c r="E16" s="62"/>
       <c r="F16" s="62"/>
       <c r="G16" s="62"/>
       <c r="H16" s="62"/>
       <c r="I16" s="62"/>
     </row>
     <row r="17" spans="2:9" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B17" s="47"/>
     </row>
     <row r="18" spans="2:9" x14ac:dyDescent="0.3">
-      <c r="B18" s="63" t="s">
+      <c r="B18" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="C18" s="63" t="s">
+      <c r="C18" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="D18" s="63" t="s">
+      <c r="D18" s="60" t="s">
         <v>39</v>
       </c>
-      <c r="E18" s="63" t="s">
+      <c r="E18" s="60" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="51" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="19" spans="2:9" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B19" s="64"/>
-[...2 lines deleted...]
-      <c r="E19" s="64"/>
+      <c r="B19" s="61"/>
+      <c r="C19" s="61"/>
+      <c r="D19" s="61"/>
+      <c r="E19" s="61"/>
       <c r="F19" s="52" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20" spans="2:9" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B20" s="48" t="s">
         <v>43</v>
       </c>
       <c r="C20" s="50">
         <v>1000</v>
       </c>
       <c r="D20" s="50">
         <v>300</v>
       </c>
       <c r="E20" s="50">
         <v>700</v>
       </c>
       <c r="F20" s="50">
         <v>700</v>
       </c>
     </row>
     <row r="21" spans="2:9" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B21" s="48" t="s">
         <v>44</v>
       </c>
@@ -1978,75 +1978,75 @@
     </row>
     <row r="28" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B28" s="47"/>
     </row>
     <row r="29" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B29" s="46" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="30" spans="2:9" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B30" s="62" t="s">
         <v>51</v>
       </c>
       <c r="C30" s="62"/>
       <c r="D30" s="62"/>
       <c r="E30" s="62"/>
       <c r="F30" s="62"/>
       <c r="G30" s="62"/>
       <c r="H30" s="62"/>
       <c r="I30" s="62"/>
     </row>
     <row r="31" spans="2:9" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B31" s="47"/>
     </row>
     <row r="32" spans="2:9" x14ac:dyDescent="0.3">
-      <c r="B32" s="63" t="s">
+      <c r="B32" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="C32" s="63" t="s">
+      <c r="C32" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="D32" s="63" t="s">
+      <c r="D32" s="60" t="s">
         <v>39</v>
       </c>
-      <c r="E32" s="63" t="s">
+      <c r="E32" s="60" t="s">
         <v>40</v>
       </c>
-      <c r="F32" s="63" t="s">
+      <c r="F32" s="60" t="s">
         <v>52</v>
       </c>
       <c r="G32" s="51" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="33" spans="2:9" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B33" s="64"/>
-[...3 lines deleted...]
-      <c r="F33" s="64"/>
+      <c r="B33" s="61"/>
+      <c r="C33" s="61"/>
+      <c r="D33" s="61"/>
+      <c r="E33" s="61"/>
+      <c r="F33" s="61"/>
       <c r="G33" s="52" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="34" spans="2:9" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B34" s="48" t="s">
         <v>43</v>
       </c>
       <c r="C34" s="50">
         <v>1000</v>
       </c>
       <c r="D34" s="50">
         <v>300</v>
       </c>
       <c r="E34" s="50">
         <v>700</v>
       </c>
       <c r="F34" s="50">
         <v>560</v>
       </c>
       <c r="G34" s="50">
         <v>560</v>
       </c>
     </row>
     <row r="35" spans="2:9" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
@@ -2113,1637 +2113,1716 @@
       <c r="B38" s="48" t="s">
         <v>47</v>
       </c>
       <c r="C38" s="50">
         <v>200</v>
       </c>
       <c r="D38" s="50">
         <v>60</v>
       </c>
       <c r="E38" s="50">
         <v>140</v>
       </c>
       <c r="F38" s="50">
         <v>112</v>
       </c>
       <c r="G38" s="50">
         <v>112</v>
       </c>
     </row>
     <row r="40" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B40" s="3" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="41" spans="2:9" ht="102" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B41" s="60" t="s">
+      <c r="B41" s="63" t="s">
         <v>75</v>
       </c>
-      <c r="C41" s="60"/>
-[...5 lines deleted...]
-      <c r="I41" s="60"/>
+      <c r="C41" s="63"/>
+      <c r="D41" s="63"/>
+      <c r="E41" s="63"/>
+      <c r="F41" s="63"/>
+      <c r="G41" s="63"/>
+      <c r="H41" s="63"/>
+      <c r="I41" s="63"/>
     </row>
     <row r="43" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B43" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="44" spans="2:9" ht="68.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B44" s="60" t="s">
+      <c r="B44" s="63" t="s">
         <v>70</v>
       </c>
-      <c r="C44" s="60"/>
-[...5 lines deleted...]
-      <c r="I44" s="60"/>
+      <c r="C44" s="63"/>
+      <c r="D44" s="63"/>
+      <c r="E44" s="63"/>
+      <c r="F44" s="63"/>
+      <c r="G44" s="63"/>
+      <c r="H44" s="63"/>
+      <c r="I44" s="63"/>
     </row>
     <row r="46" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B46" s="3" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="47" spans="2:9" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B47" s="60" t="s">
+      <c r="B47" s="63" t="s">
         <v>66</v>
       </c>
-      <c r="C47" s="60"/>
-[...5 lines deleted...]
-      <c r="I47" s="60"/>
+      <c r="C47" s="63"/>
+      <c r="D47" s="63"/>
+      <c r="E47" s="63"/>
+      <c r="F47" s="63"/>
+      <c r="G47" s="63"/>
+      <c r="H47" s="63"/>
+      <c r="I47" s="63"/>
     </row>
     <row r="49" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B49" s="3" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="50" spans="2:9" ht="135.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B50" s="60" t="s">
+      <c r="B50" s="63" t="s">
         <v>76</v>
       </c>
-      <c r="C50" s="60"/>
-[...5 lines deleted...]
-      <c r="I50" s="60"/>
+      <c r="C50" s="63"/>
+      <c r="D50" s="63"/>
+      <c r="E50" s="63"/>
+      <c r="F50" s="63"/>
+      <c r="G50" s="63"/>
+      <c r="H50" s="63"/>
+      <c r="I50" s="63"/>
     </row>
     <row r="52" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B52" s="3" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="53" spans="2:9" x14ac:dyDescent="0.3">
-      <c r="B53" s="61" t="s">
+      <c r="B53" s="64" t="s">
         <v>69</v>
       </c>
-      <c r="C53" s="61"/>
-[...5 lines deleted...]
-      <c r="I53" s="61"/>
+      <c r="C53" s="64"/>
+      <c r="D53" s="64"/>
+      <c r="E53" s="64"/>
+      <c r="F53" s="64"/>
+      <c r="G53" s="64"/>
+      <c r="H53" s="64"/>
+      <c r="I53" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="21">
+    <mergeCell ref="B41:I41"/>
+    <mergeCell ref="B44:I44"/>
+    <mergeCell ref="B47:I47"/>
+    <mergeCell ref="B50:I50"/>
+    <mergeCell ref="B53:I53"/>
+    <mergeCell ref="B5:I5"/>
+    <mergeCell ref="B8:I8"/>
+    <mergeCell ref="B10:I10"/>
+    <mergeCell ref="B13:I13"/>
+    <mergeCell ref="B16:I16"/>
     <mergeCell ref="E32:E33"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="B18:B19"/>
     <mergeCell ref="C18:C19"/>
     <mergeCell ref="D18:D19"/>
     <mergeCell ref="E18:E19"/>
     <mergeCell ref="B32:B33"/>
     <mergeCell ref="C32:C33"/>
     <mergeCell ref="D32:D33"/>
     <mergeCell ref="B27:I27"/>
     <mergeCell ref="B30:I30"/>
-    <mergeCell ref="B5:I5"/>
-[...8 lines deleted...]
-    <mergeCell ref="B53:I53"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:M46"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26:L26"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="3.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="3.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="17.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="5.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="17.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="6.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="26.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="33.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="18.5703125" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:11" ht="29.25" x14ac:dyDescent="0.6">
       <c r="B2" s="42" t="s">
         <v>24</v>
       </c>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
       <c r="G2" s="23"/>
       <c r="H2" s="23"/>
       <c r="I2" s="24"/>
       <c r="J2" s="23"/>
       <c r="K2" s="23"/>
     </row>
     <row r="3" spans="2:11" ht="8.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B3" s="3"/>
     </row>
     <row r="4" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="67" t="s">
+      <c r="B4" s="70" t="s">
         <v>12</v>
       </c>
-      <c r="C4" s="67"/>
-[...2 lines deleted...]
-      <c r="F4" s="61" t="s">
+      <c r="C4" s="70"/>
+      <c r="D4" s="75"/>
+      <c r="E4" s="75"/>
+      <c r="F4" s="64" t="s">
         <v>19</v>
       </c>
-      <c r="G4" s="61"/>
-[...3 lines deleted...]
-      <c r="K4" s="69"/>
+      <c r="G4" s="64"/>
+      <c r="H4" s="75"/>
+      <c r="I4" s="75"/>
+      <c r="J4" s="75"/>
+      <c r="K4" s="75"/>
     </row>
     <row r="5" spans="2:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="67" t="s">
+      <c r="B5" s="70" t="s">
         <v>13</v>
       </c>
-      <c r="C5" s="67"/>
-[...2 lines deleted...]
-      <c r="F5" s="61" t="s">
+      <c r="C5" s="70"/>
+      <c r="D5" s="71"/>
+      <c r="E5" s="71"/>
+      <c r="F5" s="64" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="61"/>
-[...3 lines deleted...]
-      <c r="K5" s="68"/>
+      <c r="G5" s="64"/>
+      <c r="H5" s="71"/>
+      <c r="I5" s="71"/>
+      <c r="J5" s="71"/>
+      <c r="K5" s="71"/>
     </row>
     <row r="6" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="67" t="s">
+      <c r="B6" s="70" t="s">
         <v>14</v>
       </c>
-      <c r="C6" s="67"/>
-[...2 lines deleted...]
-      <c r="F6" s="61" t="s">
+      <c r="C6" s="70"/>
+      <c r="D6" s="71"/>
+      <c r="E6" s="71"/>
+      <c r="F6" s="64" t="s">
         <v>15</v>
       </c>
-      <c r="G6" s="61"/>
-[...2 lines deleted...]
-      <c r="J6" s="68" t="s">
+      <c r="G6" s="64"/>
+      <c r="H6" s="71"/>
+      <c r="I6" s="71"/>
+      <c r="J6" s="71" t="s">
         <v>17</v>
       </c>
-      <c r="K6" s="87"/>
+      <c r="K6" s="74"/>
     </row>
     <row r="7" spans="2:11" ht="8.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F7" s="4"/>
       <c r="I7" s="1"/>
     </row>
     <row r="8" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B8" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="2:11" x14ac:dyDescent="0.3">
-      <c r="B9" s="60" t="s">
+      <c r="B9" s="63" t="s">
         <v>28</v>
       </c>
-      <c r="C9" s="60"/>
-[...7 lines deleted...]
-      <c r="K9" s="60"/>
+      <c r="C9" s="63"/>
+      <c r="D9" s="63"/>
+      <c r="E9" s="63"/>
+      <c r="F9" s="63"/>
+      <c r="G9" s="63"/>
+      <c r="H9" s="63"/>
+      <c r="I9" s="63"/>
+      <c r="J9" s="63"/>
+      <c r="K9" s="63"/>
     </row>
     <row r="10" spans="2:11" ht="48" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B10" s="60" t="s">
+      <c r="B10" s="63" t="s">
         <v>77</v>
       </c>
-      <c r="C10" s="61"/>
-[...7 lines deleted...]
-      <c r="K10" s="61"/>
+      <c r="C10" s="64"/>
+      <c r="D10" s="64"/>
+      <c r="E10" s="64"/>
+      <c r="F10" s="64"/>
+      <c r="G10" s="64"/>
+      <c r="H10" s="64"/>
+      <c r="I10" s="64"/>
+      <c r="J10" s="64"/>
+      <c r="K10" s="64"/>
     </row>
     <row r="11" spans="2:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="12" spans="2:11" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B12" s="60" t="s">
+      <c r="B12" s="63" t="s">
         <v>68</v>
       </c>
-      <c r="C12" s="60"/>
-[...7 lines deleted...]
-      <c r="K12" s="60"/>
+      <c r="C12" s="63"/>
+      <c r="D12" s="63"/>
+      <c r="E12" s="63"/>
+      <c r="F12" s="63"/>
+      <c r="G12" s="63"/>
+      <c r="H12" s="63"/>
+      <c r="I12" s="63"/>
+      <c r="J12" s="63"/>
+      <c r="K12" s="63"/>
     </row>
     <row r="13" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B13" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="14" spans="2:11" x14ac:dyDescent="0.3">
-      <c r="B14" s="60" t="s">
+      <c r="B14" s="63" t="s">
         <v>55</v>
       </c>
-      <c r="C14" s="60"/>
-[...7 lines deleted...]
-      <c r="K14" s="60"/>
+      <c r="C14" s="63"/>
+      <c r="D14" s="63"/>
+      <c r="E14" s="63"/>
+      <c r="F14" s="63"/>
+      <c r="G14" s="63"/>
+      <c r="H14" s="63"/>
+      <c r="I14" s="63"/>
+      <c r="J14" s="63"/>
+      <c r="K14" s="63"/>
     </row>
     <row r="15" spans="2:11" x14ac:dyDescent="0.3">
-      <c r="B15" s="60" t="s">
+      <c r="B15" s="63" t="s">
         <v>56</v>
       </c>
-      <c r="C15" s="60"/>
-[...7 lines deleted...]
-      <c r="K15" s="60"/>
+      <c r="C15" s="63"/>
+      <c r="D15" s="63"/>
+      <c r="E15" s="63"/>
+      <c r="F15" s="63"/>
+      <c r="G15" s="63"/>
+      <c r="H15" s="63"/>
+      <c r="I15" s="63"/>
+      <c r="J15" s="63"/>
+      <c r="K15" s="63"/>
     </row>
     <row r="16" spans="2:11" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B16" s="60" t="s">
+      <c r="B16" s="63" t="s">
         <v>57</v>
       </c>
-      <c r="C16" s="60"/>
-[...7 lines deleted...]
-      <c r="K16" s="60"/>
+      <c r="C16" s="63"/>
+      <c r="D16" s="63"/>
+      <c r="E16" s="63"/>
+      <c r="F16" s="63"/>
+      <c r="G16" s="63"/>
+      <c r="H16" s="63"/>
+      <c r="I16" s="63"/>
+      <c r="J16" s="63"/>
+      <c r="K16" s="63"/>
     </row>
     <row r="17" spans="2:13" x14ac:dyDescent="0.3">
-      <c r="B17" s="60" t="s">
+      <c r="B17" s="63" t="s">
         <v>58</v>
       </c>
-      <c r="C17" s="60"/>
-[...7 lines deleted...]
-      <c r="K17" s="60"/>
+      <c r="C17" s="63"/>
+      <c r="D17" s="63"/>
+      <c r="E17" s="63"/>
+      <c r="F17" s="63"/>
+      <c r="G17" s="63"/>
+      <c r="H17" s="63"/>
+      <c r="I17" s="63"/>
+      <c r="J17" s="63"/>
+      <c r="K17" s="63"/>
     </row>
     <row r="18" spans="2:13" x14ac:dyDescent="0.3">
-      <c r="C18" s="60" t="s">
+      <c r="C18" s="63" t="s">
         <v>59</v>
       </c>
-      <c r="D18" s="60"/>
-[...6 lines deleted...]
-      <c r="K18" s="60"/>
+      <c r="D18" s="63"/>
+      <c r="E18" s="63"/>
+      <c r="F18" s="63"/>
+      <c r="G18" s="63"/>
+      <c r="H18" s="63"/>
+      <c r="I18" s="63"/>
+      <c r="J18" s="63"/>
+      <c r="K18" s="63"/>
     </row>
     <row r="19" spans="2:13" x14ac:dyDescent="0.3">
-      <c r="C19" s="60" t="s">
+      <c r="C19" s="63" t="s">
         <v>60</v>
       </c>
-      <c r="D19" s="60"/>
-[...6 lines deleted...]
-      <c r="K19" s="60"/>
+      <c r="D19" s="63"/>
+      <c r="E19" s="63"/>
+      <c r="F19" s="63"/>
+      <c r="G19" s="63"/>
+      <c r="H19" s="63"/>
+      <c r="I19" s="63"/>
+      <c r="J19" s="63"/>
+      <c r="K19" s="63"/>
     </row>
     <row r="20" spans="2:13" x14ac:dyDescent="0.3">
-      <c r="B20" s="60" t="s">
+      <c r="B20" s="63" t="s">
         <v>64</v>
       </c>
-      <c r="C20" s="60"/>
-[...7 lines deleted...]
-      <c r="K20" s="60"/>
+      <c r="C20" s="63"/>
+      <c r="D20" s="63"/>
+      <c r="E20" s="63"/>
+      <c r="F20" s="63"/>
+      <c r="G20" s="63"/>
+      <c r="H20" s="63"/>
+      <c r="I20" s="63"/>
+      <c r="J20" s="63"/>
+      <c r="K20" s="63"/>
     </row>
     <row r="21" spans="2:13" x14ac:dyDescent="0.3">
       <c r="B21" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="2:13" x14ac:dyDescent="0.3">
-      <c r="B22" s="60" t="s">
+      <c r="B22" s="63" t="s">
         <v>27</v>
       </c>
-      <c r="C22" s="60"/>
-[...7 lines deleted...]
-      <c r="K22" s="60"/>
+      <c r="C22" s="63"/>
+      <c r="D22" s="63"/>
+      <c r="E22" s="63"/>
+      <c r="F22" s="63"/>
+      <c r="G22" s="63"/>
+      <c r="H22" s="63"/>
+      <c r="I22" s="63"/>
+      <c r="J22" s="63"/>
+      <c r="K22" s="63"/>
     </row>
     <row r="23" spans="2:13" x14ac:dyDescent="0.3">
-      <c r="B23" s="60" t="s">
+      <c r="B23" s="63" t="s">
         <v>22</v>
       </c>
-      <c r="C23" s="60"/>
-[...7 lines deleted...]
-      <c r="K23" s="60"/>
+      <c r="C23" s="63"/>
+      <c r="D23" s="63"/>
+      <c r="E23" s="63"/>
+      <c r="F23" s="63"/>
+      <c r="G23" s="63"/>
+      <c r="H23" s="63"/>
+      <c r="I23" s="63"/>
+      <c r="J23" s="63"/>
+      <c r="K23" s="63"/>
     </row>
     <row r="24" spans="2:13" x14ac:dyDescent="0.3">
-      <c r="B24" s="60" t="s">
+      <c r="B24" s="63" t="s">
         <v>20</v>
       </c>
-      <c r="C24" s="60"/>
-[...7 lines deleted...]
-      <c r="K24" s="60"/>
+      <c r="C24" s="63"/>
+      <c r="D24" s="63"/>
+      <c r="E24" s="63"/>
+      <c r="F24" s="63"/>
+      <c r="G24" s="63"/>
+      <c r="H24" s="63"/>
+      <c r="I24" s="63"/>
+      <c r="J24" s="63"/>
+      <c r="K24" s="63"/>
     </row>
     <row r="25" spans="2:13" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B25" s="60" t="s">
+      <c r="B25" s="63" t="s">
         <v>67</v>
       </c>
-      <c r="C25" s="60"/>
-[...7 lines deleted...]
-      <c r="K25" s="60"/>
+      <c r="C25" s="63"/>
+      <c r="D25" s="63"/>
+      <c r="E25" s="63"/>
+      <c r="F25" s="63"/>
+      <c r="G25" s="63"/>
+      <c r="H25" s="63"/>
+      <c r="I25" s="63"/>
+      <c r="J25" s="63"/>
+      <c r="K25" s="63"/>
     </row>
     <row r="26" spans="2:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B26" s="60" t="s">
+      <c r="B26" s="63" t="s">
         <v>79</v>
       </c>
-      <c r="C26" s="95"/>
-[...8 lines deleted...]
-      <c r="L26" s="95"/>
+      <c r="C26" s="91"/>
+      <c r="D26" s="91"/>
+      <c r="E26" s="91"/>
+      <c r="F26" s="91"/>
+      <c r="G26" s="91"/>
+      <c r="H26" s="91"/>
+      <c r="I26" s="91"/>
+      <c r="J26" s="91"/>
+      <c r="K26" s="91"/>
+      <c r="L26" s="91"/>
     </row>
     <row r="27" spans="2:13" x14ac:dyDescent="0.3">
-      <c r="B27" s="60" t="s">
+      <c r="B27" s="63" t="s">
         <v>78</v>
       </c>
-      <c r="C27" s="60"/>
-[...7 lines deleted...]
-      <c r="K27" s="60"/>
+      <c r="C27" s="63"/>
+      <c r="D27" s="63"/>
+      <c r="E27" s="63"/>
+      <c r="F27" s="63"/>
+      <c r="G27" s="63"/>
+      <c r="H27" s="63"/>
+      <c r="I27" s="63"/>
+      <c r="J27" s="63"/>
+      <c r="K27" s="63"/>
     </row>
     <row r="29" spans="2:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="30" spans="2:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B30" s="73" t="s">
+      <c r="B30" s="79" t="s">
         <v>6</v>
       </c>
-      <c r="C30" s="74"/>
-[...1 lines deleted...]
-      <c r="E30" s="76" t="s">
+      <c r="C30" s="80"/>
+      <c r="D30" s="81"/>
+      <c r="E30" s="82" t="s">
         <v>3</v>
       </c>
-      <c r="F30" s="76"/>
-      <c r="G30" s="77" t="s">
+      <c r="F30" s="82"/>
+      <c r="G30" s="85" t="s">
         <v>5</v>
       </c>
-      <c r="H30" s="78"/>
-      <c r="I30" s="81" t="s">
+      <c r="H30" s="86"/>
+      <c r="I30" s="89" t="s">
         <v>10</v>
       </c>
-      <c r="J30" s="70" t="s">
+      <c r="J30" s="76" t="s">
         <v>7</v>
       </c>
-      <c r="K30" s="70" t="s">
+      <c r="K30" s="76" t="s">
         <v>18</v>
       </c>
-      <c r="L30" s="65" t="s">
+      <c r="L30" s="83" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="31" spans="2:13" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B31" s="43" t="s">
         <v>25</v>
       </c>
       <c r="C31" s="44" t="s">
         <v>0</v>
       </c>
       <c r="D31" s="45" t="s">
         <v>26</v>
       </c>
-      <c r="E31" s="71"/>
-[...6 lines deleted...]
-      <c r="L31" s="66"/>
+      <c r="E31" s="77"/>
+      <c r="F31" s="77"/>
+      <c r="G31" s="87"/>
+      <c r="H31" s="88"/>
+      <c r="I31" s="90"/>
+      <c r="J31" s="77"/>
+      <c r="K31" s="78"/>
+      <c r="L31" s="84"/>
     </row>
     <row r="32" spans="2:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D32" s="7"/>
       <c r="E32" s="8"/>
       <c r="F32" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="G32" s="85"/>
-      <c r="H32" s="86"/>
+      <c r="G32" s="72"/>
+      <c r="H32" s="73"/>
       <c r="I32" s="10"/>
       <c r="J32" s="25">
         <f>E32</f>
         <v>0</v>
       </c>
       <c r="K32" s="30">
         <f>MAX(0,SUM(E32-G32))</f>
         <v>0</v>
       </c>
       <c r="L32" s="58"/>
       <c r="M32" s="54"/>
     </row>
     <row r="33" spans="2:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B33" s="11"/>
       <c r="C33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D33" s="13"/>
       <c r="E33" s="14"/>
       <c r="F33" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="G33" s="83"/>
-      <c r="H33" s="84"/>
+      <c r="G33" s="66"/>
+      <c r="H33" s="67"/>
       <c r="I33" s="15"/>
       <c r="J33" s="25">
         <f>E33</f>
         <v>0</v>
       </c>
       <c r="K33" s="30">
         <f t="shared" ref="K33:K41" si="0">MAX(0,SUM(E33-G33))</f>
         <v>0</v>
       </c>
       <c r="L33" s="55"/>
       <c r="M33" s="54"/>
     </row>
     <row r="34" spans="2:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B34" s="11"/>
       <c r="C34" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D34" s="13"/>
       <c r="E34" s="14"/>
       <c r="F34" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="G34" s="83"/>
-      <c r="H34" s="84"/>
+      <c r="G34" s="66"/>
+      <c r="H34" s="67"/>
       <c r="I34" s="15"/>
       <c r="J34" s="25">
         <f>E34</f>
         <v>0</v>
       </c>
       <c r="K34" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L34" s="55"/>
       <c r="M34" s="54"/>
     </row>
     <row r="35" spans="2:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B35" s="11"/>
       <c r="C35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="13"/>
       <c r="E35" s="14"/>
       <c r="F35" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="G35" s="83"/>
-      <c r="H35" s="84"/>
+      <c r="G35" s="66"/>
+      <c r="H35" s="67"/>
       <c r="I35" s="15"/>
       <c r="J35" s="25">
         <f t="shared" ref="J35:J37" si="1">E35</f>
         <v>0</v>
       </c>
       <c r="K35" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L35" s="55"/>
       <c r="M35" s="54"/>
     </row>
     <row r="36" spans="2:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B36" s="11"/>
       <c r="C36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="13"/>
       <c r="E36" s="14"/>
       <c r="F36" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="G36" s="83"/>
-      <c r="H36" s="84"/>
+      <c r="G36" s="66"/>
+      <c r="H36" s="67"/>
       <c r="I36" s="15"/>
       <c r="J36" s="25">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K36" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L36" s="55"/>
       <c r="M36" s="54"/>
     </row>
     <row r="37" spans="2:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B37" s="11"/>
       <c r="C37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="13"/>
       <c r="E37" s="14"/>
       <c r="F37" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="G37" s="83"/>
-      <c r="H37" s="84"/>
+      <c r="G37" s="66"/>
+      <c r="H37" s="67"/>
       <c r="I37" s="15"/>
       <c r="J37" s="25">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K37" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L37" s="55"/>
       <c r="M37" s="54"/>
     </row>
     <row r="38" spans="2:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B38" s="11"/>
       <c r="C38" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D38" s="13"/>
       <c r="E38" s="14"/>
       <c r="F38" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="G38" s="83"/>
-      <c r="H38" s="84"/>
+      <c r="G38" s="66"/>
+      <c r="H38" s="67"/>
       <c r="I38" s="15"/>
       <c r="J38" s="25">
         <f>E38</f>
         <v>0</v>
       </c>
       <c r="K38" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L38" s="55"/>
       <c r="M38" s="54"/>
     </row>
     <row r="39" spans="2:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B39" s="11"/>
       <c r="C39" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D39" s="13"/>
       <c r="E39" s="14"/>
       <c r="F39" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="G39" s="83"/>
-      <c r="H39" s="84"/>
+      <c r="G39" s="66"/>
+      <c r="H39" s="67"/>
       <c r="I39" s="15"/>
       <c r="J39" s="25">
         <f t="shared" ref="J39" si="2">E39</f>
         <v>0</v>
       </c>
       <c r="K39" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L39" s="55"/>
       <c r="M39" s="54"/>
     </row>
     <row r="40" spans="2:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B40" s="11"/>
       <c r="C40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="13"/>
       <c r="E40" s="14"/>
       <c r="F40" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="G40" s="83"/>
-      <c r="H40" s="84"/>
+      <c r="G40" s="66"/>
+      <c r="H40" s="67"/>
       <c r="I40" s="15"/>
       <c r="J40" s="25">
         <f>E40</f>
         <v>0</v>
       </c>
       <c r="K40" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L40" s="55"/>
       <c r="M40" s="54"/>
     </row>
     <row r="41" spans="2:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B41" s="16"/>
       <c r="C41" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D41" s="18"/>
       <c r="E41" s="19"/>
       <c r="F41" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="G41" s="89"/>
-      <c r="H41" s="90"/>
+      <c r="G41" s="68"/>
+      <c r="H41" s="69"/>
       <c r="I41" s="20"/>
       <c r="J41" s="26">
         <f>E41</f>
         <v>0</v>
       </c>
       <c r="K41" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L41" s="57"/>
       <c r="M41" s="54"/>
     </row>
     <row r="42" spans="2:13" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B42" s="21"/>
       <c r="D42" s="21"/>
       <c r="J42" s="22"/>
       <c r="K42" s="22"/>
       <c r="L42" s="54"/>
       <c r="M42" s="54"/>
     </row>
     <row r="43" spans="2:13" x14ac:dyDescent="0.3">
-      <c r="B43" s="88" t="s">
+      <c r="B43" s="65" t="s">
         <v>8</v>
       </c>
-      <c r="C43" s="88"/>
-      <c r="D43" s="88"/>
+      <c r="C43" s="65"/>
+      <c r="D43" s="65"/>
       <c r="E43" s="14">
         <f>SUM(E32:E42)</f>
         <v>0</v>
       </c>
       <c r="F43" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="G43" s="83">
+      <c r="G43" s="66">
         <f>SUM(G32:G42)</f>
         <v>0</v>
       </c>
-      <c r="H43" s="84"/>
+      <c r="H43" s="67"/>
       <c r="I43" s="15">
         <f>SUM(I32:I42)</f>
         <v>0</v>
       </c>
       <c r="J43" s="25">
         <f>SUM(J32:J42)</f>
         <v>0</v>
       </c>
       <c r="K43" s="30">
         <f>SUM(K32:K42)</f>
         <v>0</v>
       </c>
       <c r="L43" s="59">
         <f>SUM(L32:L41)</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="2:13" ht="9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B44" s="21"/>
       <c r="D44" s="21"/>
     </row>
     <row r="45" spans="2:13" x14ac:dyDescent="0.3">
       <c r="B45" s="21"/>
       <c r="D45" s="21"/>
     </row>
     <row r="46" spans="2:13" x14ac:dyDescent="0.3">
       <c r="B46" s="21"/>
       <c r="D46" s="21"/>
     </row>
   </sheetData>
   <protectedRanges>
     <protectedRange sqref="D4:E6 H4:K6 B32:I40" name="Range1"/>
   </protectedRanges>
   <mergeCells count="49">
-    <mergeCell ref="B43:D43"/>
-[...6 lines deleted...]
-    <mergeCell ref="G41:H41"/>
+    <mergeCell ref="L30:L31"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:K5"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:H31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="B27:K27"/>
+    <mergeCell ref="B26:L26"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:K4"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="B25:K25"/>
+    <mergeCell ref="C18:K18"/>
+    <mergeCell ref="C19:K19"/>
+    <mergeCell ref="B20:K20"/>
+    <mergeCell ref="B23:K23"/>
+    <mergeCell ref="B22:K22"/>
+    <mergeCell ref="B24:K24"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="E30:E31"/>
     <mergeCell ref="G35:H35"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="G32:H32"/>
     <mergeCell ref="G33:H33"/>
     <mergeCell ref="G34:H34"/>
     <mergeCell ref="B9:K9"/>
     <mergeCell ref="B10:K10"/>
     <mergeCell ref="B12:K12"/>
     <mergeCell ref="B14:K14"/>
     <mergeCell ref="B15:K15"/>
     <mergeCell ref="B16:K16"/>
     <mergeCell ref="B17:K17"/>
     <mergeCell ref="J6:K6"/>
-    <mergeCell ref="B4:C4"/>
-[...23 lines deleted...]
-    <mergeCell ref="B26:L26"/>
+    <mergeCell ref="B43:D43"/>
+    <mergeCell ref="G43:H43"/>
+    <mergeCell ref="G36:H36"/>
+    <mergeCell ref="G37:H37"/>
+    <mergeCell ref="G38:H38"/>
+    <mergeCell ref="G39:H39"/>
+    <mergeCell ref="G40:H40"/>
+    <mergeCell ref="G41:H41"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.19685039370078741" top="0.27559055118110237" bottom="0.31496062992125984" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor theme="3" tint="0.59999389629810485"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:L44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="3.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="3.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="17.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="5.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="17.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="26.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="27.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="18.7109375" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:11" ht="29.25" x14ac:dyDescent="0.6">
       <c r="B2" s="42" t="s">
         <v>23</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
     </row>
     <row r="3" spans="2:11" ht="9.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="4" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="67" t="s">
+      <c r="B4" s="70" t="s">
         <v>12</v>
       </c>
-      <c r="C4" s="67"/>
+      <c r="C4" s="70"/>
       <c r="D4" s="92"/>
       <c r="E4" s="92"/>
-      <c r="F4" s="61" t="s">
+      <c r="F4" s="64" t="s">
         <v>19</v>
       </c>
-      <c r="G4" s="61"/>
+      <c r="G4" s="64"/>
       <c r="H4" s="31"/>
       <c r="I4" s="92"/>
       <c r="J4" s="92"/>
       <c r="K4" s="92"/>
     </row>
     <row r="5" spans="2:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="67" t="s">
+      <c r="B5" s="70" t="s">
         <v>13</v>
       </c>
-      <c r="C5" s="67"/>
-[...2 lines deleted...]
-      <c r="F5" s="61" t="s">
+      <c r="C5" s="70"/>
+      <c r="D5" s="93"/>
+      <c r="E5" s="93"/>
+      <c r="F5" s="64" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="61"/>
+      <c r="G5" s="64"/>
       <c r="H5" s="32"/>
-      <c r="I5" s="91"/>
-[...1 lines deleted...]
-      <c r="K5" s="91"/>
+      <c r="I5" s="93"/>
+      <c r="J5" s="93"/>
+      <c r="K5" s="93"/>
     </row>
     <row r="6" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="67" t="s">
+      <c r="B6" s="70" t="s">
         <v>14</v>
       </c>
-      <c r="C6" s="67"/>
-[...2 lines deleted...]
-      <c r="F6" s="61" t="s">
+      <c r="C6" s="70"/>
+      <c r="D6" s="93"/>
+      <c r="E6" s="93"/>
+      <c r="F6" s="64" t="s">
         <v>15</v>
       </c>
-      <c r="G6" s="61"/>
+      <c r="G6" s="64"/>
       <c r="H6" s="32"/>
-      <c r="I6" s="91"/>
-      <c r="J6" s="91"/>
+      <c r="I6" s="93"/>
+      <c r="J6" s="93"/>
       <c r="K6" s="32" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="2:11" ht="9.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="8" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B8" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="2:11" x14ac:dyDescent="0.3">
-      <c r="B9" s="60" t="s">
+      <c r="B9" s="63" t="s">
         <v>28</v>
       </c>
-      <c r="C9" s="60"/>
-[...7 lines deleted...]
-      <c r="K9" s="60"/>
+      <c r="C9" s="63"/>
+      <c r="D9" s="63"/>
+      <c r="E9" s="63"/>
+      <c r="F9" s="63"/>
+      <c r="G9" s="63"/>
+      <c r="H9" s="63"/>
+      <c r="I9" s="63"/>
+      <c r="J9" s="63"/>
+      <c r="K9" s="63"/>
     </row>
     <row r="10" spans="2:11" ht="50.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B10" s="60" t="s">
+      <c r="B10" s="63" t="s">
         <v>72</v>
       </c>
-      <c r="C10" s="60"/>
-[...7 lines deleted...]
-      <c r="K10" s="60"/>
+      <c r="C10" s="63"/>
+      <c r="D10" s="63"/>
+      <c r="E10" s="63"/>
+      <c r="F10" s="63"/>
+      <c r="G10" s="63"/>
+      <c r="H10" s="63"/>
+      <c r="I10" s="63"/>
+      <c r="J10" s="63"/>
+      <c r="K10" s="63"/>
     </row>
     <row r="12" spans="2:11" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B12" s="60" t="s">
+      <c r="B12" s="63" t="s">
         <v>68</v>
       </c>
-      <c r="C12" s="60"/>
-[...7 lines deleted...]
-      <c r="K12" s="60"/>
+      <c r="C12" s="63"/>
+      <c r="D12" s="63"/>
+      <c r="E12" s="63"/>
+      <c r="F12" s="63"/>
+      <c r="G12" s="63"/>
+      <c r="H12" s="63"/>
+      <c r="I12" s="63"/>
+      <c r="J12" s="63"/>
+      <c r="K12" s="63"/>
     </row>
     <row r="13" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B13" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="14" spans="2:11" x14ac:dyDescent="0.3">
-      <c r="B14" s="60" t="s">
+      <c r="B14" s="63" t="s">
         <v>55</v>
       </c>
-      <c r="C14" s="60"/>
-[...7 lines deleted...]
-      <c r="K14" s="60"/>
+      <c r="C14" s="63"/>
+      <c r="D14" s="63"/>
+      <c r="E14" s="63"/>
+      <c r="F14" s="63"/>
+      <c r="G14" s="63"/>
+      <c r="H14" s="63"/>
+      <c r="I14" s="63"/>
+      <c r="J14" s="63"/>
+      <c r="K14" s="63"/>
     </row>
     <row r="15" spans="2:11" x14ac:dyDescent="0.3">
-      <c r="B15" s="60" t="s">
+      <c r="B15" s="63" t="s">
         <v>56</v>
       </c>
-      <c r="C15" s="60"/>
-[...7 lines deleted...]
-      <c r="K15" s="60"/>
+      <c r="C15" s="63"/>
+      <c r="D15" s="63"/>
+      <c r="E15" s="63"/>
+      <c r="F15" s="63"/>
+      <c r="G15" s="63"/>
+      <c r="H15" s="63"/>
+      <c r="I15" s="63"/>
+      <c r="J15" s="63"/>
+      <c r="K15" s="63"/>
     </row>
     <row r="16" spans="2:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B16" s="60" t="s">
+      <c r="B16" s="63" t="s">
         <v>57</v>
       </c>
-      <c r="C16" s="60"/>
-[...7 lines deleted...]
-      <c r="K16" s="60"/>
+      <c r="C16" s="63"/>
+      <c r="D16" s="63"/>
+      <c r="E16" s="63"/>
+      <c r="F16" s="63"/>
+      <c r="G16" s="63"/>
+      <c r="H16" s="63"/>
+      <c r="I16" s="63"/>
+      <c r="J16" s="63"/>
+      <c r="K16" s="63"/>
     </row>
     <row r="17" spans="2:12" x14ac:dyDescent="0.3">
-      <c r="B17" s="60" t="s">
+      <c r="B17" s="63" t="s">
         <v>58</v>
       </c>
-      <c r="C17" s="60"/>
-[...7 lines deleted...]
-      <c r="K17" s="60"/>
+      <c r="C17" s="63"/>
+      <c r="D17" s="63"/>
+      <c r="E17" s="63"/>
+      <c r="F17" s="63"/>
+      <c r="G17" s="63"/>
+      <c r="H17" s="63"/>
+      <c r="I17" s="63"/>
+      <c r="J17" s="63"/>
+      <c r="K17" s="63"/>
     </row>
     <row r="18" spans="2:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C18" s="60" t="s">
+      <c r="C18" s="63" t="s">
         <v>59</v>
       </c>
-      <c r="D18" s="60"/>
-[...6 lines deleted...]
-      <c r="K18" s="60"/>
+      <c r="D18" s="63"/>
+      <c r="E18" s="63"/>
+      <c r="F18" s="63"/>
+      <c r="G18" s="63"/>
+      <c r="H18" s="63"/>
+      <c r="I18" s="63"/>
+      <c r="J18" s="63"/>
+      <c r="K18" s="63"/>
     </row>
     <row r="19" spans="2:12" x14ac:dyDescent="0.3">
-      <c r="C19" s="60" t="s">
+      <c r="C19" s="63" t="s">
         <v>60</v>
       </c>
-      <c r="D19" s="60"/>
-[...6 lines deleted...]
-      <c r="K19" s="60"/>
+      <c r="D19" s="63"/>
+      <c r="E19" s="63"/>
+      <c r="F19" s="63"/>
+      <c r="G19" s="63"/>
+      <c r="H19" s="63"/>
+      <c r="I19" s="63"/>
+      <c r="J19" s="63"/>
+      <c r="K19" s="63"/>
     </row>
     <row r="20" spans="2:12" x14ac:dyDescent="0.3">
-      <c r="B20" s="60" t="s">
+      <c r="B20" s="63" t="s">
         <v>64</v>
       </c>
-      <c r="C20" s="60"/>
-[...7 lines deleted...]
-      <c r="K20" s="60"/>
+      <c r="C20" s="63"/>
+      <c r="D20" s="63"/>
+      <c r="E20" s="63"/>
+      <c r="F20" s="63"/>
+      <c r="G20" s="63"/>
+      <c r="H20" s="63"/>
+      <c r="I20" s="63"/>
+      <c r="J20" s="63"/>
+      <c r="K20" s="63"/>
     </row>
     <row r="21" spans="2:12" x14ac:dyDescent="0.3">
       <c r="B21" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B22" s="60" t="s">
+      <c r="B22" s="63" t="s">
         <v>27</v>
       </c>
-      <c r="C22" s="60"/>
-[...7 lines deleted...]
-      <c r="K22" s="60"/>
+      <c r="C22" s="63"/>
+      <c r="D22" s="63"/>
+      <c r="E22" s="63"/>
+      <c r="F22" s="63"/>
+      <c r="G22" s="63"/>
+      <c r="H22" s="63"/>
+      <c r="I22" s="63"/>
+      <c r="J22" s="63"/>
+      <c r="K22" s="63"/>
     </row>
     <row r="23" spans="2:12" x14ac:dyDescent="0.3">
-      <c r="B23" s="60" t="s">
+      <c r="B23" s="63" t="s">
         <v>21</v>
       </c>
-      <c r="C23" s="60"/>
-[...7 lines deleted...]
-      <c r="K23" s="60"/>
+      <c r="C23" s="63"/>
+      <c r="D23" s="63"/>
+      <c r="E23" s="63"/>
+      <c r="F23" s="63"/>
+      <c r="G23" s="63"/>
+      <c r="H23" s="63"/>
+      <c r="I23" s="63"/>
+      <c r="J23" s="63"/>
+      <c r="K23" s="63"/>
     </row>
     <row r="24" spans="2:12" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B24" s="60" t="s">
+      <c r="B24" s="63" t="s">
         <v>20</v>
       </c>
-      <c r="C24" s="60"/>
-[...7 lines deleted...]
-      <c r="K24" s="60"/>
+      <c r="C24" s="63"/>
+      <c r="D24" s="63"/>
+      <c r="E24" s="63"/>
+      <c r="F24" s="63"/>
+      <c r="G24" s="63"/>
+      <c r="H24" s="63"/>
+      <c r="I24" s="63"/>
+      <c r="J24" s="63"/>
+      <c r="K24" s="63"/>
     </row>
     <row r="25" spans="2:12" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B25" s="60" t="s">
+      <c r="B25" s="63" t="s">
         <v>73</v>
       </c>
-      <c r="C25" s="60"/>
-[...7 lines deleted...]
-      <c r="K25" s="60"/>
+      <c r="C25" s="63"/>
+      <c r="D25" s="63"/>
+      <c r="E25" s="63"/>
+      <c r="F25" s="63"/>
+      <c r="G25" s="63"/>
+      <c r="H25" s="63"/>
+      <c r="I25" s="63"/>
+      <c r="J25" s="63"/>
+      <c r="K25" s="63"/>
     </row>
     <row r="26" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B26" s="60" t="s">
+      <c r="B26" s="63" t="s">
         <v>79</v>
       </c>
-      <c r="C26" s="60"/>
-[...7 lines deleted...]
-      <c r="K26" s="60"/>
+      <c r="C26" s="63"/>
+      <c r="D26" s="63"/>
+      <c r="E26" s="63"/>
+      <c r="F26" s="63"/>
+      <c r="G26" s="63"/>
+      <c r="H26" s="63"/>
+      <c r="I26" s="63"/>
+      <c r="J26" s="63"/>
+      <c r="K26" s="63"/>
       <c r="L26" s="53"/>
     </row>
     <row r="27" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B27" s="60" t="s">
+      <c r="B27" s="63" t="s">
         <v>78</v>
       </c>
-      <c r="C27" s="60"/>
-[...7 lines deleted...]
-      <c r="K27" s="60"/>
+      <c r="C27" s="63"/>
+      <c r="D27" s="63"/>
+      <c r="E27" s="63"/>
+      <c r="F27" s="63"/>
+      <c r="G27" s="63"/>
+      <c r="H27" s="63"/>
+      <c r="I27" s="63"/>
+      <c r="J27" s="63"/>
+      <c r="K27" s="63"/>
     </row>
     <row r="28" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="29" spans="2:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="30" spans="2:12" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B30" s="73" t="s">
+      <c r="B30" s="79" t="s">
         <v>6</v>
       </c>
-      <c r="C30" s="93"/>
-[...1 lines deleted...]
-      <c r="E30" s="76" t="s">
+      <c r="C30" s="94"/>
+      <c r="D30" s="95"/>
+      <c r="E30" s="82" t="s">
         <v>3</v>
       </c>
-      <c r="F30" s="76"/>
-      <c r="G30" s="77" t="s">
+      <c r="F30" s="82"/>
+      <c r="G30" s="85" t="s">
         <v>5</v>
       </c>
-      <c r="H30" s="78"/>
-      <c r="I30" s="81" t="s">
+      <c r="H30" s="86"/>
+      <c r="I30" s="89" t="s">
         <v>10</v>
       </c>
-      <c r="J30" s="70" t="s">
+      <c r="J30" s="76" t="s">
         <v>7</v>
       </c>
-      <c r="K30" s="70" t="s">
+      <c r="K30" s="76" t="s">
         <v>18</v>
       </c>
-      <c r="L30" s="65" t="s">
+      <c r="L30" s="83" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="31" spans="2:12" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B31" s="39" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="40" t="s">
         <v>0</v>
       </c>
       <c r="D31" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="E31" s="71"/>
-[...6 lines deleted...]
-      <c r="L31" s="66"/>
+      <c r="E31" s="77"/>
+      <c r="F31" s="77"/>
+      <c r="G31" s="87"/>
+      <c r="H31" s="88"/>
+      <c r="I31" s="90"/>
+      <c r="J31" s="77"/>
+      <c r="K31" s="77"/>
+      <c r="L31" s="84"/>
     </row>
     <row r="32" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D32" s="7"/>
       <c r="E32" s="8"/>
       <c r="F32" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="G32" s="85"/>
-      <c r="H32" s="86"/>
+      <c r="G32" s="72"/>
+      <c r="H32" s="73"/>
       <c r="I32" s="33"/>
       <c r="J32" s="34">
         <f t="shared" ref="J32:J41" si="0">(G32+K32)</f>
         <v>0</v>
       </c>
       <c r="K32" s="27">
-        <f t="shared" ref="K32:K41" si="1">SUM(E32-G32)*0.8</f>
+        <f>MAX(0,SUM(E32-G32))*0.8</f>
         <v>0</v>
       </c>
       <c r="L32" s="58"/>
     </row>
     <row r="33" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B33" s="11"/>
       <c r="C33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D33" s="13"/>
       <c r="E33" s="14"/>
       <c r="F33" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="G33" s="83"/>
-      <c r="H33" s="84"/>
+      <c r="G33" s="66"/>
+      <c r="H33" s="67"/>
       <c r="I33" s="35"/>
       <c r="J33" s="34">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K33" s="28">
-        <f t="shared" si="1"/>
+        <f>MAX(0,SUM(E33-G33))*0.8</f>
         <v>0</v>
       </c>
       <c r="L33" s="55"/>
     </row>
     <row r="34" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B34" s="11"/>
       <c r="C34" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D34" s="13"/>
       <c r="E34" s="14"/>
       <c r="F34" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="G34" s="83"/>
-      <c r="H34" s="84"/>
+      <c r="G34" s="66"/>
+      <c r="H34" s="67"/>
       <c r="I34" s="35"/>
       <c r="J34" s="34">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K34" s="28">
-        <f t="shared" si="1"/>
+        <f t="shared" ref="K34:K40" si="1">MAX(0,SUM(E34-G34))*0.8</f>
         <v>0</v>
       </c>
       <c r="L34" s="55"/>
     </row>
     <row r="35" spans="2:12" x14ac:dyDescent="0.3">
       <c r="B35" s="11"/>
       <c r="C35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="13"/>
       <c r="E35" s="14"/>
       <c r="F35" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="G35" s="83"/>
-      <c r="H35" s="84"/>
+      <c r="G35" s="66"/>
+      <c r="H35" s="67"/>
       <c r="I35" s="35"/>
       <c r="J35" s="34">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K35" s="28">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L35" s="55"/>
     </row>
     <row r="36" spans="2:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B36" s="11"/>
       <c r="C36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="13"/>
       <c r="E36" s="14"/>
       <c r="F36" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="G36" s="83"/>
-      <c r="H36" s="84"/>
+      <c r="G36" s="66"/>
+      <c r="H36" s="67"/>
       <c r="I36" s="35"/>
       <c r="J36" s="34">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K36" s="28">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L36" s="55"/>
     </row>
     <row r="37" spans="2:12" x14ac:dyDescent="0.3">
       <c r="B37" s="11"/>
       <c r="C37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="13"/>
       <c r="E37" s="14"/>
       <c r="F37" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="G37" s="83"/>
-      <c r="H37" s="84"/>
+      <c r="G37" s="66"/>
+      <c r="H37" s="67"/>
       <c r="I37" s="35"/>
       <c r="J37" s="34">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K37" s="28">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L37" s="55"/>
     </row>
     <row r="38" spans="2:12" x14ac:dyDescent="0.3">
       <c r="B38" s="11"/>
       <c r="C38" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D38" s="13"/>
       <c r="E38" s="14"/>
       <c r="F38" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="G38" s="83"/>
-      <c r="H38" s="84"/>
+      <c r="G38" s="66"/>
+      <c r="H38" s="67"/>
       <c r="I38" s="35"/>
       <c r="J38" s="34">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K38" s="28">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L38" s="55"/>
     </row>
     <row r="39" spans="2:12" x14ac:dyDescent="0.3">
       <c r="B39" s="11"/>
       <c r="C39" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D39" s="13"/>
       <c r="E39" s="14"/>
       <c r="F39" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="G39" s="83"/>
-      <c r="H39" s="84"/>
+      <c r="G39" s="66"/>
+      <c r="H39" s="67"/>
       <c r="I39" s="35"/>
       <c r="J39" s="34">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K39" s="28">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L39" s="55"/>
     </row>
     <row r="40" spans="2:12" x14ac:dyDescent="0.3">
       <c r="B40" s="11"/>
       <c r="C40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="13"/>
       <c r="E40" s="14"/>
       <c r="F40" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="G40" s="83"/>
-      <c r="H40" s="84"/>
+      <c r="G40" s="66"/>
+      <c r="H40" s="67"/>
       <c r="I40" s="35"/>
       <c r="J40" s="34">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K40" s="28">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L40" s="55"/>
     </row>
     <row r="41" spans="2:12" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B41" s="16"/>
       <c r="C41" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D41" s="18"/>
       <c r="E41" s="19"/>
       <c r="F41" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="G41" s="89"/>
-      <c r="H41" s="90"/>
+      <c r="G41" s="68"/>
+      <c r="H41" s="69"/>
       <c r="I41" s="36"/>
       <c r="J41" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K41" s="29">
-        <f t="shared" si="1"/>
+        <f>MAX(0,SUM(E41-G41))*0.8</f>
         <v>0</v>
       </c>
       <c r="L41" s="57"/>
     </row>
     <row r="42" spans="2:12" x14ac:dyDescent="0.3">
       <c r="B42" s="21"/>
       <c r="D42" s="21"/>
       <c r="J42" s="22"/>
       <c r="K42" s="22"/>
       <c r="L42" s="54"/>
     </row>
     <row r="43" spans="2:12" x14ac:dyDescent="0.3">
-      <c r="B43" s="88" t="s">
+      <c r="B43" s="65" t="s">
         <v>8</v>
       </c>
-      <c r="C43" s="88"/>
-      <c r="D43" s="88"/>
+      <c r="C43" s="65"/>
+      <c r="D43" s="65"/>
       <c r="E43" s="14">
         <f>SUM(E32:E42)</f>
         <v>0</v>
       </c>
       <c r="F43" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="G43" s="83">
+      <c r="G43" s="66">
         <f>SUM(G32:G42)</f>
         <v>0</v>
       </c>
-      <c r="H43" s="84"/>
+      <c r="H43" s="67"/>
       <c r="I43" s="15">
         <f>SUM(I32:I42)</f>
         <v>0</v>
       </c>
       <c r="J43" s="38">
         <f>SUM(J32:J42)</f>
         <v>0</v>
       </c>
       <c r="K43" s="30">
         <f>SUM(K32:K42)</f>
         <v>0</v>
       </c>
       <c r="L43" s="59">
         <f>SUM(L32:L41)</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="2:12" x14ac:dyDescent="0.3">
       <c r="B44" s="21"/>
       <c r="D44" s="21"/>
     </row>
   </sheetData>
   <protectedRanges>
-    <protectedRange sqref="D4:E6 H4:K6 B32:I41" name="Range1"/>
+    <protectedRange sqref="D4:E6 H4:K6 B33:I41 B32:D32 F32 I32" name="Range1"/>
+    <protectedRange sqref="E32" name="Range1_1"/>
+    <protectedRange sqref="G32:H32" name="Range1_1_1"/>
   </protectedRanges>
   <mergeCells count="48">
-    <mergeCell ref="B27:K27"/>
-[...6 lines deleted...]
-    <mergeCell ref="B20:K20"/>
+    <mergeCell ref="L30:L31"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="I5:K5"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:H31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="B25:K25"/>
+    <mergeCell ref="B9:K9"/>
+    <mergeCell ref="B10:K10"/>
+    <mergeCell ref="B12:K12"/>
+    <mergeCell ref="B14:K14"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="I4:K4"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="D6:E6"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="I6:J6"/>
     <mergeCell ref="B15:K15"/>
     <mergeCell ref="B43:D43"/>
     <mergeCell ref="G43:H43"/>
     <mergeCell ref="K30:K31"/>
     <mergeCell ref="G32:H32"/>
     <mergeCell ref="G33:H33"/>
     <mergeCell ref="G34:H34"/>
     <mergeCell ref="G35:H35"/>
     <mergeCell ref="G36:H36"/>
     <mergeCell ref="G37:H37"/>
     <mergeCell ref="G38:H38"/>
     <mergeCell ref="G39:H39"/>
     <mergeCell ref="G40:H40"/>
     <mergeCell ref="G41:H41"/>
     <mergeCell ref="B22:K22"/>
     <mergeCell ref="B23:K23"/>
-    <mergeCell ref="B4:C4"/>
-[...22 lines deleted...]
-    <mergeCell ref="B14:K14"/>
+    <mergeCell ref="B27:K27"/>
+    <mergeCell ref="B24:K24"/>
+    <mergeCell ref="B26:K26"/>
+    <mergeCell ref="B16:K16"/>
+    <mergeCell ref="B17:K17"/>
+    <mergeCell ref="C18:K18"/>
+    <mergeCell ref="C19:K19"/>
+    <mergeCell ref="B20:K20"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.19685039370078741" top="0.27559055118110237" bottom="0.31496062992125984" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e9cdfcca-0ae3-4634-98e2-0a93dae710e7">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="ba23f3a3-d811-4927-96ec-1de3f6a714f2" xsi:nil="true"/>
+    <_dlc_DocId xmlns="ba23f3a3-d811-4927-96ec-1de3f6a714f2">2M4NFJ5DD6N2-1727396023-986594</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="ba23f3a3-d811-4927-96ec-1de3f6a714f2">
+      <Url>https://lawsonrisk.sharepoint.com/sites/LawsonFiles/_layouts/15/DocIdRedir.aspx?ID=2M4NFJ5DD6N2-1727396023-986594</Url>
+      <Description>2M4NFJ5DD6N2-1727396023-986594</Description>
+    </_dlc_DocIdUrl>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009E6B079806BB0545976315A0B36F6394" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3fa27abd44e69b41996af6cde6305952">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ba23f3a3-d811-4927-96ec-1de3f6a714f2" xmlns:ns3="e9cdfcca-0ae3-4634-98e2-0a93dae710e7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="024b2dec06d13ef8bb01bf1ac254e831" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="ba23f3a3-d811-4927-96ec-1de3f6a714f2"/>
     <xsd:import namespace="e9cdfcca-0ae3-4634-98e2-0a93dae710e7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
@@ -3976,171 +4055,94 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...46 lines deleted...]
-</spe:Receivers>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{814CF8B4-1865-49F2-84B0-DDB20EFD27F6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e9cdfcca-0ae3-4634-98e2-0a93dae710e7"/>
+    <ds:schemaRef ds:uri="ba23f3a3-d811-4927-96ec-1de3f6a714f2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FAB6244-4404-4433-9C4F-66A264651D2D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98654320-727A-453A-8401-DDEDD8094411}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D465205-018D-47B6-B109-8B538FECC6F8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="ba23f3a3-d811-4927-96ec-1de3f6a714f2"/>
     <ds:schemaRef ds:uri="e9cdfcca-0ae3-4634-98e2-0a93dae710e7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...26 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>