--- v0 (2025-10-31)
+++ v1 (2026-08-12)
@@ -1,58 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="521047EF" w14:textId="57869520" w:rsidR="007B77D6" w:rsidRPr="005543C6" w:rsidRDefault="00257ECD" w:rsidP="000C73F5">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005543C6">
         <w:rPr>
           <w:rFonts w:ascii="Noto Serif Armenian" w:hAnsi="Noto Serif Armenian"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EXPENSES </w:t>
       </w:r>
@@ -146,279 +141,122 @@
           <w:p w14:paraId="31350D95" w14:textId="00699681" w:rsidR="0062135D" w:rsidRPr="0062135D" w:rsidRDefault="0062135D" w:rsidP="0062135D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0062135D">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Worker’s Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6893" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B56EBFD" w14:textId="103E35EE" w:rsidR="0062135D" w:rsidRPr="00257ECD" w:rsidRDefault="0062135D" w:rsidP="0062135D">
+          <w:p w14:paraId="5B56EBFD" w14:textId="0A8E7119" w:rsidR="0062135D" w:rsidRPr="00257ECD" w:rsidRDefault="0062135D" w:rsidP="0062135D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00257ECD">
-[...79 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0062135D" w:rsidRPr="00257ECD" w14:paraId="2C3D776B" w14:textId="77777777" w:rsidTr="00E17F20">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3306" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19260DD6" w14:textId="033C9ABB" w:rsidR="0062135D" w:rsidRPr="0062135D" w:rsidRDefault="0062135D" w:rsidP="0062135D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0062135D">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Claim Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6893" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63ED936C" w14:textId="08877804" w:rsidR="0062135D" w:rsidRPr="00257ECD" w:rsidRDefault="0062135D" w:rsidP="0062135D">
+          <w:p w14:paraId="63ED936C" w14:textId="159577FE" w:rsidR="0062135D" w:rsidRPr="00257ECD" w:rsidRDefault="0062135D" w:rsidP="0062135D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00257ECD">
-[...79 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0227387B" w14:textId="2F79AFEE" w:rsidR="00150071" w:rsidRDefault="005543C6" w:rsidP="00150071">
       <w:pPr>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005543C6">
-        <w:t xml:space="preserve">In order to claim reimbursement of </w:t>
+        <w:t>In order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005543C6">
+        <w:t xml:space="preserve"> claim reimbursement of </w:t>
       </w:r>
       <w:r w:rsidR="00083CA4">
         <w:t xml:space="preserve">travel, </w:t>
       </w:r>
       <w:r w:rsidRPr="005543C6">
         <w:t>prescribed pharmaceutical and other expenses associated with your compensable injury</w:t>
       </w:r>
       <w:r w:rsidR="008D3707">
         <w:t>/illness</w:t>
       </w:r>
       <w:r w:rsidRPr="005543C6">
         <w:t>. Please complete the form</w:t>
       </w:r>
       <w:r w:rsidR="005F75D5">
         <w:t xml:space="preserve"> with supporting documentation and </w:t>
       </w:r>
       <w:r w:rsidRPr="005543C6">
         <w:t xml:space="preserve">return to </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00E84A93" w:rsidRPr="00F50269">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>claims@csaim.org.au</w:t>
@@ -488,6245 +326,2162 @@
       <w:r w:rsidR="00150071">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">sent with </w:t>
       </w:r>
       <w:r w:rsidRPr="0062135D">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
         </w:rPr>
         <w:t>this form to avoid loss and recorde</w:t>
       </w:r>
       <w:r w:rsidR="0099657A" w:rsidRPr="0062135D">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="0062135D">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="089C29EE" w14:textId="1AAF77F4" w:rsidR="0099657A" w:rsidRDefault="0099657A" w:rsidP="005543C6">
+    <w:p w14:paraId="12D39BB0" w14:textId="0EA76D5B" w:rsidR="00C532D3" w:rsidRPr="00E62DCD" w:rsidRDefault="0099657A" w:rsidP="00C532D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062135D">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
         </w:rPr>
         <w:t>Lack of verification may delay or prevent payment</w:t>
       </w:r>
       <w:r w:rsidR="0062135D" w:rsidRPr="0062135D">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C873492" w14:textId="70AD5709" w:rsidR="00E17F20" w:rsidRDefault="000C73F5" w:rsidP="000C73F5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10194" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="846"/>
+        <w:gridCol w:w="4678"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="1268"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008F12FE" w14:paraId="466F2D3B" w14:textId="77777777" w:rsidTr="00897DE3">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10194" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9B5EF" w:themeFill="accent2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C6E5EC" w14:textId="77777777" w:rsidR="008F12FE" w:rsidRPr="00E62DCD" w:rsidRDefault="008F12FE" w:rsidP="00897DE3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62DCD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Medical Treatments &amp; Other Expenses</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F12FE" w14:paraId="425AE971" w14:textId="77777777" w:rsidTr="00897DE3">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9B5EF" w:themeFill="accent2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32270781" w14:textId="77777777" w:rsidR="008F12FE" w:rsidRPr="0062135D" w:rsidRDefault="008F12FE" w:rsidP="00897DE3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0062135D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9B5EF" w:themeFill="accent2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E57ACE4" w14:textId="77777777" w:rsidR="008F12FE" w:rsidRPr="0062135D" w:rsidRDefault="008F12FE" w:rsidP="00897DE3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0062135D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9B5EF" w:themeFill="accent2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2490762E" w14:textId="77777777" w:rsidR="008F12FE" w:rsidRPr="0062135D" w:rsidRDefault="008F12FE" w:rsidP="00897DE3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0062135D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Prescribed/recommended by</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9B5EF" w:themeFill="accent2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="551283E6" w14:textId="77777777" w:rsidR="008F12FE" w:rsidRPr="0062135D" w:rsidRDefault="008F12FE" w:rsidP="00897DE3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0062135D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Cost</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F12FE" w14:paraId="1D72AEF1" w14:textId="77777777" w:rsidTr="00897DE3">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34BA7A8E" w14:textId="22290FAF" w:rsidR="008F12FE" w:rsidRDefault="008F12FE" w:rsidP="00897DE3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70FC5FA4" w14:textId="1C4B8032" w:rsidR="008F12FE" w:rsidRDefault="008F12FE" w:rsidP="00897DE3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CEE106A" w14:textId="5387D97C" w:rsidR="008F12FE" w:rsidRDefault="008F12FE" w:rsidP="00897DE3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73F87378" w14:textId="0ED66157" w:rsidR="008F12FE" w:rsidRDefault="008F12FE" w:rsidP="00897DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F12FE" w14:paraId="35B68865" w14:textId="77777777" w:rsidTr="00897DE3">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53AE2034" w14:textId="1781CCEB" w:rsidR="008F12FE" w:rsidRDefault="008F12FE" w:rsidP="00897DE3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A163DC3" w14:textId="699F032C" w:rsidR="008F12FE" w:rsidRDefault="008F12FE" w:rsidP="00897DE3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="224C37A3" w14:textId="1DAF3BDF" w:rsidR="008F12FE" w:rsidRDefault="008F12FE" w:rsidP="00897DE3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60FF1ADD" w14:textId="51610B8A" w:rsidR="008F12FE" w:rsidRDefault="008F12FE" w:rsidP="00897DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F12FE" w14:paraId="104D4AD6" w14:textId="77777777" w:rsidTr="006F7679">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="369B6B0D" w14:textId="1449AAD8" w:rsidR="008F12FE" w:rsidRDefault="008F12FE" w:rsidP="00897DE3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03669BD5" w14:textId="692BDD9C" w:rsidR="008F12FE" w:rsidRDefault="008F12FE" w:rsidP="00897DE3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1274E025" w14:textId="66989AF9" w:rsidR="008F12FE" w:rsidRDefault="008F12FE" w:rsidP="00897DE3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28C7B3E6" w14:textId="13048B2C" w:rsidR="008F12FE" w:rsidRDefault="008F12FE" w:rsidP="00897DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F7FB7" w14:paraId="6CDFE233" w14:textId="77777777" w:rsidTr="006F7679">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="516791AA" w14:textId="77777777" w:rsidR="005F7FB7" w:rsidRDefault="005F7FB7" w:rsidP="00897DE3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D4C16A1" w14:textId="77777777" w:rsidR="005F7FB7" w:rsidRDefault="005F7FB7" w:rsidP="00897DE3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B0CD93C" w14:textId="77777777" w:rsidR="005F7FB7" w:rsidRDefault="005F7FB7" w:rsidP="00897DE3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76F695DB" w14:textId="05E2075B" w:rsidR="005F7FB7" w:rsidRDefault="005F7FB7" w:rsidP="00897DE3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F7FB7" w14:paraId="1DC20C74" w14:textId="77777777" w:rsidTr="006F7679">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B9BFC52" w14:textId="77777777" w:rsidR="005F7FB7" w:rsidRDefault="005F7FB7" w:rsidP="00897DE3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A2BC19D" w14:textId="77777777" w:rsidR="005F7FB7" w:rsidRDefault="005F7FB7" w:rsidP="00897DE3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BAF6632" w14:textId="77777777" w:rsidR="005F7FB7" w:rsidRDefault="005F7FB7" w:rsidP="00897DE3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42F074EA" w14:textId="4B40D10D" w:rsidR="005F7FB7" w:rsidRDefault="005F7FB7" w:rsidP="00897DE3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F7679" w14:paraId="36A6A3A2" w14:textId="77777777" w:rsidTr="006F7679">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A583B2C" w14:textId="77777777" w:rsidR="006F7679" w:rsidRDefault="006F7679" w:rsidP="00897DE3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05E2FCDA" w14:textId="77777777" w:rsidR="006F7679" w:rsidRDefault="006F7679" w:rsidP="00897DE3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="700ADFF4" w14:textId="77777777" w:rsidR="006F7679" w:rsidRDefault="006F7679" w:rsidP="00897DE3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C3E8CA6" w14:textId="3BCAD061" w:rsidR="006F7679" w:rsidRDefault="006F7679" w:rsidP="00897DE3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F7679" w14:paraId="62C7F786" w14:textId="77777777" w:rsidTr="006F7679">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="705BC118" w14:textId="77777777" w:rsidR="006F7679" w:rsidRDefault="006F7679" w:rsidP="00897DE3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B0BABBC" w14:textId="77777777" w:rsidR="006F7679" w:rsidRDefault="006F7679" w:rsidP="00897DE3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59C80211" w14:textId="2209C6E6" w:rsidR="006F7679" w:rsidRPr="006F7679" w:rsidRDefault="006F7679" w:rsidP="00897DE3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F7679">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>TOTAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69043DE9" w14:textId="533DD0F9" w:rsidR="006F7679" w:rsidRDefault="006F7679" w:rsidP="00897DE3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="090AE384" w14:textId="77777777" w:rsidR="008F12FE" w:rsidRPr="00873367" w:rsidRDefault="008F12FE" w:rsidP="00F03E54">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C73F5">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="935"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1258"/>
+        <w:gridCol w:w="841"/>
+        <w:gridCol w:w="1996"/>
+        <w:gridCol w:w="1908"/>
+        <w:gridCol w:w="1914"/>
+        <w:gridCol w:w="1299"/>
+        <w:gridCol w:w="1129"/>
+        <w:gridCol w:w="1107"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F13E76" w14:paraId="64D4C503" w14:textId="77777777" w:rsidTr="00A5730A">
-[...2 lines deleted...]
-            <w:tcW w:w="459" w:type="pct"/>
+      <w:tr w:rsidR="00A925CF" w14:paraId="72684E41" w14:textId="79E9A805" w:rsidTr="00467965">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9B5EF" w:themeFill="accent2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13DFD3EF" w14:textId="1C99DAB1" w:rsidR="00A925CF" w:rsidRPr="00E62DCD" w:rsidRDefault="002B6EEA" w:rsidP="00A27115">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62DCD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Travel Related Expenses</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A925CF" w14:paraId="64D4C503" w14:textId="0EE1AFB9" w:rsidTr="00467965">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="412" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C9B5EF" w:themeFill="accent2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10BD0753" w14:textId="3F5F324B" w:rsidR="00F13E76" w:rsidRPr="000C73F5" w:rsidRDefault="00F13E76" w:rsidP="000C73F5">
+          <w:p w14:paraId="10BD0753" w14:textId="3F5F324B" w:rsidR="00A925CF" w:rsidRPr="000C73F5" w:rsidRDefault="00A925CF" w:rsidP="000C73F5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C73F5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1101" w:type="pct"/>
+            <w:tcW w:w="979" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C9B5EF" w:themeFill="accent2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3ECEBDB0" w14:textId="68498C2C" w:rsidR="00F13E76" w:rsidRPr="000C73F5" w:rsidRDefault="00F13E76" w:rsidP="000C73F5">
+          <w:p w14:paraId="3ECEBDB0" w14:textId="1D3B606C" w:rsidR="00A925CF" w:rsidRPr="000C73F5" w:rsidRDefault="00A925CF" w:rsidP="000C73F5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C73F5">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Provider Name</w:t>
-[...12 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t xml:space="preserve">Reason </w:t>
+            </w:r>
+            <w:r w:rsidR="00194809">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="000C73F5">
+              <w:t>for</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Address</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+              <w:t xml:space="preserve"> Travel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C9B5EF" w:themeFill="accent2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A426581" w14:textId="33225091" w:rsidR="00F13E76" w:rsidRPr="000C73F5" w:rsidRDefault="00F13E76" w:rsidP="000C73F5">
+          <w:p w14:paraId="4170AA4F" w14:textId="17783BD6" w:rsidR="00A925CF" w:rsidRPr="000C73F5" w:rsidRDefault="00A925CF" w:rsidP="000C73F5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C73F5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Method of Travel</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="617" w:type="pct"/>
+              <w:t>Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C9B5EF" w:themeFill="accent2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="003CC050" w14:textId="2321C727" w:rsidR="00F13E76" w:rsidRPr="000C73F5" w:rsidRDefault="00F13E76" w:rsidP="000C73F5">
+          <w:p w14:paraId="1A426581" w14:textId="33225091" w:rsidR="00A925CF" w:rsidRPr="000C73F5" w:rsidRDefault="00A925CF" w:rsidP="000C73F5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C73F5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>KM Travelled</w:t>
-[...37 lines deleted...]
-            <w:tcW w:w="1053" w:type="pct"/>
+              <w:t>Method of Travel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="554" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C9B5EF" w:themeFill="accent2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FC727DB" w14:textId="5E2B2EAA" w:rsidR="00F13E76" w:rsidRPr="000C73F5" w:rsidRDefault="00F13E76" w:rsidP="000C73F5">
+          <w:p w14:paraId="003CC050" w14:textId="2321C727" w:rsidR="00A925CF" w:rsidRPr="000C73F5" w:rsidRDefault="00A925CF" w:rsidP="000C73F5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C73F5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>From</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1054" w:type="pct"/>
+              <w:t>KM Travelled</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="543" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C9B5EF" w:themeFill="accent2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5650C709" w14:textId="4E0DA3EC" w:rsidR="00F13E76" w:rsidRPr="000C73F5" w:rsidRDefault="00F13E76" w:rsidP="000C73F5">
+          <w:p w14:paraId="031F01EF" w14:textId="38C90787" w:rsidR="00A925CF" w:rsidRPr="000C73F5" w:rsidRDefault="0010735D" w:rsidP="0010735D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C73F5">
+            <w:r w:rsidRPr="00145EA5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>To</w:t>
-[...9 lines deleted...]
-            <w:pPr>
+              <w:t>KM Cost</w:t>
+            </w:r>
+            <w:r w:rsidR="00183D57" w:rsidRPr="00145EA5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="533E7C" w:themeColor="accent1"/>
-[...10 lines deleted...]
-            <w:pPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00183D57" w:rsidRPr="00145EA5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="533E7C" w:themeColor="accent1"/>
-[...15 lines deleted...]
-            <w:pPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Office use only</w:t>
+            </w:r>
+            <w:r w:rsidR="00183D57" w:rsidRPr="00145EA5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="533E7C" w:themeColor="accent1"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00257ECD">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A925CF" w14:paraId="5F89EB67" w14:textId="71B76F1A" w:rsidTr="00467965">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="412" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5197038B" w14:textId="77777777" w:rsidR="00A925CF" w:rsidRDefault="00A925CF" w:rsidP="000C73F5">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="979" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="296FC437" w14:textId="77777777" w:rsidR="00A925CF" w:rsidRDefault="00A925CF" w:rsidP="000C73F5">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9B5EF" w:themeFill="accent2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC727DB" w14:textId="5E2B2EAA" w:rsidR="00A925CF" w:rsidRPr="000C73F5" w:rsidRDefault="00A925CF" w:rsidP="000C73F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C73F5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>From</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="939" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9B5EF" w:themeFill="accent2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5650C709" w14:textId="4E0DA3EC" w:rsidR="00A925CF" w:rsidRPr="000C73F5" w:rsidRDefault="00A925CF" w:rsidP="000C73F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C73F5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>To</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="73F0933C" w14:textId="77777777" w:rsidR="00A925CF" w:rsidRDefault="00A925CF" w:rsidP="000C73F5">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="554" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6F4D655F" w14:textId="77777777" w:rsidR="00A925CF" w:rsidRDefault="00A925CF" w:rsidP="000C73F5">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="543" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="252E2AF0" w14:textId="77777777" w:rsidR="00A925CF" w:rsidRDefault="00A925CF" w:rsidP="000C73F5">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00194809" w14:paraId="4E9E5AAA" w14:textId="499AB1E3" w:rsidTr="00467965">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="412" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4918A57C" w14:textId="4C368541" w:rsidR="00194809" w:rsidRDefault="00194809" w:rsidP="00194809">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="979" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5191626F" w14:textId="77FFCEE1" w:rsidR="00194809" w:rsidRDefault="00194809" w:rsidP="00194809">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="517A14BD" w14:textId="2BB07A50" w:rsidR="00194809" w:rsidRDefault="00194809" w:rsidP="00194809">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="939" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="537A7D63" w14:textId="024FCB43" w:rsidR="00194809" w:rsidRDefault="00194809" w:rsidP="00194809">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D2919EE" w14:textId="4A357F5D" w:rsidR="00194809" w:rsidRDefault="00194809" w:rsidP="00194809">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="554" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD48691" w14:textId="1D496C63" w:rsidR="00194809" w:rsidRDefault="00194809" w:rsidP="00194809">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="543" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EA72370" w14:textId="24CFCA63" w:rsidR="00194809" w:rsidRPr="00257ECD" w:rsidRDefault="00194809" w:rsidP="00194809">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00257ECD">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00257ECD">
+              <w:t>$</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00194809" w14:paraId="75F036D3" w14:textId="78431ED4" w:rsidTr="00467965">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="412" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C090F6A" w14:textId="62A2F1D1" w:rsidR="00194809" w:rsidRDefault="00194809" w:rsidP="00194809">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="979" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72A11F4F" w14:textId="1DA903B4" w:rsidR="00194809" w:rsidRDefault="00194809" w:rsidP="00194809">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A3B16AE" w14:textId="2C510A2F" w:rsidR="00194809" w:rsidRDefault="00194809" w:rsidP="00194809">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="939" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37E1EA27" w14:textId="7EC90EF5" w:rsidR="00194809" w:rsidRDefault="00194809" w:rsidP="00194809">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70E0A4F2" w14:textId="0163EB35" w:rsidR="00194809" w:rsidRDefault="00194809" w:rsidP="00194809">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="554" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7524BC64" w14:textId="5550F164" w:rsidR="00194809" w:rsidRDefault="00194809" w:rsidP="00194809">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="543" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4202B5A2" w14:textId="52940930" w:rsidR="00194809" w:rsidRPr="00257ECD" w:rsidRDefault="00194809" w:rsidP="00194809">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:r>
-            <w:r w:rsidRPr="00257ECD">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...41 lines deleted...]
-            <w:r w:rsidRPr="00257ECD">
+              <w:t>$</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00194809" w14:paraId="7879A240" w14:textId="1C22B3D0" w:rsidTr="00467965">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="412" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="477A5457" w14:textId="2023CBA6" w:rsidR="00194809" w:rsidRDefault="00194809" w:rsidP="00194809">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="979" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B0257DC" w14:textId="17E3EA87" w:rsidR="00194809" w:rsidRDefault="00194809" w:rsidP="00194809">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63F16CFC" w14:textId="3C006C9D" w:rsidR="00194809" w:rsidRDefault="00194809" w:rsidP="00194809">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="939" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FEEE620" w14:textId="10D2B727" w:rsidR="00194809" w:rsidRDefault="00194809" w:rsidP="00194809">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AFF26A7" w14:textId="71430141" w:rsidR="00194809" w:rsidRDefault="00194809" w:rsidP="00194809">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="554" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="397AA405" w14:textId="536E9B84" w:rsidR="00194809" w:rsidRDefault="00194809" w:rsidP="00194809">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="543" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A58EFDA" w14:textId="14314C62" w:rsidR="00194809" w:rsidRPr="00257ECD" w:rsidRDefault="00194809" w:rsidP="00194809">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="end"/>
-[...5 lines deleted...]
-            <w:tcW w:w="1101" w:type="pct"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F7FB7" w14:paraId="376D9E36" w14:textId="77777777" w:rsidTr="00467965">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="412" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5191626F" w14:textId="2B2ACE24" w:rsidR="00F13E76" w:rsidRDefault="00F13E76" w:rsidP="004A330A">
+          <w:p w14:paraId="09406D43" w14:textId="77777777" w:rsidR="005F7FB7" w:rsidRDefault="005F7FB7" w:rsidP="00194809">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="533E7C" w:themeColor="accent1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00257ECD">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="979" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07AC4CB4" w14:textId="77777777" w:rsidR="005F7FB7" w:rsidRDefault="005F7FB7" w:rsidP="00194809">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7807530E" w14:textId="77777777" w:rsidR="005F7FB7" w:rsidRDefault="005F7FB7" w:rsidP="00194809">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="939" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C0A2CBB" w14:textId="77777777" w:rsidR="005F7FB7" w:rsidRDefault="005F7FB7" w:rsidP="00194809">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D62EA76" w14:textId="77777777" w:rsidR="005F7FB7" w:rsidRDefault="005F7FB7" w:rsidP="00194809">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="554" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16C97342" w14:textId="77777777" w:rsidR="005F7FB7" w:rsidRDefault="005F7FB7" w:rsidP="00194809">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="543" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49575BE8" w14:textId="58684674" w:rsidR="005F7FB7" w:rsidRDefault="005F7FB7" w:rsidP="00194809">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00257ECD">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00257ECD">
+              <w:t>$</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F7FB7" w14:paraId="5774A78B" w14:textId="77777777" w:rsidTr="00467965">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="412" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6783B1BD" w14:textId="77777777" w:rsidR="005F7FB7" w:rsidRDefault="005F7FB7" w:rsidP="00194809">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="979" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4246996B" w14:textId="77777777" w:rsidR="005F7FB7" w:rsidRDefault="005F7FB7" w:rsidP="00194809">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29787E15" w14:textId="77777777" w:rsidR="005F7FB7" w:rsidRDefault="005F7FB7" w:rsidP="00194809">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="939" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E89A7CD" w14:textId="77777777" w:rsidR="005F7FB7" w:rsidRDefault="005F7FB7" w:rsidP="00194809">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51F7117A" w14:textId="77777777" w:rsidR="005F7FB7" w:rsidRDefault="005F7FB7" w:rsidP="00194809">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="554" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E666365" w14:textId="77777777" w:rsidR="005F7FB7" w:rsidRDefault="005F7FB7" w:rsidP="00194809">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="543" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08FFC6A7" w14:textId="204A4761" w:rsidR="005F7FB7" w:rsidRDefault="005F7FB7" w:rsidP="00194809">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:r>
-            <w:r w:rsidRPr="00257ECD">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...41 lines deleted...]
-            <w:r w:rsidRPr="00257ECD">
+              <w:t>$</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00194809" w14:paraId="7B848F88" w14:textId="77777777" w:rsidTr="00467965">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="412" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E45EAA8" w14:textId="1848684A" w:rsidR="00194809" w:rsidRPr="00257ECD" w:rsidRDefault="00194809" w:rsidP="00194809">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="end"/>
-[...5 lines deleted...]
-            <w:tcW w:w="1053" w:type="pct"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="979" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B4805BA" w14:textId="2CD58F37" w:rsidR="00194809" w:rsidRPr="00257ECD" w:rsidRDefault="00194809" w:rsidP="00194809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35106A1E" w14:textId="77539E12" w:rsidR="00194809" w:rsidRPr="00257ECD" w:rsidRDefault="00194809" w:rsidP="00194809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="939" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51C3C78E" w14:textId="5DE40CFA" w:rsidR="00194809" w:rsidRPr="00257ECD" w:rsidRDefault="00194809" w:rsidP="00194809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5ECB7770" w14:textId="329412E0" w:rsidR="00194809" w:rsidRPr="00257ECD" w:rsidRDefault="00194809" w:rsidP="00194809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="554" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EB1F042" w14:textId="75A4EEEB" w:rsidR="00194809" w:rsidRPr="00257ECD" w:rsidRDefault="00194809" w:rsidP="00194809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="543" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="517A14BD" w14:textId="16A99504" w:rsidR="00F13E76" w:rsidRDefault="00F13E76" w:rsidP="004A330A">
+          <w:p w14:paraId="4B5AF562" w14:textId="424C0C31" w:rsidR="00194809" w:rsidRPr="00257ECD" w:rsidRDefault="00194809" w:rsidP="00194809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00826CED" w14:paraId="113B6240" w14:textId="77777777" w:rsidTr="00467965">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="412" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69131CAF" w14:textId="77777777" w:rsidR="00826CED" w:rsidRPr="00257ECD" w:rsidRDefault="00826CED" w:rsidP="00194809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="979" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D40439D" w14:textId="77777777" w:rsidR="00826CED" w:rsidRPr="00257ECD" w:rsidRDefault="00826CED" w:rsidP="00194809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="456E8FF0" w14:textId="77777777" w:rsidR="00826CED" w:rsidRPr="00257ECD" w:rsidRDefault="00826CED" w:rsidP="00194809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="939" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D94C2FA" w14:textId="77777777" w:rsidR="00826CED" w:rsidRPr="00257ECD" w:rsidRDefault="00826CED" w:rsidP="00194809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F08D407" w14:textId="4C075A78" w:rsidR="00826CED" w:rsidRPr="00972DC1" w:rsidRDefault="00826CED" w:rsidP="00194809">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="533E7C" w:themeColor="accent1"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00257ECD">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972DC1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>TOTAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="554" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60BAD6E6" w14:textId="4D2FD987" w:rsidR="00826CED" w:rsidRPr="00257ECD" w:rsidRDefault="00826CED" w:rsidP="00194809">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00257ECD">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="543" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AD324E5" w14:textId="126D3059" w:rsidR="00826CED" w:rsidRDefault="00870BEF" w:rsidP="00194809">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00257ECD">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:r>
-[...3245 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+              <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2E09731C" w14:textId="1BA93971" w:rsidR="000C73F5" w:rsidRPr="000C73F5" w:rsidRDefault="000C73F5" w:rsidP="000C73F5">
-[...16 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="42D97919" w14:textId="77777777" w:rsidR="00957BF8" w:rsidRDefault="00957BF8"/>
+    <w:p w14:paraId="00E438EF" w14:textId="77777777" w:rsidR="005F7FB7" w:rsidRDefault="005F7FB7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="846"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="12"/>
+        <w:gridCol w:w="4956"/>
+        <w:gridCol w:w="5250"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0062135D" w14:paraId="539B2F34" w14:textId="77777777" w:rsidTr="00E17F20">
-[...1602 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00257ECD" w:rsidRPr="00257ECD" w14:paraId="690288FA" w14:textId="77777777" w:rsidTr="00E17F20">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C9B5EF" w:themeFill="accent2"/>
           </w:tcPr>
-          <w:p w14:paraId="278D0B98" w14:textId="77777777" w:rsidR="00257ECD" w:rsidRPr="00E17F20" w:rsidRDefault="00257ECD" w:rsidP="00EE7D62">
+          <w:p w14:paraId="278D0B98" w14:textId="77777777" w:rsidR="00257ECD" w:rsidRPr="00E62DCD" w:rsidRDefault="00257ECD" w:rsidP="00EE7D62">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E17F20">
+            <w:r w:rsidRPr="00E62DCD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Worker’s Declaration</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00257ECD" w:rsidRPr="00257ECD" w14:paraId="4288E554" w14:textId="77777777" w:rsidTr="00E17F20">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="214DD8F5" w14:textId="5516D8BC" w:rsidR="00257ECD" w:rsidRPr="00E17F20" w:rsidRDefault="00257ECD" w:rsidP="00EE7D62">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="214DD8F5" w14:textId="7A7C7D4D" w:rsidR="00257ECD" w:rsidRPr="00E17F20" w:rsidRDefault="00257ECD" w:rsidP="00EE7D62">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00E17F20">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">I </w:t>
+              <w:t xml:space="preserve">I  </w:t>
             </w:r>
             <w:r w:rsidRPr="00E17F20">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...75 lines deleted...]
-              </w:rPr>
               <w:tab/>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00E17F20">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">declare that the details shown on this form are true and correct and that they relate to my compensable </w:t>
             </w:r>
             <w:r w:rsidR="005F75D5">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>work injury/illness</w:t>
             </w:r>
             <w:r w:rsidRPr="00E17F20">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00257ECD" w:rsidRPr="00257ECD" w14:paraId="007EA7B6" w14:textId="77777777" w:rsidTr="00E17F20">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4956" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
           </w:tcPr>
           <w:p w14:paraId="18D29572" w14:textId="77777777" w:rsidR="00257ECD" w:rsidRPr="00E17F20" w:rsidRDefault="00257ECD" w:rsidP="00EE7D62">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E17F20">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5250" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFAEC" w:themeFill="accent4"/>
           </w:tcPr>
           <w:p w14:paraId="61BBE64B" w14:textId="77777777" w:rsidR="00257ECD" w:rsidRPr="00E17F20" w:rsidRDefault="00257ECD" w:rsidP="00EE7D62">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E17F20">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Date (dd/mm/yyyy)</w:t>
+              <w:t>Date (dd/mm/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E17F20">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E17F20">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00257ECD" w:rsidRPr="00257ECD" w14:paraId="5630A7A1" w14:textId="77777777" w:rsidTr="004A330A">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4956" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15F4AA24" w14:textId="77777777" w:rsidR="00257ECD" w:rsidRPr="00257ECD" w:rsidRDefault="00257ECD" w:rsidP="00E17F20">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5250" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="662FE352" w14:textId="77777777" w:rsidR="00257ECD" w:rsidRPr="00257ECD" w:rsidRDefault="00257ECD" w:rsidP="00E17F20">
+          <w:p w14:paraId="662FE352" w14:textId="160B2FEC" w:rsidR="00257ECD" w:rsidRPr="00257ECD" w:rsidRDefault="00946F9F" w:rsidP="00E17F20">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00257ECD">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00257ECD">
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00257ECD" w:rsidRPr="00257ECD">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00257ECD">
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:r>
-            <w:r w:rsidRPr="00257ECD">
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00257ECD" w:rsidRPr="00257ECD">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...78 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
-            </w:r>
-[...339 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7836B785" w14:textId="77777777" w:rsidR="00E84A93" w:rsidRDefault="00E84A93" w:rsidP="00A5730A">
-[...27 lines deleted...]
-    <w:p w14:paraId="41CA9C6E" w14:textId="17F0493F" w:rsidR="00BE1155" w:rsidRPr="005938F1" w:rsidRDefault="00BE1155" w:rsidP="00BE1155">
+    <w:p w14:paraId="0C3950C9" w14:textId="77777777" w:rsidR="00194809" w:rsidRDefault="00194809" w:rsidP="00BE1155">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41CA9C6E" w14:textId="78556A2D" w:rsidR="00BE1155" w:rsidRPr="005938F1" w:rsidRDefault="00BE1155" w:rsidP="00BE1155">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="533E7C" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="005938F1">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Claims Reimbursement Costs Quick Reference Guide.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DFECAC" w14:textId="7CCC683B" w:rsidR="00BE1155" w:rsidRPr="005938F1" w:rsidRDefault="00BE1155" w:rsidP="00A3084F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005938F1">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">To avoid being out of pocket please read carefully and contract your Claims </w:t>
       </w:r>
       <w:r w:rsidR="00E84A93">
@@ -7286,51 +3041,77 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Consultant</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB351B">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">.  </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB351B">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Time and outcome based limits are strictly applied.</w:t>
+              <w:t xml:space="preserve">Time and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DB351B">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>outcome based</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DB351B">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> limits are strictly applied.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE1155" w14:paraId="43E40698" w14:textId="77777777" w:rsidTr="00A3084F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E72D084" w14:textId="77777777" w:rsidR="008D3707" w:rsidRDefault="00BE1155" w:rsidP="008D3707">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:color w:val="533E7C" w:themeColor="accent1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -7982,51 +3763,73 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">These costs </w:t>
             </w:r>
             <w:r w:rsidRPr="00081916">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>will not be met</w:t>
             </w:r>
             <w:r w:rsidRPr="00081916">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> under any circumstances – they are not considered reasonable expenses under the Return to Work Act.</w:t>
+              <w:t xml:space="preserve"> under any circumstances – they are not considered reasonable expenses under the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00081916">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Return to Work</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00081916">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Act.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE1155" w14:paraId="1A79F60E" w14:textId="77777777" w:rsidTr="00A3084F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A233755" w14:textId="77777777" w:rsidR="00BE1155" w:rsidRDefault="00BE1155" w:rsidP="000C09E6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:color w:val="533E7C" w:themeColor="accent1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -8126,111 +3929,133 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:color w:val="533E7C" w:themeColor="accent1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Proliferative therapy</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39DB7DA7" w14:textId="77777777" w:rsidR="0022551B" w:rsidRDefault="0022551B" w:rsidP="0022551B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:color w:val="533E7C" w:themeColor="accent1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:color w:val="533E7C" w:themeColor="accent1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accuhealth </w:t>
+              <w:t>Accuhealth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="205D8450" w14:textId="1D4B3A0E" w:rsidR="00BE1155" w:rsidRPr="0022551B" w:rsidRDefault="0022551B" w:rsidP="0022551B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:color w:val="533E7C" w:themeColor="accent1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:color w:val="533E7C" w:themeColor="accent1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Bone exogen machine </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="668B56EA" w14:textId="77777777" w:rsidR="008A6733" w:rsidRDefault="008A6733" w:rsidP="008A6733">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:color w:val="533E7C" w:themeColor="accent1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:color w:val="533E7C" w:themeColor="accent1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Neurosketal Dynamics</w:t>
+              <w:t>Neurosketal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dynamics</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A924925" w14:textId="77777777" w:rsidR="008A6733" w:rsidRDefault="008A6733" w:rsidP="008A6733">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:color w:val="533E7C" w:themeColor="accent1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:color w:val="533E7C" w:themeColor="accent1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Iontophoresis</w:t>
             </w:r>
@@ -8258,99 +4083,139 @@
               </w:rPr>
               <w:t>Laser treatment for pain</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A321B20" w14:textId="77777777" w:rsidR="008A6733" w:rsidRDefault="008A6733" w:rsidP="008A6733">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:color w:val="533E7C" w:themeColor="accent1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:color w:val="533E7C" w:themeColor="accent1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Hanoun Mutli Cervical System</w:t>
+              <w:t xml:space="preserve">Hanoun </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Mutli</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Cervical System</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0AC72F9A" w14:textId="7D45FE08" w:rsidR="0022551B" w:rsidRDefault="0022551B" w:rsidP="0022551B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:color w:val="533E7C" w:themeColor="accent1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:color w:val="533E7C" w:themeColor="accent1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Flotation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="680FB4B0" w14:textId="77777777" w:rsidR="0022551B" w:rsidRDefault="0022551B" w:rsidP="0022551B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:color w:val="533E7C" w:themeColor="accent1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:color w:val="533E7C" w:themeColor="accent1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Exercise/gym/medi-balls</w:t>
+              <w:t>Exercise/gym/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>medi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:color w:val="533E7C" w:themeColor="accent1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-balls</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42553AB0" w14:textId="1326A739" w:rsidR="005F75D5" w:rsidRPr="008A6733" w:rsidRDefault="00BE1155" w:rsidP="008A6733">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:color w:val="533E7C" w:themeColor="accent1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:color w:val="533E7C" w:themeColor="accent1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Clothing (gym, swimming)</w:t>
             </w:r>
@@ -8640,60 +4505,73 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="363"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk180665259"/>
       <w:r w:rsidRPr="00044CE8">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Under the </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00044CE8">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Return to Work Act 2014</w:t>
+        <w:t>Return to Work</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00044CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="533E7C" w:themeColor="accent1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Act 2014</w:t>
       </w:r>
       <w:r w:rsidRPr="00044CE8">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, services referred to as Section 33 expenses medical and like services </w:t>
       </w:r>
       <w:r w:rsidR="00BE1155" w:rsidRPr="00044CE8">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
       <w:r w:rsidR="00472118">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -8733,171 +4611,205 @@
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00044CE8">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Some services are not considered to fall within the category of medical and like services and reimbursement will not be made</w:t>
       </w:r>
       <w:r w:rsidR="00044CE8">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (see above red section).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CE7F928" w14:textId="63E5BB65" w:rsidR="00C32D89" w:rsidRPr="00044CE8" w:rsidRDefault="00C32D89" w:rsidP="00044CE8">
+    <w:p w14:paraId="4CE7F928" w14:textId="22A675BE" w:rsidR="00C32D89" w:rsidRPr="00044CE8" w:rsidRDefault="00957BF8" w:rsidP="00044CE8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="363"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044CE8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Pharmaceutical reimbursements:</w:t>
+        <w:t>Medical</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32D89" w:rsidRPr="00044CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="533E7C" w:themeColor="accent1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="533E7C" w:themeColor="accent1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32D89" w:rsidRPr="00044CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="533E7C" w:themeColor="accent1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eimbursements:</w:t>
       </w:r>
       <w:r w:rsidR="00044CE8" w:rsidRPr="00044CE8">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00044CE8">
+      <w:r w:rsidR="00C32D89" w:rsidRPr="00044CE8">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Complete the </w:t>
       </w:r>
-      <w:r w:rsidR="00044CE8" w:rsidRPr="00044CE8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Prescribed Pharmaceutical</w:t>
+        <w:t>Medical Treatments</w:t>
       </w:r>
       <w:r w:rsidR="00044CE8">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; Other Expenses section</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044CE8">
+      <w:r w:rsidR="00C32D89" w:rsidRPr="00044CE8">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and attached original receipts with the following information contained: your name, prescribing doctor, medication name and strength, cost and date dispensed.  Cash register receipts with less than the information above will not be processed.</w:t>
       </w:r>
       <w:r w:rsidR="00044CE8" w:rsidRPr="00044CE8">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00044CE8">
+      <w:r w:rsidR="00C32D89" w:rsidRPr="00044CE8">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Reimbursements will only be approved for prescription items.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DB23387" w14:textId="77777777" w:rsidR="00044CE8" w:rsidRPr="00044CE8" w:rsidRDefault="00602648" w:rsidP="00044CE8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="363"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00044CE8">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Travel Expenses</w:t>
       </w:r>
       <w:r w:rsidR="00044CE8" w:rsidRPr="00044CE8">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00044CE8" w:rsidRPr="00044CE8">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Compete the travel related expenses section.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="211A5DC8" w14:textId="571A7974" w:rsidR="00602648" w:rsidRPr="00044CE8" w:rsidRDefault="005938F1" w:rsidP="00044CE8">
       <w:pPr>
@@ -9088,80 +5000,75 @@
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Car parking expenses are not usually reimbursed. You must seek written approval from the Claims</w:t>
       </w:r>
       <w:r w:rsidR="00E84A93">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Management Business Partner</w:t>
       </w:r>
       <w:r w:rsidRPr="00044CE8">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:color w:val="533E7C" w:themeColor="accent1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> who will advise if this is a reasonably incurred expense in the circumstances.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="000D4250" w:rsidRPr="00A3084F" w:rsidSect="00EB2094">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+    <w:sectPr w:rsidR="000D4250" w:rsidRPr="00A3084F" w:rsidSect="00842FFE">
+      <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2410" w:right="851" w:bottom="1418" w:left="851" w:header="709" w:footer="987" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="097F93BC" w14:textId="77777777" w:rsidR="00867D47" w:rsidRDefault="00867D47" w:rsidP="000A4560">
+    <w:p w14:paraId="6B3EDE42" w14:textId="77777777" w:rsidR="00824071" w:rsidRDefault="00824071" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D61597F" w14:textId="77777777" w:rsidR="00867D47" w:rsidRDefault="00867D47" w:rsidP="000A4560">
+    <w:p w14:paraId="17960303" w14:textId="77777777" w:rsidR="00824071" w:rsidRDefault="00824071" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -9175,186 +5082,145 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Work Sans">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="5000E07B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Serif Armenian">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:altName w:val="Sylfaen"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000447" w:usb1="40002000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Serif Armenian Light">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:altName w:val="Sylfaen"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000447" w:usb1="40002000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial-ItalicMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial-BoldItalicMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="685C5991" w14:textId="77777777" w:rsidR="00867D47" w:rsidRDefault="00867D47" w:rsidP="000A4560">
+    <w:p w14:paraId="6136B70D" w14:textId="77777777" w:rsidR="00824071" w:rsidRDefault="00824071" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="201E24C3" w14:textId="77777777" w:rsidR="00867D47" w:rsidRDefault="00867D47" w:rsidP="000A4560">
+    <w:p w14:paraId="681C9FF8" w14:textId="77777777" w:rsidR="00824071" w:rsidRDefault="00824071" w:rsidP="000A4560">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4142854B" w14:textId="19994A23" w:rsidR="00AA7A78" w:rsidRDefault="00E17F20">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1531EF44" wp14:editId="0407662B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-635635</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7698105" cy="10749915"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1659857881" name="Group 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -9487,95 +5353,104 @@
                                   </w:r>
                                   <w:r w:rsidR="00257ECD">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>F</w:t>
                                   </w:r>
                                   <w:r w:rsidR="00B308FC">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>)</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="1701" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="56A2F74C" w14:textId="504D02C2" w:rsidR="00B308FC" w:rsidRPr="00BE0CAA" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
+                                <w:p w14:paraId="56A2F74C" w14:textId="45E43EF9" w:rsidR="00B308FC" w:rsidRPr="00BE0CAA" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">Version </w:t>
                                   </w:r>
                                   <w:r w:rsidR="00E84A93">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>2</w:t>
                                   </w:r>
                                   <w:r w:rsidR="003373AF">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
-                                    <w:t>.1</w:t>
+                                    <w:t>.</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00842FFE">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                                      <w:color w:val="FFFAEC" w:themeColor="accent4"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>2</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3340" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="44F5FF31" w14:textId="19813C91" w:rsidR="00B308FC" w:rsidRPr="00BE0CAA" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
+                                <w:p w14:paraId="44F5FF31" w14:textId="2F672B88" w:rsidR="00B308FC" w:rsidRPr="00BE0CAA" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:jc w:val="right"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00BE0CAA">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">Page </w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00BE0CAA">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
@@ -9607,124 +5482,124 @@
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>1</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00BE0CAA">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:noProof/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:fldChar w:fldCharType="end"/>
                                   </w:r>
                                   <w:r w:rsidRPr="00BE0CAA">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:noProof/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> of </w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00645269">
+                                  <w:r w:rsidR="00842FFE">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:noProof/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
-                                    <w:t>2</w:t>
+                                    <w:t>3</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                             <w:tr w:rsidR="00B308FC" w14:paraId="5CAAB0CA" w14:textId="77777777" w:rsidTr="00FA5233">
                               <w:trPr>
                                 <w:trHeight w:val="283"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="5165" w:type="dxa"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="74EFC053" w14:textId="2369102F" w:rsidR="00B308FC" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00BE0CAA">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>Uncontrolled document when printed</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="1701" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="2CB22019" w14:textId="608DE7A5" w:rsidR="00B308FC" w:rsidRDefault="003373AF" w:rsidP="00B308FC">
+                                <w:p w14:paraId="2CB22019" w14:textId="306623F3" w:rsidR="00B308FC" w:rsidRDefault="00842FFE" w:rsidP="00B308FC">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
-                                    <w:t>June</w:t>
+                                    <w:t>August</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00E84A93">
+                                  <w:r w:rsidR="00E62DCD">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
-                                    <w:t xml:space="preserve"> 2025</w:t>
+                                    <w:t xml:space="preserve"> 2026</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3340" w:type="dxa"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="488620F2" w14:textId="77777777" w:rsidR="00B308FC" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                                   <w:pPr>
                                     <w:pStyle w:val="Footer"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                       <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                           </w:tbl>
                           <w:p w14:paraId="1B4D1D29" w14:textId="77777777" w:rsidR="00AA7A78" w:rsidRDefault="00AA7A78" w:rsidP="00E17F20"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
@@ -9878,95 +5753,104 @@
                             </w:r>
                             <w:r w:rsidR="00257ECD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>F</w:t>
                             </w:r>
                             <w:r w:rsidR="00B308FC">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>)</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="1701" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="56A2F74C" w14:textId="504D02C2" w:rsidR="00B308FC" w:rsidRPr="00BE0CAA" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
+                          <w:p w14:paraId="56A2F74C" w14:textId="45E43EF9" w:rsidR="00B308FC" w:rsidRPr="00BE0CAA" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Version </w:t>
                             </w:r>
                             <w:r w:rsidR="00E84A93">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
                             <w:r w:rsidR="003373AF">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>.1</w:t>
+                              <w:t>.</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00842FFE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
+                                <w:color w:val="FFFAEC" w:themeColor="accent4"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>2</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3340" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="44F5FF31" w14:textId="19813C91" w:rsidR="00B308FC" w:rsidRPr="00BE0CAA" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
+                          <w:p w14:paraId="44F5FF31" w14:textId="2F672B88" w:rsidR="00B308FC" w:rsidRPr="00BE0CAA" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BE0CAA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Page </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00BE0CAA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
@@ -9998,124 +5882,124 @@
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>1</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00BE0CAA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:noProof/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                             <w:r w:rsidRPr="00BE0CAA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:noProof/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> of </w:t>
                             </w:r>
-                            <w:r w:rsidR="00645269">
+                            <w:r w:rsidR="00842FFE">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:noProof/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>2</w:t>
+                              <w:t>3</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
                       <w:tr w:rsidR="00B308FC" w14:paraId="5CAAB0CA" w14:textId="77777777" w:rsidTr="00FA5233">
                         <w:trPr>
                           <w:trHeight w:val="283"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="5165" w:type="dxa"/>
                           </w:tcPr>
                           <w:p w14:paraId="74EFC053" w14:textId="2369102F" w:rsidR="00B308FC" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BE0CAA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Uncontrolled document when printed</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="1701" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="2CB22019" w14:textId="608DE7A5" w:rsidR="00B308FC" w:rsidRDefault="003373AF" w:rsidP="00B308FC">
+                          <w:p w14:paraId="2CB22019" w14:textId="306623F3" w:rsidR="00B308FC" w:rsidRDefault="00842FFE" w:rsidP="00B308FC">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>June</w:t>
+                              <w:t>August</w:t>
                             </w:r>
-                            <w:r w:rsidR="00E84A93">
+                            <w:r w:rsidR="00E62DCD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> 2025</w:t>
+                              <w:t xml:space="preserve"> 2026</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3340" w:type="dxa"/>
                           </w:tcPr>
                           <w:p w14:paraId="488620F2" w14:textId="77777777" w:rsidR="00B308FC" w:rsidRDefault="00B308FC" w:rsidP="00B308FC">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Noto Serif Armenian Light" w:hAnsi="Noto Serif Armenian Light"/>
                                 <w:color w:val="FFFAEC" w:themeColor="accent4"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
                     <w:p w14:paraId="1B4D1D29" w14:textId="77777777" w:rsidR="00AA7A78" w:rsidRDefault="00AA7A78" w:rsidP="00E17F20"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
@@ -10172,62 +6056,52 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1835797" cy="900000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15D1194D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C8B44E3E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -11848,160 +7722,209 @@
   <w:num w:numId="10" w16cid:durableId="1578133182">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1000229840">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1478759490">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1533494496">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="32966635">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1231038441">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000A4560"/>
     <w:rsid w:val="00000B2C"/>
     <w:rsid w:val="00044CE8"/>
     <w:rsid w:val="00081916"/>
     <w:rsid w:val="00083CA4"/>
     <w:rsid w:val="00090DE8"/>
     <w:rsid w:val="000A4560"/>
     <w:rsid w:val="000B4BDA"/>
     <w:rsid w:val="000C73F5"/>
     <w:rsid w:val="000D4250"/>
     <w:rsid w:val="000D5E16"/>
     <w:rsid w:val="000D75C3"/>
     <w:rsid w:val="000E4EDE"/>
+    <w:rsid w:val="0010735D"/>
     <w:rsid w:val="00120BFC"/>
+    <w:rsid w:val="001442C5"/>
     <w:rsid w:val="00144D6F"/>
+    <w:rsid w:val="00145EA5"/>
     <w:rsid w:val="00150071"/>
     <w:rsid w:val="00150414"/>
+    <w:rsid w:val="00183D57"/>
+    <w:rsid w:val="00194809"/>
+    <w:rsid w:val="00195EB7"/>
     <w:rsid w:val="00197A7D"/>
     <w:rsid w:val="001A5679"/>
+    <w:rsid w:val="001B4896"/>
     <w:rsid w:val="002131ED"/>
     <w:rsid w:val="0022081B"/>
     <w:rsid w:val="0022551B"/>
     <w:rsid w:val="00257ECD"/>
+    <w:rsid w:val="00274AA5"/>
     <w:rsid w:val="00283265"/>
+    <w:rsid w:val="002B6EEA"/>
+    <w:rsid w:val="002C1BD8"/>
+    <w:rsid w:val="00307D99"/>
     <w:rsid w:val="003373AF"/>
     <w:rsid w:val="00345F81"/>
     <w:rsid w:val="0035226C"/>
     <w:rsid w:val="00356151"/>
     <w:rsid w:val="00390A9C"/>
+    <w:rsid w:val="00390FFA"/>
+    <w:rsid w:val="003C129B"/>
+    <w:rsid w:val="004249B0"/>
+    <w:rsid w:val="00467965"/>
     <w:rsid w:val="00472118"/>
+    <w:rsid w:val="004A0E68"/>
     <w:rsid w:val="004A330A"/>
     <w:rsid w:val="00502EE0"/>
     <w:rsid w:val="005034BA"/>
+    <w:rsid w:val="00534120"/>
+    <w:rsid w:val="0053565D"/>
     <w:rsid w:val="005543C6"/>
     <w:rsid w:val="005938F1"/>
     <w:rsid w:val="005B5504"/>
     <w:rsid w:val="005D3974"/>
     <w:rsid w:val="005F75D5"/>
+    <w:rsid w:val="005F7FB7"/>
     <w:rsid w:val="00602648"/>
     <w:rsid w:val="0061632A"/>
     <w:rsid w:val="0062135D"/>
     <w:rsid w:val="00633F39"/>
     <w:rsid w:val="00645269"/>
+    <w:rsid w:val="006A2184"/>
+    <w:rsid w:val="006F7679"/>
+    <w:rsid w:val="00715F6F"/>
     <w:rsid w:val="00726E69"/>
+    <w:rsid w:val="00727B3A"/>
+    <w:rsid w:val="00776555"/>
     <w:rsid w:val="007B77D6"/>
     <w:rsid w:val="007C2910"/>
     <w:rsid w:val="007E53AA"/>
+    <w:rsid w:val="00824071"/>
+    <w:rsid w:val="00826CED"/>
+    <w:rsid w:val="008303CC"/>
+    <w:rsid w:val="00842FFE"/>
+    <w:rsid w:val="00864549"/>
     <w:rsid w:val="00867089"/>
     <w:rsid w:val="00867D47"/>
+    <w:rsid w:val="00870BEF"/>
+    <w:rsid w:val="00873367"/>
     <w:rsid w:val="00881786"/>
     <w:rsid w:val="00887F17"/>
     <w:rsid w:val="008A6733"/>
     <w:rsid w:val="008C68CF"/>
     <w:rsid w:val="008D3305"/>
     <w:rsid w:val="008D3707"/>
+    <w:rsid w:val="008F12FE"/>
     <w:rsid w:val="009214F7"/>
+    <w:rsid w:val="00946F9F"/>
+    <w:rsid w:val="00957BF8"/>
+    <w:rsid w:val="0096287C"/>
+    <w:rsid w:val="00972DC1"/>
     <w:rsid w:val="00985F05"/>
     <w:rsid w:val="0099657A"/>
     <w:rsid w:val="009B25E3"/>
+    <w:rsid w:val="009F4868"/>
+    <w:rsid w:val="00A24132"/>
+    <w:rsid w:val="00A27115"/>
     <w:rsid w:val="00A3084F"/>
     <w:rsid w:val="00A5730A"/>
     <w:rsid w:val="00A7624A"/>
+    <w:rsid w:val="00A925CF"/>
+    <w:rsid w:val="00AA4581"/>
     <w:rsid w:val="00AA7A78"/>
     <w:rsid w:val="00AB6CF0"/>
     <w:rsid w:val="00AD4256"/>
     <w:rsid w:val="00B11A35"/>
     <w:rsid w:val="00B308FC"/>
     <w:rsid w:val="00BE0CAA"/>
     <w:rsid w:val="00BE1155"/>
     <w:rsid w:val="00C02B8E"/>
     <w:rsid w:val="00C32D89"/>
     <w:rsid w:val="00C34EF3"/>
+    <w:rsid w:val="00C532D3"/>
     <w:rsid w:val="00C66185"/>
+    <w:rsid w:val="00CA0400"/>
+    <w:rsid w:val="00CB3197"/>
     <w:rsid w:val="00CB4075"/>
     <w:rsid w:val="00D41A68"/>
     <w:rsid w:val="00D57E59"/>
+    <w:rsid w:val="00D77DCE"/>
     <w:rsid w:val="00D82E10"/>
     <w:rsid w:val="00DB351B"/>
     <w:rsid w:val="00DC0364"/>
     <w:rsid w:val="00E17F20"/>
     <w:rsid w:val="00E506C0"/>
+    <w:rsid w:val="00E62DCD"/>
     <w:rsid w:val="00E84A93"/>
     <w:rsid w:val="00EB2094"/>
     <w:rsid w:val="00EB4B3C"/>
     <w:rsid w:val="00EE2988"/>
+    <w:rsid w:val="00F03E54"/>
     <w:rsid w:val="00F13E76"/>
     <w:rsid w:val="00F141B7"/>
     <w:rsid w:val="00F21A0D"/>
+    <w:rsid w:val="00F47536"/>
     <w:rsid w:val="00F93384"/>
     <w:rsid w:val="00FA5233"/>
     <w:rsid w:val="00FC0BBC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -13637,54 +9560,54 @@
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00257ECD"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claims@csaim.org.au" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claims@csaim.org.au" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claims@csaim.org.au" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claims@csaim.org.au" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="CSaIM Colours">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="533E7C"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C9B5EF"/>
       </a:accent2>
@@ -13959,71 +9882,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B54943D-81FF-4DB4-932E-B95271809498}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>4937</Characters>
+  <Pages>3</Pages>
+  <Words>701</Words>
+  <Characters>4000</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>33</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5792</CharactersWithSpaces>
+  <CharactersWithSpaces>4692</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kerri-Ann Hoile</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>